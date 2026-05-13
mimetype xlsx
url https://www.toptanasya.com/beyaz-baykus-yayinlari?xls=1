--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -85,2200 +85,2230 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059329323</t>
+          <t>9786059329354</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kitapçı Kadın</t>
+          <t>Mutfak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059329316</t>
+          <t>9786059329347</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kambur</t>
+          <t>Sánchez’in Çocukları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>650</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059329309</t>
+          <t>9786059329323</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Modern Fransız Felsefesi</t>
+          <t>Kitapçı Kadın</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>620</v>
+        <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059329293</t>
+          <t>9786059329316</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gazze’nin Son Kitapçısı</t>
+          <t>Kambur</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059329286</t>
+          <t>9786059329309</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kendime Düşünceler</t>
+          <t>Modern Fransız Felsefesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>620</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059329279</t>
+          <t>9786059329293</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Düşmanlar</t>
+          <t>Gazze’nin Son Kitapçısı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>620</v>
+        <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059329262</t>
+          <t>9786059329286</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Üzerine</t>
+          <t>Kendime Düşünceler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059329255</t>
+          <t>9786059329279</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Psikanalitik Tedaviye Bakış</t>
+          <t>Düşmanlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>290</v>
+        <v>620</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059329248</t>
+          <t>9786059329262</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Diyakoz King Kong</t>
+          <t>Sevgi Üzerine</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>540</v>
+        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059329231</t>
+          <t>9786059329255</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İkon</t>
+          <t>Psikanalitik Tedaviye Bakış</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>620</v>
+        <v>290</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059329125</t>
+          <t>9786059329248</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yaban Mersini Toplayıcıları</t>
+          <t>Diyakoz King Kong</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>540</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059329224</t>
+          <t>9786059329231</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sakura’nın Ailesi</t>
+          <t>İkon</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>360</v>
+        <v>620</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255942623</t>
+          <t>9786059329125</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mitler ve Arketipler</t>
+          <t>Yaban Mersini Toplayıcıları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059329217</t>
+          <t>9786059329224</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Amerikalı</t>
+          <t>Sakura’nın Ailesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059329200</t>
+          <t>9786255942623</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çakal</t>
+          <t>Mitler ve Arketipler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>540</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059329194</t>
+          <t>9786059329217</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mit Yaratımı</t>
+          <t>Amerikalı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059329187</t>
+          <t>9786059329200</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Sebze Abur Cubur</t>
+          <t>Çakal</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059329170</t>
+          <t>9786059329194</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bilim Tanrı’yı Buldu mu?</t>
+          <t>Mit Yaratımı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>530</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059329163</t>
+          <t>9786059329187</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sokrates Gibi Düşünmek</t>
+          <t>Hayvan Sebze Abur Cubur</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>460</v>
+        <v>480</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059329149</t>
+          <t>9786059329170</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kahramanın Yolculuğu – Çalışma Kitabı</t>
+          <t>Bilim Tanrı’yı Buldu mu?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>340</v>
+        <v>530</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059329156</t>
+          <t>9786059329163</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Sinemada Kaos, Karmaşıklık ve Zuhur</t>
+          <t>Sokrates Gibi Düşünmek</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>460</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059329132</t>
+          <t>9786059329149</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kalmak İçim Mükemmel Bir Gün</t>
+          <t>Kadın Kahramanın Yolculuğu – Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059329118</t>
+          <t>9786059329156</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şey Siyah Değildir</t>
+          <t>Edebiyat ve Sinemada Kaos, Karmaşıklık ve Zuhur</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059329101</t>
+          <t>9786059329132</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Koşanlar</t>
+          <t>Yalnız Kalmak İçim Mükemmel Bir Gün</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>480</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256051751</t>
+          <t>9786059329118</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dışdünyamıza Bakış</t>
+          <t>Hiçbir Şey Siyah Değildir</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059329019</t>
+          <t>9786059329101</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Medici Ailesi</t>
+          <t>Özgürlüğe Koşanlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>960</v>
+        <v>480</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059329095</t>
+          <t>9786256051751</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kudüs’ün Kraliçeleri Queens of Jerusalem: The Women Who Dared to Rule</t>
+          <t>Dışdünyamıza Bakış</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>480</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059329088</t>
+          <t>9786059329019</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Toprak</t>
+          <t>Medici Ailesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>480</v>
+        <v>960</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059329071</t>
+          <t>9786059329095</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Homo Imperfectus – Kusurlu İnsan</t>
+          <t>Kudüs’ün Kraliçeleri Queens of Jerusalem: The Women Who Dared to Rule</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059329057</t>
+          <t>9786059329088</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Söylenmemiş Son Söz</t>
+          <t>Toprak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059329064</t>
+          <t>9786059329071</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mutsuzluğun Savunması</t>
+          <t>Homo Imperfectus – Kusurlu İnsan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059329040</t>
+          <t>9786059329057</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bunaltı Çağında Yaşamak</t>
+          <t>Söylenmemiş Son Söz</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059329026</t>
+          <t>9786059329064</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Balarıları ve Uzaktaki Gök Gürültüsü</t>
+          <t>Mutsuzluğun Savunması</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>620</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059329033</t>
+          <t>9786059329040</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Kayıp Çocuğu İyileştir</t>
+          <t>Bunaltı Çağında Yaşamak</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256608597</t>
+          <t>9786059329026</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Fragmanları</t>
+          <t>Balarıları ve Uzaktaki Gök Gürültüsü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>620</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059329002</t>
+          <t>9786059329033</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kendiliğinden Evrim</t>
+          <t>İçindeki Kayıp Çocuğu İyileştir</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256608115</t>
+          <t>9786256608597</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Eril, Dişil ve Ötekiler</t>
+          <t>Felsefe Fragmanları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786254415043</t>
+          <t>9786059329002</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçu Terapi</t>
+          <t>Kendiliğinden Evrim</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786254410383</t>
+          <t>9786256608115</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Siyah Kuğu</t>
+          <t>Eril, Dişil ve Ötekiler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>260</v>
+        <v>420</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786254414787</t>
+          <t>9786254415043</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>13 Derste Otoriteryen Kişilik</t>
+          <t>Varoluşçu Terapi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786254419829</t>
+          <t>9786254410383</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kazara Tanrılar</t>
+          <t>Siyah Kuğu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>550</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786254419492</t>
+          <t>9786254414787</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Gölgesinde</t>
+          <t>13 Derste Otoriteryen Kişilik</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>480</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786254419485</t>
+          <t>9786254419829</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İçdünyamıza Bakış</t>
+          <t>Kazara Tanrılar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786254418921</t>
+          <t>9786254419492</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tersine Evrim</t>
+          <t>İnsanın Gölgesinde</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786254418808</t>
+          <t>9786254419485</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Temeli</t>
+          <t>İçdünyamıza Bakış</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786254418501</t>
+          <t>9786254418921</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sokratik Yöntem</t>
+          <t>Tersine Evrim</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786254418389</t>
+          <t>9786254418808</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İnsan Nasıl Hayatta Kaldı</t>
+          <t>Kutsalın Temeli</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>550</v>
+        <v>420</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786254418280</t>
+          <t>9786254418501</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Pythagoras</t>
+          <t>Sokratik Yöntem</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786254418303</t>
+          <t>9786254418389</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar İçin Machiavelli</t>
+          <t>İnsan Nasıl Hayatta Kaldı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>460</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254418174</t>
+          <t>9786254418280</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Eden - Cennet Bahçesi'nin Tarihsel ve Dinsel Kökenleri</t>
+          <t>Pythagoras</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786254418105</t>
+          <t>9786254418303</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sahtekarlık Çağında Eğlence</t>
+          <t>Kadınlar İçin Machiavelli</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786254418037</t>
+          <t>9786254418174</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerde Cenneti Yaratmanın Bilimi</t>
+          <t>Eden - Cennet Bahçesi'nin Tarihsel ve Dinsel Kökenleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786254418075</t>
+          <t>9786254418105</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dünya Çökerken Bizi Neler Bekliyor?</t>
+          <t>Sahtekarlık Çağında Eğlence</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786254418082</t>
+          <t>9786254418037</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Beynimiz Neden Uçlarda Gezinir?</t>
+          <t>İlişkilerde Cenneti Yaratmanın Bilimi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>530</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786254417900</t>
+          <t>9786254418075</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynlerimize Neden Borçlu Değiliz?</t>
+          <t>Dünya Çökerken Bizi Neler Bekliyor?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786254417740</t>
+          <t>9786254418082</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gidenin Ardından Sağlıklı Yas Tutma Terapisi</t>
+          <t>Beynimiz Neden Uçlarda Gezinir?</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>260</v>
+        <v>530</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254417603</t>
+          <t>9786254417900</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sufiler</t>
+          <t>Ebeveynlerimize Neden Borçlu Değiliz?</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>550</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786254417566</t>
+          <t>9786254417740</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>The Prince</t>
+          <t>Gidenin Ardından Sağlıklı Yas Tutma Terapisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>290</v>
+        <v>260</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786254417450</t>
+          <t>9786254417603</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Özel Bir Aydınlanma</t>
+          <t>Sufiler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786254417443</t>
+          <t>9786254417566</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Muzip Nasreddin Hoca’nın Fıkraları</t>
+          <t>The Prince</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786254417481</t>
+          <t>9786254417450</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Vitamin İnsanımızı Bulabilmek</t>
+          <t>Özel Bir Aydınlanma</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>460</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786254417344</t>
+          <t>9786254417443</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mülahazalar</t>
+          <t>Muzip Nasreddin Hoca’nın Fıkraları</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786254417351</t>
+          <t>9786254417481</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Benzersiz Nasreddin Hoca’nın Maceraları</t>
+          <t>Vitamin İnsanımızı Bulabilmek</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>460</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254417160</t>
+          <t>9786254417344</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yüz Bilgelik Hikayesi</t>
+          <t>Mülahazalar</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254417207</t>
+          <t>9786254417351</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Stoa Okulu</t>
+          <t>Benzersiz Nasreddin Hoca’nın Maceraları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786254417238</t>
+          <t>9786254417160</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Düşler Kervanı</t>
+          <t>Yüz Bilgelik Hikayesi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786254417184</t>
+          <t>9786254417207</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Doğu'nun Düşünürleri</t>
+          <t>Stoa Okulu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>340</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786254417153</t>
+          <t>9786254417238</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Aptalların Bilgeliği</t>
+          <t>Düşler Kervanı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786254417177</t>
+          <t>9786254417184</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Derviş Hikayeleri</t>
+          <t>Doğu'nun Düşünürleri</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786254416996</t>
+          <t>9786254417153</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Şantaj</t>
+          <t>Aptalların Bilgeliği</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>460</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786254417016</t>
+          <t>9786254417177</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dur Dinlen ve Yeniden Başla</t>
+          <t>Derviş Hikayeleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786254416910</t>
+          <t>9786254416996</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sufi'nin Yolu</t>
+          <t>Duygusal Şantaj</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786254416729</t>
+          <t>9786254417016</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Körü Körüne İnanç</t>
+          <t>Dur Dinlen ve Yeniden Başla</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786254416583</t>
+          <t>9786254416910</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kahramanın Yolculuğu</t>
+          <t>Sufi'nin Yolu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786254416309</t>
+          <t>9786254416729</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Balayı Etkisi</t>
+          <t>Körü Körüne İnanç</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>68</v>
+        <v>550</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786254416118</t>
+          <t>9786254416583</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Düşünme</t>
+          <t>Kadın Kahramanın Yolculuğu</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786254416101</t>
+          <t>9786254416309</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet’in Ardından</t>
+          <t>Balayı Etkisi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>68</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786254415579</t>
+          <t>9786254416118</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Olağandışı Ergen Beyni</t>
+          <t>Siyah Beyaz Düşünme</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>540</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786254414800</t>
+          <t>9786254416101</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Plotinus Yeni Platonculuk - Büyük Düşünürlerden Yaşam Bilgeliği</t>
+          <t>Kıyamet’in Ardından</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786254414848</t>
+          <t>9786254415579</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Eğlenmek Ciddiyet İster</t>
+          <t>Olağandışı Ergen Beyni</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>72</v>
+        <v>540</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786053110149</t>
+          <t>9786254414800</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ölüm / Dirim</t>
+          <t>Plotinus Yeni Platonculuk - Büyük Düşünürlerden Yaşam Bilgeliği</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>11.11</v>
+        <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059913928</t>
+          <t>9786254414848</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Güneş Makinesi - Kararma</t>
+          <t>Eğlenmek Ciddiyet İster</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>11.11</v>
+        <v>72</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059913447</t>
+          <t>9786053110149</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Cambazın Son Adımı</t>
+          <t>Ölüm / Dirim</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>20.37</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059913430</t>
+          <t>9786059913928</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ateş</t>
+          <t>Güneş Makinesi - Kararma</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>17.59</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786053113300</t>
+          <t>9786059913447</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kocamın Karısı</t>
+          <t>Cambazın Son Adımı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>48</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786053112990</t>
+          <t>9786059913430</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>10 Günlük Tahıl Detoksu</t>
+          <t>Ateş</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>22.22</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786053112839</t>
+          <t>9786053113300</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sana Tek Bir Şey Söyleyebilecek Olsaydım...</t>
+          <t>Kocamın Karısı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>340</v>
+        <v>48</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786053113478</t>
+          <t>9786053112990</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Yok Olur</t>
+          <t>10 Günlük Tahıl Detoksu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>48</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786053113560</t>
+          <t>9786053112839</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Asla Yalan Söyleme</t>
+          <t>Sana Tek Bir Şey Söyleyebilecek Olsaydım...</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>38</v>
+        <v>340</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786053114826</t>
+          <t>9786053113478</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Aşk Salonu’nun Kader Tanrıçası</t>
+          <t>Her Şey Yok Olur</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>80</v>
+        <v>48</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786053113836</t>
+          <t>9786053113560</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sıra Dışı İlişki</t>
+          <t>Asla Yalan Söyleme</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>190</v>
+        <v>38</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786053111849</t>
+          <t>9786053114826</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Başkalarının Hayatı</t>
+          <t>Aşk Salonu’nun Kader Tanrıçası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>48</v>
+        <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786053111719</t>
+          <t>9786053113836</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hitler'in Unutulan Çocukları</t>
+          <t>Sıra Dışı İlişki</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>13.89</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786053111412</t>
+          <t>9786053111849</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İyi Psikopatın Yaşam Kılavuzu</t>
+          <t>Başkalarının Hayatı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>420</v>
+        <v>48</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786053111894</t>
+          <t>9786053111719</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzümüzün Rengi</t>
+          <t>Hitler'in Unutulan Çocukları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>38</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786053113720</t>
+          <t>9786053111412</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Seni Yarın Özleyeceğim</t>
+          <t>İyi Psikopatın Yaşam Kılavuzu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>23.15</v>
+        <v>420</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786053112884</t>
+          <t>9786053111894</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Özlem Ansiklopedisi</t>
+          <t>Gökyüzümüzün Rengi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>310</v>
+        <v>38</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786053112624</t>
+          <t>9786053113720</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Thomas Quick'in Tuhaf Vakası</t>
+          <t>Seni Yarın Özleyeceğim</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>72</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786053111450</t>
+          <t>9786053112884</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Onlar Nasıl Yazdı</t>
+          <t>Aşk ve Özlem Ansiklopedisi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>26</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786053110033</t>
+          <t>9786053112624</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ara - Şanssızlıklar Komedyası</t>
+          <t>Thomas Quick'in Tuhaf Vakası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>22.22</v>
+        <v>72</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786053110095</t>
+          <t>9786053111450</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bulimik Sanat Manifestosu</t>
+          <t>Onlar Nasıl Yazdı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>16.67</v>
+        <v>26</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786053113355</t>
+          <t>9786053110033</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Nazi Subayının Karısı</t>
+          <t>Ara - Şanssızlıklar Komedyası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>34</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786053111986</t>
+          <t>9786053110095</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Enstrümantal</t>
+          <t>Bulimik Sanat Manifestosu</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>17.59</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786053111313</t>
+          <t>9786053113355</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Zodyak - Burçlar Kuşağı Cinayetleri</t>
+          <t>Nazi Subayının Karısı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>48</v>
+        <v>34</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786053112174</t>
+          <t>9786053111986</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Bir Oksijen Hırsızının Günlüğü</t>
+          <t>Enstrümantal</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>13.89</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786053112075</t>
+          <t>9786053111313</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Evsiz</t>
+          <t>Zodyak - Burçlar Kuşağı Cinayetleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>13.89</v>
+        <v>48</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786053111368</t>
+          <t>9786053112174</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İmkansızı Arayan Adam</t>
+          <t>Bir Oksijen Hırsızının Günlüğü</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>15.74</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786053112716</t>
+          <t>9786053112075</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hayatım Güzeldi</t>
+          <t>Evsiz</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>22.22</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786053112556</t>
+          <t>9786053111368</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Aşk</t>
+          <t>İmkansızı Arayan Adam</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>500</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786053112495</t>
+          <t>9786053112716</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Genç Milyarder: Mark Zuckerberg</t>
+          <t>Hayatım Güzeldi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>12.96</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786053110705</t>
+          <t>9786053112556</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Ayasofya'nın Gizli Tarihi</t>
+          <t>Gerçek Aşk</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>28</v>
+        <v>500</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059913584</t>
+          <t>9786053112495</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Öfke</t>
+          <t>Genç Milyarder: Mark Zuckerberg</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>25.93</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059913737</t>
+          <t>9786053110705</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Karanlık</t>
+          <t>Ayasofya'nın Gizli Tarihi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>31.48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786053111610</t>
+          <t>9786059913584</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Megafondan Gelen Fısıltılar</t>
+          <t>Öfke</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>20.37</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786053112303</t>
+          <t>9786059913737</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>The Ex</t>
+          <t>Karanlık</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>88</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786053110002</t>
+          <t>9786053111610</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sabaha Karşı Sayanora</t>
+          <t>Megafondan Gelen Fısıltılar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>12.96</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059913782</t>
+          <t>9786053112303</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>S*ktirgitli Aşklar</t>
+          <t>The Ex</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>16.67</v>
+        <v>88</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059913768</t>
+          <t>9786053110002</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Amk Aşklar</t>
+          <t>Sabaha Karşı Sayanora</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>16.67</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059913652</t>
+          <t>9786059913782</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Şafağa Vuran Dalgalar</t>
+          <t>S*ktirgitli Aşklar</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>20.37</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786053111542</t>
+          <t>9786059913768</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Escobar'ı Deviren Muhbir</t>
+          <t>Amk Aşklar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>44</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059913997</t>
+          <t>9786059913652</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Gölgesi Daha Büyük</t>
+          <t>Şafağa Vuran Dalgalar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>9.26</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059913614</t>
+          <t>9786053111542</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Barışma Etiği</t>
+          <t>Escobar'ı Deviren Muhbir</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>11.11</v>
+        <v>44</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059913607</t>
+          <t>9786059913997</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Batmanda Bir Cesur Yürek</t>
+          <t>Gölgesi Daha Büyük</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>15.74</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786053111481</t>
+          <t>9786059913614</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyen</t>
+          <t>Barışma Etiği</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059913539</t>
+          <t>9786059913607</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Gevşek</t>
+          <t>Batmanda Bir Cesur Yürek</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>16.67</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786254412219</t>
+          <t>9786053111481</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Ten Yüzüne Çıkışı</t>
+          <t>Görünmeyen</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>380</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786254414053</t>
+          <t>9786059913539</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Hayvan mıdır?</t>
+          <t>Gevşek</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>420</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786254410499</t>
+          <t>9786254412219</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Herakleitos ve Sokrates</t>
+          <t>Ruhun Ten Yüzüne Çıkışı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786053119968</t>
+          <t>9786254414053</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Duygusal Dünyası</t>
+          <t>Erkekler Hayvan mıdır?</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786254412110</t>
+          <t>9786254410499</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Arılarla Dans (Ciltli)</t>
+          <t>Herakleitos ve Sokrates</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786254410239</t>
+          <t>9786053119968</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne</t>
+          <t>Hayvanların Duygusal Dünyası</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>44</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786254412844</t>
+          <t>9786254412110</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bitkilerin Gizli Dünyası</t>
+          <t>Arılarla Dans (Ciltli)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786254410079</t>
+          <t>9786254410239</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Kutsal Geometrisi</t>
+          <t>Yeşilin Kızı Anne</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>360</v>
+        <v>44</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786254413100</t>
+          <t>9786254412844</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Yorumu</t>
+          <t>Bitkilerin Gizli Dünyası</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>620</v>
+        <v>500</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786254410895</t>
+          <t>9786254410079</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatoru Gibi Düşünmek</t>
+          <t>Doğanın Kutsal Geometrisi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786254412264</t>
+          <t>9786254413100</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İskenderiyeli Philo Judaeus</t>
+          <t>Kutsalın Yorumu</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>260</v>
+        <v>620</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786254412660</t>
+          <t>9786254410895</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Muhalif Sesler Kitabı</t>
+          <t>Roma İmparatoru Gibi Düşünmek</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786254410093</t>
+          <t>9786254412264</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Ahtapotun Ruhu</t>
+          <t>İskenderiyeli Philo Judaeus</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786053116875</t>
+          <t>9786254412660</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ona Ne Oldu?</t>
+          <t>Muhalif Sesler Kitabı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786053116929</t>
+          <t>9786254410093</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Büyük Korku</t>
+          <t>Ahtapotun Ruhu</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>98</v>
+        <v>420</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786053117278</t>
+          <t>9786053116875</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Uyanmadan Önce Ölürsem</t>
+          <t>Ona Ne Oldu?</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>48</v>
+        <v>480</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786053115519</t>
+          <t>9786053116929</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Erkeksiz Bir Yıl</t>
+          <t>Büyük Korku</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>220</v>
+        <v>98</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786053116189</t>
+          <t>9786053117278</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kaçırılan Kız</t>
+          <t>Uyanmadan Önce Ölürsem</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
+          <t>9786053115519</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Erkeksiz Bir Yıl</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786053116189</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Kaçırılan Kız</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
           <t>9786053116158</t>
         </is>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Beden Okuyucu</t>
         </is>
       </c>
-      <c r="C145" s="1">
+      <c r="C147" s="1">
         <v>94</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>