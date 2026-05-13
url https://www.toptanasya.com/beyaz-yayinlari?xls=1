--- v1 (2026-02-06)
+++ v2 (2026-05-13)
@@ -85,1060 +85,3505 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9785993133003</t>
+          <t>9789755993331</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Kesiği</t>
+          <t>Dik Bir Yokuş - Liderlikte Kadınlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789755993164</t>
+          <t>9789755990866</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ankara 1402</t>
+          <t>Aşkın Diyalektiği</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>405</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789755992594</t>
+          <t>9789755990958</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Temel Aile Terapisi</t>
+          <t>Yarınlar Kimin? Ya-Kim Metodu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>460</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789755993324</t>
+          <t>9789755992303</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Planı</t>
+          <t>Bilinç Atlası: Akış Felsefesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789755993317</t>
+          <t>9789755992976</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Hakkını Ver</t>
+          <t>Doğu Hikayeleriyle Psikoterapi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>375</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789755993300</t>
+          <t>9789755992907</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Vizyoner Liderlik ve Etkin Yöneticilik</t>
+          <t>Fanatik Müşteriler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>260</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789755993256</t>
+          <t>9789755992891</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Poker</t>
+          <t>Gung Ho!</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>105</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990000029698</t>
+          <t>9789755992419</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Fred Faktörü</t>
+          <t>Diksiyon</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758261048</t>
+          <t>9789755992297</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yaşamda ve Sporda Doruk Performans (20. Yıl Özel Baskısı)</t>
+          <t>Bulana Aşk Olsun...</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>310</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789755991276</t>
+          <t>9789755992174</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Gittiği İnsan</t>
+          <t>Ailede Sınav Koçluğu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789755992259</t>
+          <t>9789755992198</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Network Marketing Dünyasına Hoş Geldiniz</t>
+          <t>Zenginliği Kabul Edin!</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3990000026537</t>
+          <t>9789755992433</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>360 Derece Lider</t>
+          <t>Sosyal Medyadaki Yüzümüz</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>460</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789755992945</t>
+          <t>9789755992341</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Öğrenme Stilleri</t>
+          <t>Pink Floyd ve Monarşinin Globalleşmesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789755992716</t>
+          <t>9789755992310</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Dahi</t>
+          <t>Anlamanın Sessiz Becerisi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>325</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789755990996</t>
+          <t>9789755992358</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Netwok Marketing Yolculuğu Yaşanmış Hikayelerle</t>
+          <t>Şiir-i Yar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>270</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758261963</t>
+          <t>9789755992280</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Yasaları</t>
+          <t>Yeni Bir 365</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>390</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789755990781</t>
+          <t>9789755992273</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hayalleri Olan İnsan Durdurulamaz</t>
+          <t>İnsanların İçindeki En İyiyi Ortaya Çıkarmak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789755992136</t>
+          <t>9789755992150</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Güvende Olmanın Yeni Yolu Risk!</t>
+          <t>Yaşam Becerileri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>325</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789755991818</t>
+          <t>9789755992563</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Güneş Saatinin Altında İnsanı Söylemek I</t>
+          <t>Bir Network Marketing Süperstarı Olun</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>216</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789755990873</t>
+          <t>9789755992587</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Toplam Kalite Yönetimi Uygulamaları</t>
+          <t>Bir Doğrudan Satış Süperstarı Olun</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789755992143</t>
+          <t>9789755992709</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Durdurulamaz İletişimci Olmak</t>
+          <t>Yeteneğin Şifresi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>310</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789755991788</t>
+          <t>9789755992235</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Can Suyu</t>
+          <t>Neden Web Sitesi Sahibi Olmalıyız?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758261666</t>
+          <t>9789755992679</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Kazanmak</t>
+          <t>Kazanmanın Yolları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>310</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789755990750</t>
+          <t>9789755990989</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Anlamlı Yaşamak</t>
+          <t>Network Marketing’in Şifreleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789755991481</t>
+          <t>9789755990071</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Zihin Sizsiniz</t>
+          <t>Nasıl Dinozor Olunur?</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789755991313</t>
+          <t>9789755991771</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sporda Toplam Kalite Yönetimi ve Futbol Uygulamaları</t>
+          <t>Mor Menekşe Partisi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>270</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789755990842</t>
+          <t>9789755991924</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde İletişim</t>
+          <t>Mavi Yolculuk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758261802</t>
+          <t>9789755991078</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>NLP Kişisel Liderlik</t>
+          <t>Lider Girişimcinin Yol Haritası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>310</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789755990767</t>
+          <t>9789755990699</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Beyin Yarım Kürelerinin Gizemi Yaşamaya ve Öğrenmeye Sundukları</t>
+          <t>Köy Enstitüsünden Günümüze Bir Öğretmen</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789755993249</t>
+          <t>3990000002665</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dünün Bugünü</t>
+          <t>Kişisel Uyanış</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789755992525</t>
+          <t>9789755990248</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sorularınız Değişirse Hayatınız Değişir</t>
+          <t>Kişisel Gelişim ve Değişim Dergisi 6</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>380</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758261215</t>
+          <t>9789758261901</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çevrenizdeki Lideri Geliştirmek</t>
+          <t>Kişisel Gelişim ve Değişim Dergisi 5</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>365</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789755993201</t>
+          <t>9789755990064</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Sanatçının Hayatından Bir Kesit - Hector Berlioz ve Fantastik Senfoni</t>
+          <t>Kişisel Gelişim ve Değişim Dergisi 3</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>256</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789755993171</t>
+          <t>9789755991917</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Başarılı Olmak Bir Tercihtir</t>
+          <t>Kibele Öyküleri 1 - Çatalhöyük Günleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>470</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789755993157</t>
+          <t>9789755992082</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Simurg Dönüşümü</t>
+          <t>Kırlangıç Okulu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>460</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789755993089</t>
+          <t>9789755990392</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Şair Memlekete Dair</t>
+          <t>Karikatürlü Çevre Rehberi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>270</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789755992464</t>
+          <t>9789758261482</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Next Generation Marketing’in Şifreleri</t>
+          <t>Kardeş Kıskançlığı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789755993072</t>
+          <t>9789755991702</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mikrodan Makroya Makrodan Öteye</t>
+          <t>Kardeş ile Yaşamak</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>405</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789755993065</t>
+          <t>9789755991450</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Başarı Mühendisliği</t>
+          <t>Kaliteli Yaşam İçin Zamanı Yönetmek</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>310</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789755993041</t>
+          <t>9789755991474</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Can Kopuğu</t>
+          <t>İnsan Nerede?</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>270</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789755993034</t>
+          <t>9789755991153</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Güçlü İlişkiler</t>
+          <t>İçimizdeki Gölgeler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>380</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789755993027</t>
+          <t>9789758261840</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci Gibi Düşünmek</t>
+          <t>NLP İçerik Sizi Düşünmek</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>540</v>
+        <v>38</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789755992990</t>
+          <t>9789755991351</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Satir Süreçleri</t>
+          <t>İç Zenginlik</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789755992969</t>
+          <t>9789755991375</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Bağlantı</t>
+          <t>Hüzün Çiçeği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789755992938</t>
+          <t>9789755991108</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hizmetkar Liderlik’i Hayata Geçirmek</t>
+          <t>Hipnoz Temel ve Pratik Bilgiler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>460</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789755992914</t>
+          <t>9789755991528</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Milyon Dolarlık Alışkanlıklar</t>
+          <t>Hipnoterapi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>525</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789755992877</t>
+          <t>9789755991740</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>101 Misafir Memnuniyet Yolu</t>
+          <t>Hekim Gözüyle Buradan Bakınca</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>90</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789755992860</t>
+          <t>9789755992068</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Satışın Psikolojisi</t>
+          <t>Hazin</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>460</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789755992839</t>
+          <t>9789755991573</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve İnsan Bilinci Üzerine Düşünceler</t>
+          <t>Hayatımıza Yön Veren Tercihler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>216</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789755992822</t>
+          <t>9789755991542</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Size Bir Sır Vereyim Mi?</t>
+          <t>Hayat Okulu Rehberi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>280</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789755992761</t>
+          <t>9789755991825</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tutum Her Şeydir</t>
+          <t>Hayalin İçin Koş</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>365</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789755992785</t>
+          <t>9789755991436</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Digito Ergo Sum - Dijitalim Öyleyse Varım</t>
+          <t>Hata Üzerine Çeşitlemeler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>405</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789755992723</t>
+          <t>9789755990644</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Düşlediğiniz İnsan Olun</t>
+          <t>Günlük Yaşamın Psikoterapisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789755992778</t>
+          <t>9789755991849</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>3 İm'de İnsan</t>
+          <t>Güneş Saatinin Altında İnsanı Söylemek 2</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>405</v>
+        <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789755992754</t>
+          <t>9789755990323</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Davet Formülü</t>
+          <t>Gökteki Pi Saymak, Düşünmek ve Olmak</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>325</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758261796</t>
+          <t>9789755991580</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Nitelikleri</t>
+          <t>Göçmen Kuş ve Ceviz Ağacı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789755990002</t>
+          <t>9789755991955</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yaratmak</t>
+          <t>Göçler ve Efsaneler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>525</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789755992662</t>
+          <t>9789755991467</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Başarısızlığın Olmadığı Okul</t>
+          <t>Go - Yeni Başlayanlar İçin</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789755992631</t>
+          <t>9789755992006</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Düşünmek!</t>
+          <t>Gerçek...?</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>216</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789755992617</t>
+          <t>9789755991900</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca ile Mutluluk ve Başarı Yolculuğu</t>
+          <t>Ezoterik - Batıni Doktrinler Tarihi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789755992570</t>
+          <t>9789755991986</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Gerçeği Kavrayış Gücümüz...</t>
+          <t>Eve Dönüş Yolunda Tanrı'yla Sohbet</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>216</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789755992532</t>
+          <t>9789755990811</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yoga Dharana Konsantrasyon</t>
+          <t>Etik Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>500</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789755992518</t>
+          <t>9789755990705</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Sorular</t>
+          <t>Eğitimde Vizyoner Liderlik ve Etkin Yöneticilik</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>405</v>
+        <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789755992501</t>
+          <t>9789755991726</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Beden Dili</t>
+          <t>Eğitimde Ağalıktan Demokrasiye</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>310</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789755992495</t>
+          <t>9789759990732</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İş Yerinde Beden Dili</t>
+          <t>Eğitim Yönetiminde Kadınlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>310</v>
+        <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789755992457</t>
+          <t>9789755991146</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yoga Pratyahara Duyuları Aşma Sanatı</t>
+          <t>Eğer Hiç Sahip Olmadığın Bir Şeye Sahip Olmak İstiyorsan, O Zaman Hiç Yapmadığın Bir Şey Yap</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>486</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789755992167</t>
+          <t>9789755991320</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dijital Tefekkür</t>
+          <t>Edison Gibi Buluş Yapmak</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>380</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
+          <t>9789755991498</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Danışman ve Danışmanlık</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789755991641</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Çözüm Yetişmiş İnsanda 3 S Yaklaşımı</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789758261697</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Çocukluktan Kaçış</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789758261185</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Çocukların İçindeki Korkular</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789758261567</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Çocukları Kötülüklerden Korumak</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789758261413</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar ve Gençler İçin Voleybol Antrenörlüğü</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789758261420</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar ve Gençler İçin Futbol Antrenörlüğü (Amerikan Spor Eğitim Programı)</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9789758261437</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar ve Gençler İçin Basketbol Antrenörlüğü</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9789755990446</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğunuz Özeldir Çocuğunuzu ve Kendinizi Keşfetmenizi Sağlayacak Bilgece Sözler</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9789758261338</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğunuz İçin Spor ve Fitness</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9789758261093</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğumu Nasıl Anlarım?</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9789755991863</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Çin</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9789755991719</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Çıkış Zili</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>3990000025341</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Çevrenizdeki Lideri Geliştirmek</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9789755991887</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Bütünsel Koçluk</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9789755991894</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Bold</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9789755991627</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Bir El Hayat Oynar mısınız?</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9789755991085</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Ben Mucittim</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9789755991290</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Başkahraman Kendinsin</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9789755991757</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Giden 10 Adım</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9789758261475</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Başarılı Olmak Bir Tercihtir</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>24.07</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9789755991191</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Avlumda Bir Deve Var</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9789755991696</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Ateş Böceklerinin Düğünü</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9789755992129</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Kapıyı Çaldım Açmadın</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9789755990569</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Astım Hakkında Bilmek İstedikleriniz Nefesinizi Özgür Kılmanın Yolları</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9789758261192</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Anne Babalık Rehberi 0-6 Yaş</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>3990000025343</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Aklın Öteki Yakası</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9789755991610</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>5K1K Bir Kedi Köpek Kitabı</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>3990000016969</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Kişiye Özgü Liderlik</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9789758261703</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>101 İletişim Yolu</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9789755991368</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Çok Çok İyi Hayat</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9789755992075</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Ateş Böceklerinin Dönüşü</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9789755990880</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Zorbalık  Bilinmeyen Çeşitleri ve Çözümleri</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>3990000017030</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Ziglar’ın Satış Yöntemleri</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>25.93</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9789755991948</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Zenginlik ve Refah Zihniyeti</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9789755992105</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Yolculuk</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9789755991214</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Yoğun İnsanlar İçin Zaman Yönetimi</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9789755991412</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Öğretim Programlarına Temel Olan Yaklaşımlar</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9789755991603</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir İstanbul; Çanakkale...</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9789755991511</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamın Anahtarı</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9789755991658</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamak ve Öğrenmek</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9789755992099</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Tezleri</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9789758261307</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’den NLP ve Sibernetik Uygulamaları 1</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9789755991832</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Sürdürülebilir Büyümenin Temel İlkeleri</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9789755991931</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Sporda Zihinde Canlandırmak</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9789755991122</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Sporda Duygu ve Aklın Yönetimi</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9789755991733</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli 40 Hafta</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9789755991993</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi ... İle Yaşamak Farkına Varmaktır</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9789758261970</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Pozitif Aile Terapisi</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9789755992044</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük ve Refah Makinesi</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9789755991634</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Ölümün Tesellisi</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9789755991559</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Öğrettin- Öğrenmedim / Öğrendik- Öğrendim</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9789755991795</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Otelcilik, Turizm, Geziler ve Anılar - Herşey Dahil</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9789755990590</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Onurlu Disiplin</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9789755991443</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Olumlu Düşünmek Pollyannacılık Değildir</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9789755990293</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Okulda Yeni Eğitim</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9789755992686</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Okulda Kaliteli Eğitim</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9789755990637</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>NLP ve Kişisel Gelişim Dergisi Özel Sayı</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9789755991382</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>NLP ile Spor Koçluğu</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9789755990507</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>NLP Başarının Yeni Teknolojisi</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>24.07</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9789755991856</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>NLP - Küçük Büyük Yazılar</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9789755990309</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Network Marketing Sorular ve Yanıtlar</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9789755991566</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Network Marketing ile Nasıl Zengin ve Özgür Olunur?</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9789755991597</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Network Marketing ile Kazanacağının Farkında Mısın?</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9789755991023</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Nörolinguistik Programlama Cilt 1 Kişiye Özgü Tecrübelerin Yapısının İncelenmesi</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789758261574</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Leonardo Da Vinci Gibi Düşünmek</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9789755991306</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Kabaklığa Övgü...</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9789755991689</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>İş Görüşmesinin 40 Zor Sorusuna 40 Mükemmel Yanıt</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9789755991979</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Fakültede Öğrenemediklerim</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9789755991429</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Duygusal Özgürleşme Tekniği</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9789755990804</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Duyguların Eğitimi Siz Olsaydınız Ne Yapardınız?</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9789755992747</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Olmak</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9789755992730</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Felçli Zamanlar</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9789755992402</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Beyninizin Pusulası</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9789755992655</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Sporda Yetenek mi? Karakter mi?</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9789755992648</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Kalpten Akla Sorular</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9789755992266</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Öylesine Şiirler</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9789758261062</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Hikayeleriyle Psikoterapi</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9789755991665</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Kültür</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9789755990019</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Boşanmış Çocuklar</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9789755992556</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Tutumlu İnovasyon</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9789755992549</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Satış Bahçesi</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>3990000079979</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Fil İle Karınca</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9789755992372</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Rehberiniz Buteyko Nefes Metodu</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9789755992365</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Yahova’nın İnsanları</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9789755992693</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Hüzünler Şehri</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9789755992440</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Her Şeyden Önce Ben Bir İnsanım</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9789755992600</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Ayazı</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9789755992471</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Beynin Gücü</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786054085040</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Topraklarında Masonluk</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9789755991672</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Bilince Mektuplar</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9789755991061</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Bilgelerden Değiştiren Sözler...</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9789755992921</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Travmayı Bırakma Egzersizleri</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9789755993010</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Panik Atak Tepetaklak</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9789755992952</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar Neden Başarısız Olur?</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9789758261925</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Milenyum 2000</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9785993133003</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Kağıt Kesiği</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9789755993164</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Ankara 1402</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9789755992594</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Temel Aile Terapisi</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9789755993324</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Kaçış Planı</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9789755993317</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Hakkını Ver</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9789755993300</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Vizyoner Liderlik ve Etkin Yöneticilik</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9789755993256</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Poker</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>3990000029698</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Fred Faktörü</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9789758261048</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamda ve Sporda Doruk Performans (20. Yıl Özel Baskısı)</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9789755991276</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Şiirin Gittiği İnsan</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9789755992259</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Network Marketing Dünyasına Hoş Geldiniz</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>3990000026537</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>360 Derece Lider</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9789755992945</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Öğrenme Stilleri</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9789755992716</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Çılgın Dahi</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9789755990996</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Netwok Marketing Yolculuğu Yaşanmış Hikayelerle</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9789758261963</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik Yasaları</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9789755990781</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Hayalleri Olan İnsan Durdurulamaz</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9789755992136</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Güvende Olmanın Yeni Yolu Risk!</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9789755991818</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Güneş Saatinin Altında İnsanı Söylemek I</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9789755990873</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Eğitimde Toplam Kalite Yönetimi Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9789755992143</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Durdurulamaz İletişimci Olmak</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9789755991788</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Can Suyu</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9789758261666</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Birlikte Kazanmak</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9789755990750</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Anlamlı Yaşamak</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9789755991481</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Zihin Sizsiniz</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9789755991313</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Sporda Toplam Kalite Yönetimi ve Futbol Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9789755990842</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Eğitimde İletişim</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9789758261802</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>NLP Kişisel Liderlik</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9789755990767</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Beyin Yarım Kürelerinin Gizemi Yaşamaya ve Öğrenmeye Sundukları</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9789755993249</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Dünün Bugünü</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9789755992525</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Sorularınız Değişirse Hayatınız Değişir</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9789758261215</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Çevrenizdeki Lideri Geliştirmek</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9789755993201</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Bir Sanatçının Hayatından Bir Kesit - Hector Berlioz ve Fantastik Senfoni</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9789755993171</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Başarılı Olmak Bir Tercihtir</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9789755993157</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Simurg Dönüşümü</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9789755993089</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Şair Memlekete Dair</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9789755992464</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Next Generation Marketing’in Şifreleri</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9789755993072</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Mikrodan Makroya Makrodan Öteye</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9789755993065</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Başarı Mühendisliği</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9789755993041</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Can Kopuğu</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9789755993034</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Güçlü İlişkiler</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9789755993027</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Leonardo Da Vinci Gibi Düşünmek</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9789755992990</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Satir Süreçleri</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9789755992969</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem Bağlantı</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9789755992938</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Hizmetkar Liderlik’i Hayata Geçirmek</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9789755992914</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Milyon Dolarlık Alışkanlıklar</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9789755992877</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>101 Misafir Memnuniyet Yolu</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9789755992860</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Satışın Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9789755992839</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve İnsan Bilinci Üzerine Düşünceler</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9789755992822</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Size Bir Sır Vereyim Mi?</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9789755992761</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Tutum Her Şeydir</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9789755992785</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Digito Ergo Sum - Dijitalim Öyleyse Varım</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9789755992723</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Düşlediğiniz İnsan Olun</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9789755992778</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>3 İm'de İnsan</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9789755992754</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Davet Formülü</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9789758261796</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik Nitelikleri</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9789755990002</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Yaratmak</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9789755992662</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Başarısızlığın Olmadığı Okul</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9789755992631</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Düşünmek!</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9789755992617</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Nasrettin Hoca ile Mutluluk ve Başarı Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9789755992570</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Gerçeği Kavrayış Gücümüz...</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9789755992532</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Yoga Dharana Konsantrasyon</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9789755992518</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Güçlü Sorular</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9789755992501</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Beden Dili</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9789755992495</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>İş Yerinde Beden Dili</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9789755992457</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Yoga Pratyahara Duyuları Aşma Sanatı</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9789755992167</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Tefekkür</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
           <t>9789758261222</t>
         </is>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B232" s="1" t="inlineStr">
         <is>
           <t>İçinizdeki Lideri Geliştirmek</t>
         </is>
       </c>
-      <c r="C69" s="1">
+      <c r="C232" s="1">
         <v>390</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>