--- v3 (2026-09-12)
+++ v4 (2026-11-04)
@@ -409,51 +409,51 @@
         <is>
           <t>9789756165683</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Oyun - Tiyatro - Drama İlişkisi Kuram ve Uygulama</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789756165652</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Neye İnanıyorum</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789756165355</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Dans Tarihini Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789756165447</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>