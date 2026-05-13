--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -94,586 +94,586 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786055960384</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Usun Özgürlüğü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>105</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786055960377</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bilgisayar Makineleri ve Zeka Makineler Düşünebilir mi?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786055960018</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Tanrıbilimsel Politik İnceleme</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>243</v>
+        <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786055960001</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Ruh Görme Üzerine</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>116</v>
+        <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789759279189</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>İnsanın Değeri Üzerine Söylev ya da Rönesansın Manifestosu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>97</v>
+        <v>117</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055960094</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>İnsan Bilgisinin İlkeleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>156</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789759279103</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>I Ching ya da Değişimler Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>278</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786055960124</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Monadoloji ya da Felsefenin İlkeleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>95</v>
+        <v>114</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789759279141</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İsteme ve Tasarım Olarak Dünya</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786055960339</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Dhammapada</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>102</v>
+        <v>124</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786055960360</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Fizyonomi, Uyku ve Uyanıklık Üzerine, Düşler Üzerine, Düşlerde Bilicilik Üzerine</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>102</v>
+        <v>124</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786055960353</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Yürüyüş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>85</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786055960063</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Tao Te King</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>102</v>
+        <v>124</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786055960148</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Parerga ile Paralipomena Ya da Kısa Felsefe Denemeleri 1. Kitap</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>218</v>
+        <v>260</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786055960032</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Gizli Felsefe Ya da Büyü Felsefesi 2. Kitap Sayı Büyüsü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>156</v>
+        <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786055960025</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Gizli Felsefe Ya da Büyü Felsefesi 1. Kitap</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>178</v>
+        <v>216</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786055960162</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Bunalım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>156</v>
+        <v>210</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786055960087</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Chuang Tzu’nun Kitabı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>210</v>
+        <v>252</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786055960346</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Acıma Üzerine</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>92</v>
+        <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786055960322</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Mutlu Yaşam Üzerine</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>92</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786055960315</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Baron Munchausen'ın Olağanüstü Maceraları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>131</v>
+        <v>165</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786055960292</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Yeni Çağ’ın Kültür Tarihi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>156</v>
+        <v>210</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055960285</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Theologia Germanica Ya Da Yetkin Yaşamın Kitabı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>143</v>
+        <v>172</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055960247</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Öfke Üzerine</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055960230</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Hylas ile Philonous Arasında Üç Konuşma</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>156</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786055960223</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Bütün İnsanlar Kardeştir</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>185</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786055960216</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Yaşamın Kısalığı Üzerine</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>92</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786055960209</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Walden Ya Da Ormanda Yaşam</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>222</v>
+        <v>266</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786055960179</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>İntihar Üzerine ve Diğer Denemeler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>162</v>
+        <v>210</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786055960186</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Meslek Olarak Siyaset</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786055960193</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Törel Mektuplar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786055960155</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Gizli Felsefe Ya da Büyü Felsefesi / 3. Kitap Törensel Büyü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786055960131</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>I Ching Ya da Değişimler Kitabı : Yorumlar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>218</v>
+        <v>262</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786055960100</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>İnsanın Anlama Yetisi Üzerine Bir Soruşturma</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>156</v>
+        <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786055960070</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Yaşam Bilgeliği Üzerine Aforizmalar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>178</v>
+        <v>216</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786055960049</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Theodicee</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789759279158</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Akupresör</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>156</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>