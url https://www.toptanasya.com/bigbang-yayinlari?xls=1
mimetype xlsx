--- v0 (2026-03-15)
+++ v1 (2026-11-04)
@@ -169,66 +169,66 @@
         <is>
           <t>9786054665044</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Ateş, Kazan ve Bir Tutam Aşk</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786054665068</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Penisin Şekli Neden Öyle?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>226</v>
+        <v>440</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786054665228</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Çin Nasıl Kapitalist Oldu?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>399</v>
+        <v>445</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786054665198</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Türk Siyasal Yaşamında Koalisyon</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786054665136</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>