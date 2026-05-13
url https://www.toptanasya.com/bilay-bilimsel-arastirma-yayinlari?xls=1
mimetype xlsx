--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,655 +85,700 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057369321</t>
+          <t>9786057369345</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Student’s English Grammar Notes</t>
+          <t>Koca Tecvid</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>215</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786058127244</t>
+          <t>9786057369338</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Din Hizmetlerinde Rehberlik ve İletişim</t>
+          <t>Hitabet ve Mesleki Uygulama Rehberi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>270</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254443534</t>
+          <t>9786058127258</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>YDS Arapça Soru Bankası</t>
+          <t>İslam Hukukuna Giriş</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>265</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058096806</t>
+          <t>9786057369321</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesi (Ciltli)</t>
+          <t>Student’s English Grammar Notes</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>265</v>
+        <v>340</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057369314</t>
+          <t>9786058127244</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed'in Hayatı Siyer</t>
+          <t>Din Hizmetlerinde Rehberlik ve İletişim</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>480</v>
+        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254443565</t>
+          <t>9786254443534</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İslam Düşünürleri</t>
+          <t>YDS Arapça Soru Bankası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>570</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057369307</t>
+          <t>9786058096806</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Anlamak - Türkçe Çeviriler Bağlamında</t>
+          <t>Osmanlı Türkçesi (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254443596</t>
+          <t>9786057369314</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hadis-2</t>
+          <t>Hz. Muhammed'in Hayatı Siyer</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254443589</t>
+          <t>9786254443565</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mantık</t>
+          <t>Çağdaş İslam Düşünürleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>385</v>
+        <v>770</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254443572</t>
+          <t>9786057369307</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Kelam Problemleri</t>
+          <t>Kur'an'ı Anlamak - Türkçe Çeviriler Bağlamında</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>475</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786254443558</t>
+          <t>9786254443596</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Bektaşilik</t>
+          <t>Hadis-2</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>410</v>
+        <v>540</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786254443541</t>
+          <t>9786254443589</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf</t>
+          <t>Mantık</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>325</v>
+        <v>520</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786254443503</t>
+          <t>9786254443572</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi</t>
+          <t>Günümüz Kelam Problemleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>495</v>
+        <v>405</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786254443510</t>
+          <t>9786254443558</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hadis 1</t>
+          <t>Alevilik Bektaşilik</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>370</v>
+        <v>555</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058096899</t>
+          <t>9786254443541</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesine Konusal Giriş</t>
+          <t>Tasavvuf</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>315</v>
+        <v>440</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786254443527</t>
+          <t>9786254443503</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Usulü</t>
+          <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>285</v>
+        <v>670</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058096851</t>
+          <t>9786254443510</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tesfir - 2</t>
+          <t>Hadis 1</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058096882</t>
+          <t>9786058096899</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İslam Kamu Hukuku</t>
+          <t>İslam Felsefesine Konusal Giriş</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>295</v>
+        <v>425</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058096875</t>
+          <t>9786254443527</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi</t>
+          <t>Tefsir Usulü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>310</v>
+        <v>385</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058096844</t>
+          <t>9786058096851</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tesfir - 1</t>
+          <t>Tesfir - 2</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>265</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058096837</t>
+          <t>9786058096882</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Kalem</t>
+          <t>İslam Kamu Hukuku</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>625</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058096813</t>
+          <t>9786058096875</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi</t>
+          <t>Din Eğitimi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>660</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058096820</t>
+          <t>9786058096844</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukuna Giriş</t>
+          <t>Tesfir - 1</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>495</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058096868</t>
+          <t>9786058096837</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Tarihi</t>
+          <t>Sistematik Kalem</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>355</v>
+        <v>845</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058127210</t>
+          <t>9786058096813</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi</t>
+          <t>Felsefe Tarihi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>325</v>
+        <v>890</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058228368</t>
+          <t>9786058096820</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Siyer</t>
+          <t>İslam Hukukuna Giriş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>285</v>
+        <v>670</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058228375</t>
+          <t>9786058096868</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hitabet ve Mesleki Uygulama</t>
+          <t>Tefsir Tarihi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>310</v>
+        <v>480</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058127272</t>
+          <t>9786058127210</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi - 1</t>
+          <t>Dinler Tarihi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>580</v>
+        <v>440</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058127241</t>
+          <t>9786058228368</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İslam İbadet Esasları</t>
+          <t>Siyer</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>395</v>
+        <v>385</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058228399</t>
+          <t>9786058228375</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Edebiyatı</t>
+          <t>Hitabet ve Mesleki Uygulama</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>295</v>
+        <v>420</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058127296</t>
+          <t>9786058127272</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Tefsir Problemleri</t>
+          <t>İslam Tarihi - 1</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>785</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058127234</t>
+          <t>9786058127241</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku</t>
+          <t>İslam İbadet Esasları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>470</v>
+        <v>535</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058228382</t>
+          <t>9786058228399</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi - 2</t>
+          <t>Türk İslam Edebiyatı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058127265</t>
+          <t>9786058127296</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyeti Tarihi</t>
+          <t>Günümüz Tefsir Problemleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>475</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058228351</t>
+          <t>9786058127234</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tarihi ve Usulü</t>
+          <t>İslam Hukuku</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>515</v>
+        <v>635</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058127203</t>
+          <t>9786058228382</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesi</t>
+          <t>İslam Tarihi - 2</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>425</v>
+        <v>650</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058127289</t>
+          <t>9786058127265</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kelam Tarihi ve Ekolleri</t>
+          <t>İslam Medeniyeti Tarihi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>370</v>
+        <v>540</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058127227</t>
+          <t>9786058228351</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlak Esasları ve Felsefesi</t>
+          <t>Hadis Tarihi ve Usulü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>385</v>
+        <v>695</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058228337</t>
+          <t>9786058127203</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İslam Mezhepleri Tarihi</t>
+          <t>Din Felsefesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>295</v>
+        <v>575</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058228320</t>
+          <t>9786058127289</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Usulü</t>
+          <t>Kelam Tarihi ve Ekolleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>430</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
+          <t>9786058127227</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>İslam Ahlak Esasları ve Felsefesi</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786058228337</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>İslam Mezhepleri Tarihi</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786058228320</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>İslam Hukuk Usulü</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
           <t>9786058228313</t>
         </is>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>İslam İnanç Esasları</t>
         </is>
       </c>
-      <c r="C42" s="1">
-        <v>300</v>
+      <c r="C45" s="1">
+        <v>405</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>