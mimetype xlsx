--- v0 (2026-02-06)
+++ v1 (2026-05-13)
@@ -94,396 +94,396 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786255609281</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>316</v>
+        <v>362</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786255609274</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>4’te 1 Hayat</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>258</v>
+        <v>298</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786255609236</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Azreildin Köz Jasy</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>336</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786255609205</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Söze Bal Kattım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>268</v>
+        <v>330</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786255609083</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Aşk Üç Harftir</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>274</v>
+        <v>338</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259575759</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>İki Şiir Dostu Cahit ve Ziya</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>298</v>
+        <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259575728</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İz Bırakan Yolbaşçılarımız</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>318</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259575735</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Peyami Safa ve Romancılığı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>392</v>
+        <v>448</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259575711</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Yeni Türk Ruhu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>272</v>
+        <v>338</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259735948</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Dehlizin Fedaileri III Kaos</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>298</v>
+        <v>348</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259735917</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Baldıran Operasyonu - Derin</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>274</v>
+        <v>338</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259735993</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Benim Hikayem</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>276</v>
+        <v>340</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259735979</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Salçalı Biberli Ekmek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>294</v>
+        <v>348</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259735986</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Tur Otobüsünde Cinayet (Gökçeada – Venedik)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>278</v>
+        <v>338</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786056878190</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Atatürk Osmanlı’nın Celladı Gladstone’a Karşı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>334</v>
+        <v>388</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259735900</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Avcı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>348</v>
+        <v>396</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259735924</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Fantasmagoria</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>290</v>
+        <v>346</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259735931</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Milliyetçi Atatürk</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>278</v>
+        <v>340</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259735962</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Günümüz Kazak Şiirinden Seçmeler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>282</v>
+        <v>342</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259735955</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kavak Yelleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>272</v>
+        <v>336</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786056878138</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Seferberlik Hikayeleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>268</v>
+        <v>332</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786056878114</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Hikmet Burcunda Özdeyişler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>268</v>
+        <v>336</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786056878183</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Allı Turnam Suna Boylum</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>274</v>
+        <v>338</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786056878176</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Süzülmüş Sözler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>412</v>
+        <v>472</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259575742</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Acı Son</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>252</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>