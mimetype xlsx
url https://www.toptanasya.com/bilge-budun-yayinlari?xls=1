--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,415 +85,460 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255609281</t>
+          <t>9786255609427</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>Suskunluk Dudağımda Kördüğüm</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>362</v>
+        <v>312</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255609274</t>
+          <t>9786255609434</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>4’te 1 Hayat</t>
+          <t>Muska</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>298</v>
+        <v>248</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255609236</t>
+          <t>9786255609403</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Azreildin Köz Jasy</t>
+          <t>Sükut Sarmaşığı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>336</v>
+        <v>394</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255609205</t>
+          <t>9786255609281</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Söze Bal Kattım</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>330</v>
+        <v>388</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255609083</t>
+          <t>9786255609274</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aşk Üç Harftir</t>
+          <t>4’te 1 Hayat</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259575759</t>
+          <t>9786255609236</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İki Şiir Dostu Cahit ve Ziya</t>
+          <t>Azreildin Köz Jasy</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259575728</t>
+          <t>9786255609205</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Yolbaşçılarımız</t>
+          <t>Söze Bal Kattım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259575735</t>
+          <t>9786255609083</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Peyami Safa ve Romancılığı</t>
+          <t>Aşk Üç Harftir</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>448</v>
+        <v>368</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259575711</t>
+          <t>9786259575759</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Ruhu</t>
+          <t>İki Şiir Dostu Cahit ve Ziya</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>338</v>
+        <v>398</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259735948</t>
+          <t>9786259575728</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dehlizin Fedaileri III Kaos</t>
+          <t>İz Bırakan Yolbaşçılarımız</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>348</v>
+        <v>388</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259735917</t>
+          <t>9786259575735</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Baldıran Operasyonu - Derin</t>
+          <t>Peyami Safa ve Romancılığı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>338</v>
+        <v>484</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259735993</t>
+          <t>9786259575711</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Benim Hikayem</t>
+          <t>Yeni Türk Ruhu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>340</v>
+        <v>378</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259735979</t>
+          <t>9786259735948</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Salçalı Biberli Ekmek</t>
+          <t>Dehlizin Fedaileri III Kaos</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>348</v>
+        <v>382</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259735986</t>
+          <t>9786259735917</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tur Otobüsünde Cinayet (Gökçeada – Venedik)</t>
+          <t>Baldıran Operasyonu - Derin</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>338</v>
+        <v>374</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056878190</t>
+          <t>9786259735993</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Osmanlı’nın Celladı Gladstone’a Karşı</t>
+          <t>Benim Hikayem</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>388</v>
+        <v>374</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259735900</t>
+          <t>9786259735979</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Avcı</t>
+          <t>Salçalı Biberli Ekmek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>396</v>
+        <v>378</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259735924</t>
+          <t>9786259735986</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Fantasmagoria</t>
+          <t>Tur Otobüsünde Cinayet (Gökçeada – Venedik)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>346</v>
+        <v>368</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259735931</t>
+          <t>9786056878190</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçi Atatürk</t>
+          <t>Atatürk Osmanlı’nın Celladı Gladstone’a Karşı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>340</v>
+        <v>418</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259735962</t>
+          <t>9786259735900</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Kazak Şiirinden Seçmeler</t>
+          <t>Avcı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>342</v>
+        <v>454</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259735955</t>
+          <t>9786259735924</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kavak Yelleri</t>
+          <t>Fantasmagoria</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>336</v>
+        <v>376</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056878138</t>
+          <t>9786259735931</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Seferberlik Hikayeleri</t>
+          <t>Milliyetçi Atatürk</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>332</v>
+        <v>374</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056878114</t>
+          <t>9786259735962</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hikmet Burcunda Özdeyişler</t>
+          <t>Günümüz Kazak Şiirinden Seçmeler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>336</v>
+        <v>372</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056878183</t>
+          <t>9786259735955</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Allı Turnam Suna Boylum</t>
+          <t>Kavak Yelleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>338</v>
+        <v>358</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056878176</t>
+          <t>9786056878138</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Süzülmüş Sözler</t>
+          <t>Seferberlik Hikayeleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>472</v>
+        <v>364</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
+          <t>9786056878114</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Hikmet Burcunda Özdeyişler</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786056878183</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Allı Turnam Suna Boylum</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786056878176</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Süzülmüş Sözler</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
           <t>9786259575742</t>
         </is>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Acı Son</t>
         </is>
       </c>
-      <c r="C26" s="1">
+      <c r="C29" s="1">
         <v>252</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>