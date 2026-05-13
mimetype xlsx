--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,1195 +85,2875 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057620095</t>
+          <t>9786057620187</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>David Rockefeller</t>
+          <t>Her Veda Bir Başka Ben</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055642815</t>
+          <t>9786057206244</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İlluminati'nin Hedefi İslam</t>
+          <t>İnkalar - Güneşin Çocuklarından Andlar’ın Dokumacılarına</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057620484</t>
+          <t>9786057620408</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Ve Parapsikoloji</t>
+          <t>İşaret</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057620590</t>
+          <t>9799758715915</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vampir Manifestoları</t>
+          <t>Aşk Kapıyı Çalmadan Gelir</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>480</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057620569</t>
+          <t>9786055642822</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Anlamalı?</t>
+          <t>Bölgesel Turan mı? Küresel B.O.P. mu?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>420</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057620149</t>
+          <t>9789788715337</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Vril</t>
+          <t>Sherlock Holmes Baskerville’lerin Köpeği</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057620477</t>
+          <t>9786055642235</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Masonik Sembolizm</t>
+          <t>Sherlock Holmes - Sussex Vampiri’nin Macerası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>490</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055642228</t>
+          <t>9786055642280</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein’in Laneti</t>
+          <t>Sherlock Holmes - Korku Vadisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057620200</t>
+          <t>9789788715191</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dünyamızın Gizli Sahipleri</t>
+          <t>Sherlock Holmes - Kızıl Soruşturma</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789788715603</t>
+          <t>9789756553121</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Casusluk Faaliyetleri ve Türkiye</t>
+          <t>Seri Katiller’in İç Dünyası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057620125</t>
+          <t>9786055642143</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid’in Derin Devleti</t>
+          <t>Sen Yıkmazsan Yıkılmaz</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057620002</t>
+          <t>9789944183901</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ön Türkler</t>
+          <t>Satış Teknikleri ve Maksimum Başarı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>255</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057620385</t>
+          <t>9786055642037</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Amerika’nın Uzay Sırları</t>
+          <t>Satanizm ve Masonluk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>290</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057620545</t>
+          <t>9789756553510</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İsrail ve Siyonizm</t>
+          <t>Sanat Nedir?</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>290</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057620538</t>
+          <t>3990000025825</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Muhtıra, Darbe, Cemaat ve Yönetimlerle Katledilen Demokrasi 7 LİDER 70 YIL 1950-2020 Anayasalar, Partiler, Seçimler, Hükümetler</t>
+          <t>Saçları Süpürge Bedeni Sömürge</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>580</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057620521</t>
+          <t>9786055642297</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gönye ve Pergel</t>
+          <t>Pratikten Teoriye Milliyetçi Hareket</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057620507</t>
+          <t>9786055642006</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Nasyonal Sosyalizm Üzerine Konuşmalar ve Gerçekler</t>
+          <t>Pembe Pabuçlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>160</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057620514</t>
+          <t>9786055642266</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dracula’nın Konuğu</t>
+          <t>Pembe Kelebek</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>190</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789786553978</t>
+          <t>9789758715114</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Arap Abdo</t>
+          <t>Ölüyü Uyandırma</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>190</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057620491</t>
+          <t>9799756553762</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kontes Cagliostro'nun İntikamı</t>
+          <t>Ölüm Şatosu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>190</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057620392</t>
+          <t>9786055642440</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Yüzüyle Komünizm ve Teori ve Pratikte Bolşevizm Hitler’in Propaganda Bakanı Doktor Goebbels</t>
+          <t>Ödeşme</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057620088</t>
+          <t>9789944183185</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>9 Işık-Milli Doktrin</t>
+          <t>Osmanlı’nın Yükselişi ve Çöküşü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>550</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057620460</t>
+          <t>9789944183871</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Gizli Dosyaları</t>
+          <t>Operasyon: MİT-CIA-MOSSAD-KGB</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>290</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057620453</t>
+          <t>9799758715496</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türkischer Maler der Modernen Kunst - Akif Poroy (Ciltli)</t>
+          <t>Nazi Almanyasının Gizli Tarihi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057620330</t>
+          <t>9799758715762</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nihayet Kadınlar</t>
+          <t>Mumya’nın Mezarı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>255</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057620422</t>
+          <t>9789758715541</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>DijitalVB</t>
+          <t>Metal Eridi "Her An Olabilir"</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>90</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057620293</t>
+          <t>9799758715632</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Gizemleri</t>
+          <t>Kış Biter Yaz Bize Kalır</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>290</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057620439</t>
+          <t>9789944183888</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkçü Düşünür Ziya Gökalp</t>
+          <t>Osmanlı Devleti'ni ve Dünyayı Sarsan Kadın Casuslar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057620163</t>
+          <t>9789756553316</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Bedensel Cinsel Yaşam</t>
+          <t>İsrail ve Siyonizm Kıskacında Türkiye</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>320</v>
+        <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057620323</t>
+          <t>9786055642150</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türklüğün Yeni Ülküsü</t>
+          <t>İslamiyet ve Uzaylılar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>190</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057620231</t>
+          <t>9786055642402</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>İlluminati Karanlığın ve Aydınlığın Savaşı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>255</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057620309</t>
+          <t>9799758715793</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mucize Jokey Ahmet Çelik</t>
+          <t>İkinci Mesih</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>90</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057620286</t>
+          <t>9789758715664</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Güneş Batıdan Doğar</t>
+          <t>İçimde Aşk Oldukça</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>325</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057620279</t>
+          <t>9786055642358</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Geleceği İçin Kadim Devlet</t>
+          <t>Hitler’in Müslüman Askerleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>140</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057620224</t>
+          <t>9789944183178</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Uyanış - Akrep Zamanı</t>
+          <t>Hiram’ın Kitabı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>255</v>
+        <v>59</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057620255</t>
+          <t>9789788715788</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığı Hedef Alan Biyolojik Silahlar ve Corona Virüsü</t>
+          <t>Hiramın Anahtarı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>125</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057620248</t>
+          <t>9799758715809</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Vampir Carmilla</t>
+          <t>Hedef Ağca</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057620194</t>
+          <t>9789944183024</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terakkide Hükümet Oyunu</t>
+          <t>Hayalleri Mavi Düşleri Beyaz</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>125</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057620170</t>
+          <t>9786055642501</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dolunay Öyküleri</t>
+          <t>Hayal Et ve Yaşa</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>140</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057620132</t>
+          <t>9786055642518</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Sağlık</t>
+          <t>Harem - Haremağaları - Sultanlar ve Osmanlı Sarayının Yabancı Cariyeleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>320</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058595552</t>
+          <t>9789944183284</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk 1 - Yaşamda Yol Göstericim</t>
+          <t>Sherlock Holmes - Bakır Renkli Kayın Ağaçları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>190</v>
+        <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058595569</t>
+          <t>9786055642457</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk 2 - Yaşamda Yol Göstericim</t>
+          <t>Haberci</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>190</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058595576</t>
+          <t>9789944183932</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk 3 - Yaşamda Yol Göstericim</t>
+          <t>Gönül Kırmadan</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>190</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058595545</t>
+          <t>9786055642419</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dersim Olayı ve Dersim Türk’tür</t>
+          <t>Gizli Örgütler ve Tarikatlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057620101</t>
+          <t>9799756553496</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Felsefi Düşünce</t>
+          <t>Gizli Örgütler Eski Büyücülerden Çağdaş Darbecilere</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>290</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057620040</t>
+          <t>9789786553719</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Deccal'ın Deşifresi</t>
+          <t>Esir Kampları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057620057</t>
+          <t>9789944183796</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bir Levantenin Beyoğlu Anıları</t>
+          <t>Duygular Mısralarda</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>480</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057620026</t>
+          <t>9786053923138</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kemalettin Kamu</t>
+          <t>Dracula</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057620019</t>
+          <t>9786055642303</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Köpek Yetiştirmek</t>
+          <t>Doğal Afetler Tanrısal Bir Uyarı mı?</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052142264</t>
+          <t>9789944183574</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nuh Tufanı</t>
+          <t>Din - Devlet Demokrasi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052142219</t>
+          <t>9789944183994</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tapınakçıların Gizemi - Tanrının Kutsal Savaşçıları</t>
+          <t>Karanlıklar Prensesi Vampir Carmilla</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>290</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052142233</t>
+          <t>9789758715909</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sultan Methiyesi</t>
+          <t>Buduncu Gelecek</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052142172</t>
+          <t>9789944183840</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Türkiye Cumhuriyeti ve Türk Yurduna Tehdit</t>
+          <t>Bozkurt Duruşu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052142257</t>
+          <t>9789758715893</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Jeopolitiği Misak-ı Milli ve Küresel Emperyalizm</t>
+          <t>Bir Ermeni Gencinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>90</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052142066</t>
+          <t>9789944183970</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>BOP’un Yıkamadığı Kale Türkiye ve Türk Milliyetçiliği</t>
+          <t>Bir Devrim Yaşanıyor</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>90</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055642976</t>
+          <t>9789944183260</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz ve Gizemli Saint Germain Kontu</t>
+          <t>Bırakıp Gittiğin Yerdeyim</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052142004</t>
+          <t>9789756553213</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı - Siyah Kitap</t>
+          <t>Atatürk ve Parapsikoloji</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055642990</t>
+          <t>9786055542136</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Enerjini Keşfet</t>
+          <t>Atatürk Mason Muydu?</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>190</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055642969</t>
+          <t>9786055642341</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül'de Türkeş</t>
+          <t>21’nci Yüzyılda Liderlik ve İş Dünyası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055642945</t>
+          <t>9799756553779</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Masonluk ve Katoliklik</t>
+          <t>10 Dakika Ara</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>120</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055642938</t>
+          <t>9789785642049</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İki Kadın</t>
+          <t>Beyaz Kaplan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>80</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058595507</t>
+          <t>9789786055640</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağının Yedi Renginde Alevilik</t>
+          <t>Belgelerle 1915 Ermeni Meselesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055642952</t>
+          <t>9786055642396</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Derin Dünyanın Gizli Planları</t>
+          <t>Barbaros Hayrettin Paşa</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>225</v>
+        <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055642921</t>
+          <t>9799758715717</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Kehanetleri ve Türkiye</t>
+          <t>Atatürk’ten Ölmez Sözler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057620378</t>
+          <t>9780975871546</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İlluminati'nin Şifresi</t>
+          <t>Eski İstanbul Otelleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>290</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055642754</t>
+          <t>9786055642761</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’un Gölgeleri</t>
+          <t>Halef</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>230</v>
+        <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055642716</t>
+          <t>9786055642334</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Çağlar Boyunca Devrimler - İhtilaller ve Siyonizm</t>
+          <t>Yalnızlık Yankılanınca</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>425</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055642327</t>
+          <t>9786055642389</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Diriliş</t>
+          <t>Ölü Kentin Dirilişi Aşk</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057620361</t>
+          <t>9786055642549</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Türkler ve Uzaylı Ataları</t>
+          <t>Şah ve Piyon</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>325</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055642372</t>
+          <t>9786055642525</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Dörtlerin Esrarı</t>
+          <t>Türk Devrim Kılavuzu</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055642242</t>
+          <t>9786055642495</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kentin Kitabı</t>
+          <t>Hiçbir Şey İçin Geç Değil</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>80</v>
+        <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055642464</t>
+          <t>9786055642839</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun</t>
+          <t>Sözüm Başkadır</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055642433</t>
+          <t>9785642605882</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Fatih'in Fedaisi Kara Murat Aşk ve Kan</t>
+          <t>Kur'an'daki Uzay</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>210</v>
+        <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055642631</t>
+          <t>9789785642872</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>3 Nefes</t>
+          <t>Siyah Sancak: Türkiye'nin İşgal Planı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055642655</t>
+          <t>9786052142240</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Korkunun ve Dehşetin Kapıları</t>
+          <t>Fatih Sultan Mehmet ve İstanbul Sırları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>320</v>
+        <v>58</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944183727</t>
+          <t>9786058595514</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma</t>
+          <t>Yüz Soruda Yüz Yanıtta Alevilik Nedir?</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>190</v>
+        <v>35</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
+          <t>9786055642853</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Yüzüyle Komünizm ve Teori ve Pratikte Bolşevizm</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786055642730</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Bedevi Kızı</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9789756553862</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Gizli Silahları</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786055642792</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>İlluminati'nin Dünya Devrimleri</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786058595538</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Türkler - Lolanlılar - Zaralar</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786055642846</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Paralel Din</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786055642914</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>ABD'nin Gülen Gücü</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>3990000026821</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>O'nun Sırrı</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>11.02</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9789944183192</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Yeryüzünde Türkler</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786055642532</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Ufo'lar Uzaylılar Yeraltındaki Gizli Dünyalar</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786055642259</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Türk Milliyetçiliği</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9789758715992</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Elimizdeyken...</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786055642488</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Yakalanın-ca</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>13.43</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9799758715724</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Ufukların Efendisi Cengiz Han</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9789944183086</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Uçuruma Sürükleniyor</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9789944183789</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Türk ve Dünya Tarihinde İlkler, Enler, Öncüler</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9789785642018</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Oyunlar</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786055642068</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Teşkilat-ı Mahsusa’dan MİT’e Susurluk Dosyası</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9799758715847</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Teşkilatçılık Mesaj ve Metod</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786055642204</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Deşifre</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9789944183864</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Tarihin En Talihli Senesi 2008 Mi?</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9789944183918</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Son Yolcu</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786055642174</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Siyonizm ve Türkiye</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786055642105</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Sihrin Adı Aşk</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9789758715091</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Sıddık Usta’nın Mutfağından (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786055642723</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Günahkar Kraliçe Kleopatra</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786057620033</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>İntihar Gözyaşları</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786055642594</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>1922 İzmir Yangını ve Yapı Bunalımı</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9789944183611</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Atilla ve Oğulları</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786055642617</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>İçinden Geçtiğim Hayat</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786055642624</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Luka Benim Adım</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786055642648</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Sırlar ve Günahlar</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786057620156</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Kara Divan</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9789758715411</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Yükseliş Kapıları Sonsuz Olan’dan Sonsuz Meydana Gelir</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786057620262</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Bayan Crowl’un Hayaleti</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786057620071</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Alparslan Türkeş’in Bilinmeyen Anıları</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786057620095</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>David Rockefeller</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786055642815</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>İlluminati'nin Hedefi İslam</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786057620484</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk Ve Parapsikoloji</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786057620590</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Vampir Manifestoları</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786057620569</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Anlamalı?</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786057620149</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Vril</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786057620477</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Masonik Sembolizm</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786055642228</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Frankenstein’in Laneti</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786057620200</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Dünyamızın Gizli Sahipleri</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9789788715603</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Casusluk Faaliyetleri ve Türkiye</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786057620125</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Abdülhamid’in Derin Devleti</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786057620002</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Ön Türkler</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786057620385</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Amerika’nın Uzay Sırları</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786057620545</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>İsrail ve Siyonizm</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786057620538</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Muhtıra, Darbe, Cemaat ve Yönetimlerle Katledilen Demokrasi 7 LİDER 70 YIL 1950-2020 Anayasalar, Partiler, Seçimler, Hükümetler</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786057620521</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Gönye ve Pergel</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786057620507</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Nasyonal Sosyalizm Üzerine Konuşmalar ve Gerçekler</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786057620514</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Dracula’nın Konuğu</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9789786553978</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Arap Abdo</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786057620491</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Kontes Cagliostro'nun İntikamı</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786057620392</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Yüzüyle Komünizm ve Teori ve Pratikte Bolşevizm Hitler’in Propaganda Bakanı Doktor Goebbels</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786057620088</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>9 Işık-Milli Doktrin</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786057620460</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Rusya’nın Gizli Dosyaları</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786057620453</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Türkischer Maler der Modernen Kunst - Akif Poroy (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786057620330</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Nihayet Kadınlar</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786057620422</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>DijitalVB</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786057620293</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Gizemleri</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786057620439</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Türkçü Düşünür Ziya Gökalp</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786057620163</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Sağlıklı Bedensel Cinsel Yaşam</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786057620323</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Türklüğün Yeni Ülküsü</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786057620231</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786057620309</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Mucize Jokey Ahmet Çelik</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786057620286</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Güneş Batıdan Doğar</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786057620279</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Geleceği İçin Kadim Devlet</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786057620224</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Uyanış - Akrep Zamanı</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786057620255</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlığı Hedef Alan Biyolojik Silahlar ve Corona Virüsü</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786057620248</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Vampir Carmilla</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786057620194</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>İttihat ve Terakkide Hükümet Oyunu</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786057620170</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Dolunay Öyküleri</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786057620132</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Cinsel Sağlık</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786058595552</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk 1 - Yaşamda Yol Göstericim</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786058595569</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk 2 - Yaşamda Yol Göstericim</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786058595576</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk 3 - Yaşamda Yol Göstericim</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786058595545</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Dersim Olayı ve Dersim Türk’tür</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786057620101</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Türklerde Felsefi Düşünce</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786057620040</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Deccal'ın Deşifresi</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786057620057</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Bir Levantenin Beyoğlu Anıları</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786057620026</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Kemalettin Kamu</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786057620019</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Köpek Yetiştirmek</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786052142264</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Nuh Tufanı</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786052142219</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Tapınakçıların Gizemi - Tanrının Kutsal Savaşçıları</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786052142233</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Methiyesi</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786052142172</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>21. Yüzyılda Türkiye Cumhuriyeti ve Türk Yurduna Tehdit</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786052142257</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk’ün Jeopolitiği Misak-ı Milli ve Küresel Emperyalizm</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786052142066</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>BOP’un Yıkamadığı Kale Türkiye ve Türk Milliyetçiliği</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786055642976</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Ölümsüz ve Gizemli Saint Germain Kontu</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786052142004</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı - Siyah Kitap</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786055642990</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Enerjini Keşfet</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786055642969</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>12 Eylül'de Türkeş</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786055642945</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Masonluk ve Katoliklik</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786055642938</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>İki Kadın</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786058595507</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Gökkuşağının Yedi Renginde Alevilik</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786055642952</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Derin Dünyanın Gizli Planları</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786055642921</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Amerikan Kehanetleri ve Türkiye</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786057620378</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>İlluminati'nin Şifresi</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786055642754</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes’un Gölgeleri</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786055642716</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Çağlar Boyunca Devrimler - İhtilaller ve Siyonizm</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786055642327</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Diriliş</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786057620361</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Türkler ve Uzaylı Ataları</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786055642372</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes: Dörtlerin Esrarı</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786055642242</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Ölü Kentin Kitabı</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786055642464</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Kuzgun</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786055642433</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Fatih'in Fedaisi Kara Murat Aşk ve Kan</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786055642631</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>3 Nefes</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786055642655</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Korkunun ve Dehşetin Kapıları</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9789944183727</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Kızılelma</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
           <t>9786055642600</t>
         </is>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Arap Camii</t>
         </is>
       </c>
-      <c r="C78" s="1">
-        <v>225</v>
+      <c r="C190" s="1">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>