--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,2875 +85,2905 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057620187</t>
+          <t>9786055642354</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Her Veda Bir Başka Ben</t>
+          <t>Sıfırdan Sonsuza</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057206244</t>
+          <t>9786057620613</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İnkalar - Güneşin Çocuklarından Andlar’ın Dokumacılarına</t>
+          <t>Yarın İçin Umut</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057620408</t>
+          <t>9786057620187</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İşaret</t>
+          <t>Her Veda Bir Başka Ben</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9799758715915</t>
+          <t>9786057206244</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kapıyı Çalmadan Gelir</t>
+          <t>İnkalar - Güneşin Çocuklarından Andlar’ın Dokumacılarına</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>7.5</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055642822</t>
+          <t>9786057620408</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Turan mı? Küresel B.O.P. mu?</t>
+          <t>İşaret</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>12</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789788715337</t>
+          <t>9799758715915</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Baskerville’lerin Köpeği</t>
+          <t>Aşk Kapıyı Çalmadan Gelir</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>13</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055642235</t>
+          <t>9786055642822</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sussex Vampiri’nin Macerası</t>
+          <t>Bölgesel Turan mı? Küresel B.O.P. mu?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055642280</t>
+          <t>9789788715337</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Korku Vadisi</t>
+          <t>Sherlock Holmes Baskerville’lerin Köpeği</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789788715191</t>
+          <t>9786055642235</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Kızıl Soruşturma</t>
+          <t>Sherlock Holmes - Sussex Vampiri’nin Macerası</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756553121</t>
+          <t>9786055642280</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Seri Katiller’in İç Dünyası</t>
+          <t>Sherlock Holmes - Korku Vadisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>12.04</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055642143</t>
+          <t>9789788715191</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sen Yıkmazsan Yıkılmaz</t>
+          <t>Sherlock Holmes - Kızıl Soruşturma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>23.15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944183901</t>
+          <t>9789756553121</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Satış Teknikleri ve Maksimum Başarı</t>
+          <t>Seri Katiller’in İç Dünyası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055642037</t>
+          <t>9786055642143</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Satanizm ve Masonluk</t>
+          <t>Sen Yıkmazsan Yıkılmaz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>35</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756553510</t>
+          <t>9789944183901</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sanat Nedir?</t>
+          <t>Satış Teknikleri ve Maksimum Başarı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>12.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000025825</t>
+          <t>9786055642037</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Saçları Süpürge Bedeni Sömürge</t>
+          <t>Satanizm ve Masonluk</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>11.11</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055642297</t>
+          <t>9789756553510</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Pratikten Teoriye Milliyetçi Hareket</t>
+          <t>Sanat Nedir?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055642006</t>
+          <t>3990000025825</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Pembe Pabuçlar</t>
+          <t>Saçları Süpürge Bedeni Sömürge</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055642266</t>
+          <t>9786055642297</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Pembe Kelebek</t>
+          <t>Pratikten Teoriye Milliyetçi Hareket</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>6.48</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789758715114</t>
+          <t>9786055642006</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ölüyü Uyandırma</t>
+          <t>Pembe Pabuçlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>12</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9799756553762</t>
+          <t>9786055642266</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Şatosu</t>
+          <t>Pembe Kelebek</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>14</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055642440</t>
+          <t>9789758715114</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ödeşme</t>
+          <t>Ölüyü Uyandırma</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944183185</t>
+          <t>9799756553762</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Yükselişi ve Çöküşü</t>
+          <t>Ölüm Şatosu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>20.37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944183871</t>
+          <t>9786055642440</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Operasyon: MİT-CIA-MOSSAD-KGB</t>
+          <t>Ödeşme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>22.22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9799758715496</t>
+          <t>9789944183185</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Nazi Almanyasının Gizli Tarihi</t>
+          <t>Osmanlı’nın Yükselişi ve Çöküşü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>28</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9799758715762</t>
+          <t>9789944183871</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mumya’nın Mezarı</t>
+          <t>Operasyon: MİT-CIA-MOSSAD-KGB</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>5.56</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758715541</t>
+          <t>9799758715496</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Metal Eridi "Her An Olabilir"</t>
+          <t>Nazi Almanyasının Gizli Tarihi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>7.87</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9799758715632</t>
+          <t>9799758715762</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kış Biter Yaz Bize Kalır</t>
+          <t>Mumya’nın Mezarı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>4.63</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944183888</t>
+          <t>9789758715541</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'ni ve Dünyayı Sarsan Kadın Casuslar</t>
+          <t>Metal Eridi "Her An Olabilir"</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>13.89</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756553316</t>
+          <t>9799758715632</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İsrail ve Siyonizm Kıskacında Türkiye</t>
+          <t>Kış Biter Yaz Bize Kalır</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>27</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055642150</t>
+          <t>9789944183888</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet ve Uzaylılar</t>
+          <t>Osmanlı Devleti'ni ve Dünyayı Sarsan Kadın Casuslar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>22.22</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055642402</t>
+          <t>9789756553316</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İlluminati Karanlığın ve Aydınlığın Savaşı</t>
+          <t>İsrail ve Siyonizm Kıskacında Türkiye</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>20.37</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9799758715793</t>
+          <t>9786055642150</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İkinci Mesih</t>
+          <t>İslamiyet ve Uzaylılar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>25</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758715664</t>
+          <t>9786055642402</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İçimde Aşk Oldukça</t>
+          <t>İlluminati Karanlığın ve Aydınlığın Savaşı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>4.63</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055642358</t>
+          <t>9799758715793</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hitler’in Müslüman Askerleri</t>
+          <t>İkinci Mesih</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944183178</t>
+          <t>9789758715664</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hiram’ın Kitabı</t>
+          <t>İçimde Aşk Oldukça</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>59</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789788715788</t>
+          <t>9786055642358</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hiramın Anahtarı</t>
+          <t>Hitler’in Müslüman Askerleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9799758715809</t>
+          <t>9789944183178</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hedef Ağca</t>
+          <t>Hiram’ın Kitabı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>7.41</v>
+        <v>59</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944183024</t>
+          <t>9789788715788</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hayalleri Mavi Düşleri Beyaz</t>
+          <t>Hiramın Anahtarı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>4.63</v>
+        <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055642501</t>
+          <t>9799758715809</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hayal Et ve Yaşa</t>
+          <t>Hedef Ağca</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>8</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055642518</t>
+          <t>9789944183024</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Harem - Haremağaları - Sultanlar ve Osmanlı Sarayının Yabancı Cariyeleri</t>
+          <t>Hayalleri Mavi Düşleri Beyaz</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>12.96</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944183284</t>
+          <t>9786055642501</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Bakır Renkli Kayın Ağaçları</t>
+          <t>Hayal Et ve Yaşa</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>38</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055642457</t>
+          <t>9786055642518</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Haberci</t>
+          <t>Harem - Haremağaları - Sultanlar ve Osmanlı Sarayının Yabancı Cariyeleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>10</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944183932</t>
+          <t>9789944183284</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gönül Kırmadan</t>
+          <t>Sherlock Holmes - Bakır Renkli Kayın Ağaçları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>5.46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055642419</t>
+          <t>9786055642457</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gizli Örgütler ve Tarikatlar</t>
+          <t>Haberci</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>27.31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9799756553496</t>
+          <t>9789944183932</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gizli Örgütler Eski Büyücülerden Çağdaş Darbecilere</t>
+          <t>Gönül Kırmadan</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>12.04</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789786553719</t>
+          <t>9786055642419</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Esir Kampları</t>
+          <t>Gizli Örgütler ve Tarikatlar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>14</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944183796</t>
+          <t>9799756553496</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Duygular Mısralarda</t>
+          <t>Gizli Örgütler Eski Büyücülerden Çağdaş Darbecilere</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>5.56</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786053923138</t>
+          <t>9789786553719</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dracula</t>
+          <t>Esir Kampları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>29</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055642303</t>
+          <t>9789944183796</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Doğal Afetler Tanrısal Bir Uyarı mı?</t>
+          <t>Duygular Mısralarda</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>12</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944183574</t>
+          <t>9786053923138</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Din - Devlet Demokrasi</t>
+          <t>Dracula</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>23.15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944183994</t>
+          <t>9786055642303</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Karanlıklar Prensesi Vampir Carmilla</t>
+          <t>Doğal Afetler Tanrısal Bir Uyarı mı?</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758715909</t>
+          <t>9789944183574</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Buduncu Gelecek</t>
+          <t>Din - Devlet Demokrasi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>11.11</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944183840</t>
+          <t>9789944183994</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bozkurt Duruşu</t>
+          <t>Karanlıklar Prensesi Vampir Carmilla</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758715893</t>
+          <t>9789758715909</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Ermeni Gencinin Hatıra Defteri</t>
+          <t>Buduncu Gelecek</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>5.56</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944183970</t>
+          <t>9789944183840</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bir Devrim Yaşanıyor</t>
+          <t>Bozkurt Duruşu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944183260</t>
+          <t>9789758715893</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bırakıp Gittiğin Yerdeyim</t>
+          <t>Bir Ermeni Gencinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>7.41</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756553213</t>
+          <t>9789944183970</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Parapsikoloji</t>
+          <t>Bir Devrim Yaşanıyor</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>290</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055542136</t>
+          <t>9789944183260</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Mason Muydu?</t>
+          <t>Bırakıp Gittiğin Yerdeyim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>18</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055642341</t>
+          <t>9789756553213</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>21’nci Yüzyılda Liderlik ve İş Dünyası</t>
+          <t>Atatürk ve Parapsikoloji</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>16</v>
+        <v>290</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9799756553779</t>
+          <t>9786055542136</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>10 Dakika Ara</t>
+          <t>Atatürk Mason Muydu?</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>12.96</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789785642049</t>
+          <t>9786055642341</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kaplan</t>
+          <t>21’nci Yüzyılda Liderlik ve İş Dünyası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>20.37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789786055640</t>
+          <t>9799756553779</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Belgelerle 1915 Ermeni Meselesi</t>
+          <t>10 Dakika Ara</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055642396</t>
+          <t>9789785642049</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Barbaros Hayrettin Paşa</t>
+          <t>Beyaz Kaplan</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>10</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9799758715717</t>
+          <t>9789786055640</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ten Ölmez Sözler</t>
+          <t>Belgelerle 1915 Ermeni Meselesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>5.46</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9780975871546</t>
+          <t>9786055642396</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Eski İstanbul Otelleri</t>
+          <t>Barbaros Hayrettin Paşa</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>18.52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055642761</t>
+          <t>9799758715717</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Halef</t>
+          <t>Atatürk’ten Ölmez Sözler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>25</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055642334</t>
+          <t>9780975871546</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Yankılanınca</t>
+          <t>Eski İstanbul Otelleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>4.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055642389</t>
+          <t>9786055642761</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kentin Dirilişi Aşk</t>
+          <t>Halef</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055642549</t>
+          <t>9786055642334</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Şah ve Piyon</t>
+          <t>Yalnızlık Yankılanınca</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>12.04</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055642525</t>
+          <t>9786055642389</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türk Devrim Kılavuzu</t>
+          <t>Ölü Kentin Dirilişi Aşk</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>80</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055642495</t>
+          <t>9786055642549</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şey İçin Geç Değil</t>
+          <t>Şah ve Piyon</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>12</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055642839</t>
+          <t>9786055642525</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sözüm Başkadır</t>
+          <t>Türk Devrim Kılavuzu</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9785642605882</t>
+          <t>9786055642495</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'daki Uzay</t>
+          <t>Hiçbir Şey İçin Geç Değil</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789785642872</t>
+          <t>9786055642839</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Siyah Sancak: Türkiye'nin İşgal Planı</t>
+          <t>Sözüm Başkadır</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052142240</t>
+          <t>9785642605882</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmet ve İstanbul Sırları</t>
+          <t>Kur'an'daki Uzay</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>58</v>
+        <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058595514</t>
+          <t>9789785642872</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yüz Soruda Yüz Yanıtta Alevilik Nedir?</t>
+          <t>Siyah Sancak: Türkiye'nin İşgal Planı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>35</v>
+        <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055642853</t>
+          <t>9786052142240</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Yüzüyle Komünizm ve Teori ve Pratikte Bolşevizm</t>
+          <t>Fatih Sultan Mehmet ve İstanbul Sırları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>260</v>
+        <v>58</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055642730</t>
+          <t>9786058595514</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bedevi Kızı</t>
+          <t>Yüz Soruda Yüz Yanıtta Alevilik Nedir?</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756553862</t>
+          <t>9786055642853</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Gizli Silahları</t>
+          <t>Gerçek Yüzüyle Komünizm ve Teori ve Pratikte Bolşevizm</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>115</v>
+        <v>260</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055642792</t>
+          <t>9786055642730</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İlluminati'nin Dünya Devrimleri</t>
+          <t>Bedevi Kızı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058595538</t>
+          <t>9789756553862</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Türkler - Lolanlılar - Zaralar</t>
+          <t>Dünyanın Gizli Silahları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>225</v>
+        <v>115</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055642846</t>
+          <t>9786055642792</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Paralel Din</t>
+          <t>İlluminati'nin Dünya Devrimleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>16</v>
+        <v>70</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055642914</t>
+          <t>9786058595538</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>ABD'nin Gülen Gücü</t>
+          <t>Türkler - Lolanlılar - Zaralar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>10</v>
+        <v>225</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000026821</t>
+          <t>9786055642846</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>O'nun Sırrı</t>
+          <t>Paralel Din</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>11.02</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944183192</t>
+          <t>9786055642914</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünde Türkler</t>
+          <t>ABD'nin Gülen Gücü</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055642532</t>
+          <t>3990000026821</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ufo'lar Uzaylılar Yeraltındaki Gizli Dünyalar</t>
+          <t>O'nun Sırrı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>38</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055642259</t>
+          <t>9789944183192</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Türk Milliyetçiliği</t>
+          <t>Yeryüzünde Türkler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758715992</t>
+          <t>9786055642532</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Elimizdeyken...</t>
+          <t>Ufo'lar Uzaylılar Yeraltındaki Gizli Dünyalar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>4.63</v>
+        <v>38</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055642488</t>
+          <t>9786055642259</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yakalanın-ca</t>
+          <t>Yeniden Türk Milliyetçiliği</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>13.43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9799758715724</t>
+          <t>9789758715992</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Ufukların Efendisi Cengiz Han</t>
+          <t>Yaşam Elimizdeyken...</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>12.04</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944183086</t>
+          <t>9786055642488</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Uçuruma Sürükleniyor</t>
+          <t>Yakalanın-ca</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>23.15</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944183789</t>
+          <t>9799758715724</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türk ve Dünya Tarihinde İlkler, Enler, Öncüler</t>
+          <t>Ufukların Efendisi Cengiz Han</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>20.37</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789785642018</t>
+          <t>9789944183086</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar</t>
+          <t>Türkiye Uçuruma Sürükleniyor</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>14.81</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055642068</t>
+          <t>9789944183789</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Teşkilat-ı Mahsusa’dan MİT’e Susurluk Dosyası</t>
+          <t>Türk ve Dünya Tarihinde İlkler, Enler, Öncüler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>19</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9799758715847</t>
+          <t>9789785642018</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Teşkilatçılık Mesaj ve Metod</t>
+          <t>Toplu Oyunlar</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055642204</t>
+          <t>9786055642068</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Deşifre</t>
+          <t>Teşkilat-ı Mahsusa’dan MİT’e Susurluk Dosyası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944183864</t>
+          <t>9799758715847</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Tarihin En Talihli Senesi 2008 Mi?</t>
+          <t>Teşkilatçılık Mesaj ve Metod</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>23.15</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789944183918</t>
+          <t>9786055642204</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Son Yolcu</t>
+          <t>Deşifre</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>9.26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055642174</t>
+          <t>9789944183864</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm ve Türkiye</t>
+          <t>Tarihin En Talihli Senesi 2008 Mi?</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>27</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055642105</t>
+          <t>9789944183918</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sihrin Adı Aşk</t>
+          <t>Son Yolcu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758715091</t>
+          <t>9786055642174</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sıddık Usta’nın Mutfağından (Ciltli)</t>
+          <t>Siyonizm ve Türkiye</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>32.41</v>
+        <v>27</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055642723</t>
+          <t>9786055642105</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Günahkar Kraliçe Kleopatra</t>
+          <t>Sihrin Adı Aşk</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>18</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057620033</t>
+          <t>9789758715091</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İntihar Gözyaşları</t>
+          <t>Sıddık Usta’nın Mutfağından (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>18</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055642594</t>
+          <t>9786055642723</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>1922 İzmir Yangını ve Yapı Bunalımı</t>
+          <t>Günahkar Kraliçe Kleopatra</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944183611</t>
+          <t>9786057620033</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Atilla ve Oğulları</t>
+          <t>İntihar Gözyaşları</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055642617</t>
+          <t>9786055642594</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İçinden Geçtiğim Hayat</t>
+          <t>1922 İzmir Yangını ve Yapı Bunalımı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055642624</t>
+          <t>9789944183611</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Luka Benim Adım</t>
+          <t>Atilla ve Oğulları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>18.52</v>
+        <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055642648</t>
+          <t>9786055642617</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sırlar ve Günahlar</t>
+          <t>İçinden Geçtiğim Hayat</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>12.96</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057620156</t>
+          <t>9786055642624</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kara Divan</t>
+          <t>Luka Benim Adım</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>70</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758715411</t>
+          <t>9786055642648</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş Kapıları Sonsuz Olan’dan Sonsuz Meydana Gelir</t>
+          <t>Sırlar ve Günahlar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>12</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057620262</t>
+          <t>9786057620156</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bayan Crowl’un Hayaleti</t>
+          <t>Kara Divan</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>22</v>
+        <v>70</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057620071</t>
+          <t>9789758715411</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Alparslan Türkeş’in Bilinmeyen Anıları</t>
+          <t>Yükseliş Kapıları Sonsuz Olan’dan Sonsuz Meydana Gelir</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057620095</t>
+          <t>9786057620262</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>David Rockefeller</t>
+          <t>Bayan Crowl’un Hayaleti</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>350</v>
+        <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055642815</t>
+          <t>9786057620071</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İlluminati'nin Hedefi İslam</t>
+          <t>Alparslan Türkeş’in Bilinmeyen Anıları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>480</v>
+        <v>35</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057620484</t>
+          <t>9786057620095</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Ve Parapsikoloji</t>
+          <t>David Rockefeller</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057620590</t>
+          <t>9786055642815</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Vampir Manifestoları</t>
+          <t>İlluminati'nin Hedefi İslam</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057620569</t>
+          <t>9786057620484</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Anlamalı?</t>
+          <t>Atatürk Ve Parapsikoloji</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057620149</t>
+          <t>9786057620590</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Vril</t>
+          <t>Vampir Manifestoları</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>320</v>
+        <v>480</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057620477</t>
+          <t>9786057620569</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Masonik Sembolizm</t>
+          <t>Nasıl Anlamalı?</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>700</v>
+        <v>420</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055642228</t>
+          <t>9786057620149</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein’in Laneti</t>
+          <t>Vril</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057620200</t>
+          <t>9786057620477</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dünyamızın Gizli Sahipleri</t>
+          <t>Masonik Sembolizm</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789788715603</t>
+          <t>9786055642228</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Casusluk Faaliyetleri ve Türkiye</t>
+          <t>Frankenstein’in Laneti</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057620125</t>
+          <t>9786057620200</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid’in Derin Devleti</t>
+          <t>Dünyamızın Gizli Sahipleri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057620002</t>
+          <t>9789788715603</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ön Türkler</t>
+          <t>Casusluk Faaliyetleri ve Türkiye</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057620385</t>
+          <t>9786057620125</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Amerika’nın Uzay Sırları</t>
+          <t>Sultan Abdülhamid’in Derin Devleti</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057620545</t>
+          <t>9786057620002</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İsrail ve Siyonizm</t>
+          <t>Ön Türkler</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057620538</t>
+          <t>9786057620385</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Muhtıra, Darbe, Cemaat ve Yönetimlerle Katledilen Demokrasi 7 LİDER 70 YIL 1950-2020 Anayasalar, Partiler, Seçimler, Hükümetler</t>
+          <t>Amerika’nın Uzay Sırları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057620521</t>
+          <t>9786057620545</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Gönye ve Pergel</t>
+          <t>İsrail ve Siyonizm</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057620507</t>
+          <t>9786057620538</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Nasyonal Sosyalizm Üzerine Konuşmalar ve Gerçekler</t>
+          <t>Muhtıra, Darbe, Cemaat ve Yönetimlerle Katledilen Demokrasi 7 LİDER 70 YIL 1950-2020 Anayasalar, Partiler, Seçimler, Hükümetler</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>280</v>
+        <v>700</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057620514</t>
+          <t>9786057620521</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Dracula’nın Konuğu</t>
+          <t>Gönye ve Pergel</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789786553978</t>
+          <t>9786057620507</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Arap Abdo</t>
+          <t>Nasyonal Sosyalizm Üzerine Konuşmalar ve Gerçekler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057620491</t>
+          <t>9786057620514</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kontes Cagliostro'nun İntikamı</t>
+          <t>Dracula’nın Konuğu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057620392</t>
+          <t>9789786553978</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Yüzüyle Komünizm ve Teori ve Pratikte Bolşevizm Hitler’in Propaganda Bakanı Doktor Goebbels</t>
+          <t>Arap Abdo</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057620088</t>
+          <t>9786057620491</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>9 Işık-Milli Doktrin</t>
+          <t>Kontes Cagliostro'nun İntikamı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057620460</t>
+          <t>9786057620392</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Gizli Dosyaları</t>
+          <t>Gerçek Yüzüyle Komünizm ve Teori ve Pratikte Bolşevizm Hitler’in Propaganda Bakanı Doktor Goebbels</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057620453</t>
+          <t>9786057620088</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Türkischer Maler der Modernen Kunst - Akif Poroy (Ciltli)</t>
+          <t>9 Işık-Milli Doktrin</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057620330</t>
+          <t>9786057620460</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Nihayet Kadınlar</t>
+          <t>Rusya’nın Gizli Dosyaları</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057620422</t>
+          <t>9786057620453</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>DijitalVB</t>
+          <t>Türkischer Maler der Modernen Kunst - Akif Poroy (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>130</v>
+        <v>750</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057620293</t>
+          <t>9786057620330</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Gizemleri</t>
+          <t>Nihayet Kadınlar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>480</v>
+        <v>380</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057620439</t>
+          <t>9786057620422</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Türkçü Düşünür Ziya Gökalp</t>
+          <t>DijitalVB</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>270</v>
+        <v>130</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057620163</t>
+          <t>9786057620293</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Bedensel Cinsel Yaşam</t>
+          <t>İstanbul Gizemleri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057620323</t>
+          <t>9786057620439</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Türklüğün Yeni Ülküsü</t>
+          <t>Türkçü Düşünür Ziya Gökalp</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057620231</t>
+          <t>9786057620163</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Sağlıklı Bedensel Cinsel Yaşam</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057620309</t>
+          <t>9786057620323</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Mucize Jokey Ahmet Çelik</t>
+          <t>Türklüğün Yeni Ülküsü</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>90</v>
+        <v>270</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057620286</t>
+          <t>9786057620231</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Güneş Batıdan Doğar</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057620279</t>
+          <t>9786057620309</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Geleceği İçin Kadim Devlet</t>
+          <t>Mucize Jokey Ahmet Çelik</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>240</v>
+        <v>90</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057620224</t>
+          <t>9786057620286</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Uyanış - Akrep Zamanı</t>
+          <t>Güneş Batıdan Doğar</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057620255</t>
+          <t>9786057620279</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığı Hedef Alan Biyolojik Silahlar ve Corona Virüsü</t>
+          <t>Türkiye'nin Geleceği İçin Kadim Devlet</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057620248</t>
+          <t>9786057620224</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Vampir Carmilla</t>
+          <t>Uyanış - Akrep Zamanı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057620194</t>
+          <t>9786057620255</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terakkide Hükümet Oyunu</t>
+          <t>İnsanlığı Hedef Alan Biyolojik Silahlar ve Corona Virüsü</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057620170</t>
+          <t>9786057620248</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Dolunay Öyküleri</t>
+          <t>Vampir Carmilla</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057620132</t>
+          <t>9786057620194</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Sağlık</t>
+          <t>İttihat ve Terakkide Hükümet Oyunu</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786058595552</t>
+          <t>9786057620170</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk 1 - Yaşamda Yol Göstericim</t>
+          <t>Dolunay Öyküleri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786058595569</t>
+          <t>9786057620132</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk 2 - Yaşamda Yol Göstericim</t>
+          <t>Cinsel Sağlık</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>190</v>
+        <v>380</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786058595576</t>
+          <t>9786058595552</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk 3 - Yaşamda Yol Göstericim</t>
+          <t>Mustafa Kemal Atatürk 1 - Yaşamda Yol Göstericim</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786058595545</t>
+          <t>9786058595569</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Dersim Olayı ve Dersim Türk’tür</t>
+          <t>Mustafa Kemal Atatürk 2 - Yaşamda Yol Göstericim</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>280</v>
+        <v>190</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057620101</t>
+          <t>9786058595576</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Felsefi Düşünce</t>
+          <t>Mustafa Kemal Atatürk 3 - Yaşamda Yol Göstericim</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>390</v>
+        <v>190</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057620040</t>
+          <t>9786058595545</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Deccal'ın Deşifresi</t>
+          <t>Dersim Olayı ve Dersim Türk’tür</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057620057</t>
+          <t>9786057620101</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Bir Levantenin Beyoğlu Anıları</t>
+          <t>Türklerde Felsefi Düşünce</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>700</v>
+        <v>390</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057620026</t>
+          <t>9786057620040</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kemalettin Kamu</t>
+          <t>Deccal'ın Deşifresi</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057620019</t>
+          <t>9786057620057</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Köpek Yetiştirmek</t>
+          <t>Bir Levantenin Beyoğlu Anıları</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>550</v>
+        <v>700</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786052142264</t>
+          <t>9786057620026</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Nuh Tufanı</t>
+          <t>Kemalettin Kamu</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052142219</t>
+          <t>9786057620019</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Tapınakçıların Gizemi - Tanrının Kutsal Savaşçıları</t>
+          <t>Köpek Yetiştirmek</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052142233</t>
+          <t>9786052142264</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Sultan Methiyesi</t>
+          <t>Nuh Tufanı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052142172</t>
+          <t>9786052142219</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Türkiye Cumhuriyeti ve Türk Yurduna Tehdit</t>
+          <t>Tapınakçıların Gizemi - Tanrının Kutsal Savaşçıları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052142257</t>
+          <t>9786052142233</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Jeopolitiği Misak-ı Milli ve Küresel Emperyalizm</t>
+          <t>Sultan Methiyesi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052142066</t>
+          <t>9786052142172</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>BOP’un Yıkamadığı Kale Türkiye ve Türk Milliyetçiliği</t>
+          <t>21. Yüzyılda Türkiye Cumhuriyeti ve Türk Yurduna Tehdit</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055642976</t>
+          <t>9786052142257</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz ve Gizemli Saint Germain Kontu</t>
+          <t>Atatürk’ün Jeopolitiği Misak-ı Milli ve Küresel Emperyalizm</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052142004</t>
+          <t>9786052142066</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı - Siyah Kitap</t>
+          <t>BOP’un Yıkamadığı Kale Türkiye ve Türk Milliyetçiliği</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055642990</t>
+          <t>9786055642976</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Enerjini Keşfet</t>
+          <t>Ölümsüz ve Gizemli Saint Germain Kontu</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055642969</t>
+          <t>9786052142004</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül'de Türkeş</t>
+          <t>Kırmızı - Siyah Kitap</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055642945</t>
+          <t>9786055642990</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Masonluk ve Katoliklik</t>
+          <t>Enerjini Keşfet</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055642938</t>
+          <t>9786055642969</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>İki Kadın</t>
+          <t>12 Eylül'de Türkeş</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>80</v>
+        <v>270</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786058595507</t>
+          <t>9786055642945</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağının Yedi Renginde Alevilik</t>
+          <t>Masonluk ve Katoliklik</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055642952</t>
+          <t>9786055642938</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Derin Dünyanın Gizli Planları</t>
+          <t>İki Kadın</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>320</v>
+        <v>80</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055642921</t>
+          <t>9786058595507</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Kehanetleri ve Türkiye</t>
+          <t>Gökkuşağının Yedi Renginde Alevilik</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057620378</t>
+          <t>9786055642952</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İlluminati'nin Şifresi</t>
+          <t>Derin Dünyanın Gizli Planları</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055642754</t>
+          <t>9786055642921</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’un Gölgeleri</t>
+          <t>Amerikan Kehanetleri ve Türkiye</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055642716</t>
+          <t>9786057620378</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Çağlar Boyunca Devrimler - İhtilaller ve Siyonizm</t>
+          <t>İlluminati'nin Şifresi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055642327</t>
+          <t>9786055642754</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Diriliş</t>
+          <t>Sherlock Holmes’un Gölgeleri</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057620361</t>
+          <t>9786055642716</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Türkler ve Uzaylı Ataları</t>
+          <t>Çağlar Boyunca Devrimler - İhtilaller ve Siyonizm</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>480</v>
+        <v>700</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055642372</t>
+          <t>9786055642327</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Dörtlerin Esrarı</t>
+          <t>Yeniden Diriliş</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055642242</t>
+          <t>9786057620361</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kentin Kitabı</t>
+          <t>Türkler ve Uzaylı Ataları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>80</v>
+        <v>480</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055642464</t>
+          <t>9786055642372</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun</t>
+          <t>Sherlock Holmes: Dörtlerin Esrarı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055642433</t>
+          <t>9786055642242</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Fatih'in Fedaisi Kara Murat Aşk ve Kan</t>
+          <t>Ölü Kentin Kitabı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055642631</t>
+          <t>9786055642464</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>3 Nefes</t>
+          <t>Kuzgun</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055642655</t>
+          <t>9786055642433</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Korkunun ve Dehşetin Kapıları</t>
+          <t>Fatih'in Fedaisi Kara Murat Aşk ve Kan</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789944183727</t>
+          <t>9786055642631</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma</t>
+          <t>3 Nefes</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
+          <t>9786055642655</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Korkunun ve Dehşetin Kapıları</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9789944183727</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Kızılelma</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
           <t>9786055642600</t>
         </is>
       </c>
-      <c r="B190" s="1" t="inlineStr">
+      <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Arap Camii</t>
         </is>
       </c>
-      <c r="C190" s="1">
+      <c r="C192" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>