--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -94,526 +94,526 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786255871329</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Sevda Buğusu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>368</v>
+        <v>392</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786255871169</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Zamanla Birlikte Yürümek 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>930</v>
+        <v>980</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786255871152</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Zamanla Birlikte Yürümek 1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>930</v>
+        <v>980</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786255871176</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kerata Karetta Çevre Bilinci ve Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>764</v>
+        <v>840</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786255871145</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Türk’ün Millî Mücadele Tarihi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>468</v>
+        <v>498</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786255871015</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Taş Devri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>234</v>
+        <v>258</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259757872</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İmbikten Damlalar Sohbetler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>498</v>
+        <v>538</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259757896</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bilgenin Söylediği İsmail Özmel ile Söyleşiler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>382</v>
+        <v>398</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259757889</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İpteki Hikayeler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>388</v>
+        <v>412</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259757865</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Esince Aşk Olsun</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>364</v>
+        <v>394</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259757841</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kusursuz Cinayet Mobbing</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>336</v>
+        <v>374</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259526102</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Gün Var Bin Aya Değer</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>352</v>
+        <v>374</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259789088</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Ben Kendimin Düşmanı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>342</v>
+        <v>376</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259789095</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ne Ben, Ne Sen</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>352</v>
+        <v>388</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259796482</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Şehitler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>342</v>
+        <v>372</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259810492</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Gelenekten Moderne Bir Edebiyat Adamı Mehmet Nuri Parmaksız</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>498</v>
+        <v>512</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259789071</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Trafik Hikayeleri Festival</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>282</v>
+        <v>298</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259789064</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Trafik Hikayeleri Uyku</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>282</v>
+        <v>298</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259789057</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Trafik Hikayeleri Öfke</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>282</v>
+        <v>298</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259789040</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Trafik Hikayeleri Nöbetçi Eczane</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>282</v>
+        <v>298</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259789033</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Trafik Hikayeleri Karne Sevinci</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>282</v>
+        <v>298</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786259789026</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Trafik Hikayeleri Düğün</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>282</v>
+        <v>298</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259789019</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Milli Mücadele Edebiyatımız</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>612</v>
+        <v>668</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259796499</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Sükut Kuşu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>344</v>
+        <v>384</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259796420</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Yunus Emre’yi Anlamak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>394</v>
+        <v>432</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786259796444</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Türk Edebiyatında Turan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>426</v>
+        <v>454</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786259796413</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Türk Aydınlarının Gençlik Tasarımı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>430</v>
+        <v>458</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786259796451</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Teröpatik Hikayeler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>348</v>
+        <v>374</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259796468</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Sor-Çöz Aile Evlilik Çift İlişki Sorunları &amp; Çözümleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>344</v>
+        <v>374</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786259796406</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Sezai Karakoç’u Anlamak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>364</v>
+        <v>394</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786259796437</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Ömer Seyfettin Kitabı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>418</v>
+        <v>448</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786259789002</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Hicranı Yaşayan Şehir</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>336</v>
+        <v>376</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786259796475</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Gizemli Orman Hikayeleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>348</v>
+        <v>378</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>