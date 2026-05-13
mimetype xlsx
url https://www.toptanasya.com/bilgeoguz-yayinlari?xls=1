--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,850 +85,11230 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052019528</t>
+          <t>9786256062542</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İniş Sırası Üzerinden Kur'an Bana Ne Diyor?</t>
+          <t>İniş (Nuzül) Sırasına Göre Kur'an Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256359949</t>
+          <t>9786256062566</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Başarının Sırları</t>
+          <t>Çocuklar için Resimli Evren ve Dünyamız</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256359901</t>
+          <t>9786256062481</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dil Kültür ve Kimlik</t>
+          <t>99 Esma</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256359925</t>
+          <t>9786256062528</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Seferberlik</t>
+          <t>Hayatın Merkezindeki Namaz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256359932</t>
+          <t>9786256062474</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Köle'den Hürriyet'e</t>
+          <t>İslam'da Evlilik ve Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256359697</t>
+          <t>9786256062450</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sinoloji Makaleleri</t>
+          <t>Türk-İslam Ahlakı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256359062</t>
+          <t>9786256062467</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sokak Lambası</t>
+          <t>Peygamberimiz Hz. Muhammed'in Hayatı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>70</v>
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257834919</t>
+          <t>9786054599929</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Turiya Savaşı - Savaşların Anası</t>
+          <t>Büyük Kazak Göçü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257834858</t>
+          <t>9786256062443</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Uluğmeşe Beyi</t>
+          <t>Dost Kum Tanesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256359017</t>
+          <t>9786256062436</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ülkemizde Dünden Bugüne Tıp Eğitimi ve Sağlık Sorunlarımız</t>
+          <t>Sonsuz Sevda</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257834995</t>
+          <t>9786256062429</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ve Yağmurlar Hasret Tadında</t>
+          <t>Onuncu Hançer</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257834841</t>
+          <t>9786256062368</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yeni Karabağname</t>
+          <t>Through The Revelation Order of The Surahs What Does The Qur'an Say To Me (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257834926</t>
+          <t>9786256062399</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türk Tiyatrosunda Reşit Asım Baran Hayatı Sanatı</t>
+          <t>Tengri Tamgası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257834803</t>
+          <t>9786257834605</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya'nın Önemli Ticari ve Askeri Yolları</t>
+          <t>Altın Orda Tarihi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257834834</t>
+          <t>9786256062412</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Makaleler</t>
+          <t>Atlılar Kültürü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>850</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257834889</t>
+          <t>9786256062405</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Yazıları</t>
+          <t>Surmul</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257834872</t>
+          <t>9786256062382</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Geldik Gidiyoruz</t>
+          <t>Bozkır'da İlk Hilal</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257834827</t>
+          <t>9786256062375</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Altaylarda ve İç Moğolistan'da Kabileler</t>
+          <t>Bir Devrin Romanı: İttihatçı İktidar Dönemi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257834865</t>
+          <t>9786256062337</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Afet Psikolojisi</t>
+          <t>Düsturü'l-Vüzera</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257834957</t>
+          <t>9786256062290</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Yazılar</t>
+          <t>Edebiyatımızda İsimler ve Terimler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257834971</t>
+          <t>9786256062351</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yangını Alevle Yazdım</t>
+          <t>Türk Sahnesinin Küçük Kemal'i</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257834964</t>
+          <t>9786256062306</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hayal Heybesi</t>
+          <t>99 Names of Allah</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>90</v>
+        <v>750</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257834940</t>
+          <t>9786256062313</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gece Yarısı Güneşi</t>
+          <t>Bavendiler (44-749 / 665-1349)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257834896</t>
+          <t>9786256062320</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türk'ün Destanları</t>
+          <t>Kert Hanedanı (643-791 / 1245-1389)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257834902</t>
+          <t>9786256359574</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Destanları</t>
+          <t>Tafsir of Short Surahs</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>180</v>
+        <v>750</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257834780</t>
+          <t>9786256062283</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bize Mahsus İşler</t>
+          <t>Çocuklara Şifa Olsun</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>80</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257834674</t>
+          <t>9786054599769</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Kaynağı İnsanın Kökeni Din ve Bilim</t>
+          <t>Selanik'ten Doğan Güneş: Gazi Mustafa Kemal Atatürk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756217368</t>
+          <t>9786054599455</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Salih (4 Kitap Takım)</t>
+          <t>Allah'ın En Büyük Kitabı: Evren, İnsan ve Kur'an</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257834810</t>
+          <t>9786256062276</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çin Kaynaklarına Göre Shih - Wei Kabileleri</t>
+          <t>Şifa Olsun</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>65</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257834582</t>
+          <t>9786256062269</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uyursan Ölürsün</t>
+          <t>İslam Mecmuası'nda Kur'an-ı Kerîm Tercümeleri (1914-1918)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257834377</t>
+          <t>9786256062252</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çığlığın Ardı Çığlık</t>
+          <t>Yorgun Ülke</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>90</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257834537</t>
+          <t>9786256062245</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Efeliğin Doğuşu - Türk’ün Kendine Dönüşü</t>
+          <t>Prangalı Ülke</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>140</v>
+        <v>330</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257834544</t>
+          <t>9786256062061</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Biz Yaşadık Acıları</t>
+          <t>Orman'ın Şifası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>90</v>
+        <v>888</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257834339</t>
+          <t>9786256062238</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gagauz Türkleri</t>
+          <t>Türkçülük Üzerine</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257834261</t>
+          <t>9786256062221</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları</t>
+          <t>Prof. Dr. Bahaeddin Ögel Kitabı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>80</v>
+        <v>330</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257834254</t>
+          <t>9786256359888</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Siyahset Geçmişten Günümüze Ermeni Soykırımı Yalanı</t>
+          <t>Sleeping Beauty</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257834247</t>
+          <t>9786256359833</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sorup Dinlediklerim</t>
+          <t>Deniz Kızı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257834162</t>
+          <t>9786256359871</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Devletle Hasbihal 4</t>
+          <t>Kırmızı Kitap Ermeni Komitelerinin Amal ve Harekat-I İhtilaliyyesi (İlan-I Meşrutiyetten Evvel ve Sonra)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>70</v>
+        <v>650</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257834070</t>
+          <t>9786256359857</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yürekte Saklı Kaldı</t>
+          <t>Timsahın Gözyaşları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>85</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257834032</t>
+          <t>9786256359840</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Balkanlarda Bir Uç Beyi Ailesi Mihaloğulları (1300-1600)</t>
+          <t>Fikri Mülkiyet Hukuku Kapsamında Yapay Zekanın Telif Hakkı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>65</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052019924</t>
+          <t>9786256359826</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şehit Lider Muhsin Başkan ve Davası (Ciltli)</t>
+          <t>Türkistan, Tibet ve Tangut Ülkeleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052019849</t>
+          <t>9786256359772</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Savasları ve Çanakkale Savaşlarının Destan Kahramanları</t>
+          <t>Orhun Abideleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>65</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052019801</t>
+          <t>9786256359741</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yolun Bittiği Yer</t>
+          <t>Yeryüzündeki Dinler Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>65</v>
+        <v>520</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052019337</t>
+          <t>9786256359734</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sokullu Mehmet Paşa Camii'nde - Almila</t>
+          <t>Esma ve Yasa Temelli Tefsir Usulü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>30</v>
+        <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059960533</t>
+          <t>9786256359710</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Devletle Hasbihal</t>
+          <t>Müntehabü't-Tevarih-İ Mu'İni (İskender Anonimi)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>70</v>
+        <v>700</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059960403</t>
+          <t>9786256359666</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Efsaneleri 2</t>
+          <t>Alaaddin and The Magic Lamp</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756217016</t>
+          <t>9786256359529</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şehitler Ölmez</t>
+          <t>The Little Mermaid</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059960250</t>
+          <t>9786256359567</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Miras Derin Yara</t>
+          <t>The Ant and The Grasshopper</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756217627</t>
+          <t>9786256359550</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Sevdam</t>
+          <t>The Bremen Town Musicians</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054599264</t>
+          <t>9786256359642</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Okulla Başlar Başarı</t>
+          <t>Cinderella</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054599271</t>
+          <t>9786256359659</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Necdet Sevinç Hatıra Kitabı</t>
+          <t>Alice's Adventures In Wonderland</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059960564</t>
+          <t>9786256359598</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Şah Hanım ve Büyücü</t>
+          <t>Puss In Boots</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054369188</t>
+          <t>9786256359604</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Mamak Zulüm Kalesi</t>
+          <t>Pinocchio</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
+          <t>9786256359628</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>1736-1739 Osmanlı-Rus-Avusturya Savaşları ve Kırım Hanlığı</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786256359703</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Hürce</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786256359475</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Thumbelina</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786256359499</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>The Ugly Duckling</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786256359512</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>The Pied Piper of Hamelin</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786256359505</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>The Steadfast Tin Soldier</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786256359437</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Parmak Kız</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786256359444</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Fasulye</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786256359451</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Külkedisi</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786256359413</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Pamuk Prenses ve Yedi Cüceler</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786256359468</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Uyuyan Güzel</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786256359420</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Pinokyo</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786256359284</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Alaaddin'in Sihirli Lambası</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786256359321</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Çirkin Ördek Yavrusu</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786256359277</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Ağustos Böceği İle Karınca</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786256359307</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Bremen Mızıkacıları</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786256359291</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Alice Harikalar Diyarında</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786256359338</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Çizmeli Kedi</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786256359260</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Kilis Tarihi - Tarih Öncesi Dönemden Cumhuriyete</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786256359253</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Kaşifler Alemi</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786256359246</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Milliyetçi Atatürk</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786256359192</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Hazar Kağanlığı ve Saltovo - Mayatsk Kültürü</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786256062214</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Çağatay Hanlığı/ Siyasi ve Askeri Tarih</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786256062207</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Kısa Surelerin Tefsiri</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786256062184</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Varidat-ı Süleyman ve Enis Behiç Koryürek</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786256062177</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Süreç İçerisinde Rusya Kozakları</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786256062160</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe Eğitici Çocuk Kitabı Seti (15 Kitap)</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786256062153</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>İngilizce Eğitici Çocuk Kitabı Seti (15 Kitap)</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786256062146</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Jack and The Beanstalk</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786256062139</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Türklerde Bozkurt</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786256359048</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Paslı Çivi</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786256359024</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Yüzyıla Doğru - Aşkın Ümidin Sevdanın Şiirleri</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786256359093</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Mutasavvıf ve Halk Şairi Kaygusuz Abdal</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786052019139</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Keloğlan ve Nasreddin Hoca Eğitici Kitap Seti</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786256359109</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Nikephoros: Kısa Tarih</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786256062115</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Yakından Tanıdığım Taş Medreseliler</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786256359116</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Bulgar Türkleri Tarihi - Hanlıktan Çarlığa</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786256359130</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Kemal Atatürk ve Hatıraları</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786059960861</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Snow White and The Seven Dwarfs</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786256359147</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Alparslan: Malazgirt Fatihi</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786256359154</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Melikşah: Fetihlerin Babası</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786256359161</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Hun İmparatorluğundan Türkiye Cumhuriyetine - Destan Yazan Türkler</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786054599974</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Kurşun Asker</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786256359178</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Yunus Emre: Türk-İslam Düşünürü</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786256359185</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti'nin En Kudretli Padişahları ve En Etkili Kadın Sultanları - Çizgilerle</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786052019450</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı Tasavvurunun Medeniyet İnşasına Etkisi</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786256359055</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Kırk İlmek</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786256062092</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Tibet Yüksek Dağların Konargöçer İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786256062108</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Duvardaki Delik</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786256359963</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Kervan Yolu Yörükler</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786256359970</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Ruslar ve Saha Türkleri (1632-1917)</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786256062054</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Türk Tarihi'nde Tiefu Hunları (MS III.-IV. Yüzyıl)</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786256359345</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Fareli Köyün Kavalcısı</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786257834223</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Defterim</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786256062047</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Eski Türk Tarihinde Gansu</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786252019535</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Türk Devlet Felsefesi</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786256062122</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Bir Açıdan Yusuf Suresi</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786256062085</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Türkçülük ve Türk Milliyetçiliği</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786256062030</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Bugüne Kıbrıs</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786256062023</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Misyonerlik</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786256359208</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanlar Alemi - Çizgilerle</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786256359727</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyetin 100 Yılında Türk Tarihçileri</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786256359673</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Eller</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786256359079</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Geleneksel Tedavi ve Şifalı Bitkiler - Azerbaycan Halk Kültüründe</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786256359222</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Veysel</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786256062016</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Türk Merkezli Düşünmek</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786256359215</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Alkollü İçkiler ve Zararları</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786256359765</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Adım Adım Türk Yurtları</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786256062009</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Türk Elleri ve Eski Osmanlı Toprakları - Bir Türk Tarihi Araştırmacısı Gözüyle</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786256359789</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Türk'ün Şahlanışı</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786052019603</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Kaptan-ı Derya Barbaros Hayreddin Paşa</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786052019771</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Hunlar</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786256359802</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Malazgirt Kahramanı Sultan Alparslan</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786256359819</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Trablusgarp Fatihi Turgut Reis</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786054599486</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Osman Gazi - Osmanlı Devletinin Kurucusu 1258 - 1326 - Destan Yazan Türk Kahramanlar</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786256359581</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Selçuklular - Destan Yazan Türk Kahramanlar</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786256359864</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Yirmi Bin Yıllık Sırlar - Araştırmalar ve Buluşlar</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786256359796</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Deprem Bilgisi Boyama Kitabı - Çocuklar İçin</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786256359918</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Serbedariler (1336 - 1382)</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786256359987</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Buhara'da Yedi Aylık Esaret</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786256359994</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Muhammed Ali Han Dönemi: Hokand Hanlığı (1822 - 1842)</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786256359956</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte Türkler ve Moğollar</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786256359895</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Eski Türkçe Kur'an Meali</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786256359239</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Ömür Dediğin Göz Açıp Kapayana Dek - Kağıtçı Bir İşadamının Hayat Hikayesi</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786256359680</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Yüzyılın İtirafları Türkiye ve Türk Kimliği</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786256359123</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Bir Açıdan İslam</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786256359086</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Türklerde Vakıf Kültürü</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786256359031</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Ötüken'den Anadolu'ya Türk-Moğol Tarihinde Yeni Araştırmalar</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786256359000</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Hindistan'da Kurulan Türk - İslam Devletlerinin Tarihi Kaynakları</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786257834933</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralarım 1978-2022</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>2789786013135</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Bilgeoğuz Tarih Seti - 10 Kitap Takım</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>169.44</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>2789786013159</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Bilgeoğuz Dede Korkut Çizgi Roman Seti - 16 Kitap Takım</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>78.7</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>2789786013142</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Bilgeoğuz Çocuk Klasikleri Seti - 10 Kitap Takım</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786257834988</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Kumanlar Macaristan'da - Ortaçağ Macaristan'ında Bir Türk Boyu</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786257834797</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Sınırlandırılmış Türk Tarihi</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786257834629</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Sevgili Peygamberimizin Hayatı</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786257834742</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Ortadoğu'da İnsanlık</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786257834773</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Thukydides</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786257834766</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Orhun’dan Tuna’ya</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786257834759</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Genel Türk Tarihi El Kitabı</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9789756217979</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Yanık Kale - Cezaevi Günlüğü</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786257834735</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Kalbimin Gözyaşları</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786052019061</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Üsteğmen Kara Fatma</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786059960991</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Elveda Girit 1</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786257834643</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Uçurum Kuşları</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786257834728</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Yaşayan Ermenilerin Sosyo Kültürel Yapısı</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786257834681</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Sergüzeşt</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786257834155</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>İhsan Saraç Şiirleri</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786257834636</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Fırtınadan Kalanlar</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786052019108</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Elveda Girit 2</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786257834612</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Atsız'la Hatıralar</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786257834698</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Ak Zambaklar Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786257834650</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Gönüller Fatihi Hoca Ahmed Yesevi ve Yesevilik</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786257834667</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Türk’ün Hafıza Sorunu</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786257834704</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Şehit Gün Sazak</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786257834711</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Sorgusuz İttihatçı Ohrili Eyüp Sabri</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786052019726</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Ali Şir Nevai</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786052019696</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Güz Gülleri</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786052019467</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Edib Ahmed Yükneki ve Atebetü'l Hakayık</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786052019443</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Türk Milliyetçiliği ve Ülkücülük</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786059960960</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Irak Türkmenleri</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786052019252</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Türk-İslam Alimi Serahsi Hayatı, Şahsiyeti ve Eserleri</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786052019320</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Kut'ül Amare</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786052019313</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Alt Dünya Seçilmişler</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786052019290</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Zindan Okumaları</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786052019474</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Son Fırtına</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786052019399</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Kaleme Değince</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786052019238</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Devedikeni</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786052019214</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Şafağı Bekliyoruz</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786052019085</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Türk Cumhuriyeti 4. Malazgirt</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786052019269</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Hatay'da Kardelenler</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786059960410</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Hüseyin Nihal Atsız Harşit'in Hırçın Sesi</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9789756217801</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Pollyanna</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9789756217795</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Oliver Twist</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786059960038</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Esrik Düşler</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9789756217832</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kemancı</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9789756217825</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Kimsesiz Kız</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786059960304</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Türkistan Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786059960212</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişten Günümüze Mistisizm ve Tasavvuf</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786059960120</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Türkler, Kürtler ve Said Nursi</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786054599943</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Türkmen Beyi Devlet Bahçeli</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786059960052</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Davamız Vatan</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786054369447</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Hars ve Medeniyet</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786054369515</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Türkleşmek, İslamlaşmak, Muasırlaşmak</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786054599356</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Arşivhanemden Osmanlı</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786054599677</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Azatlık Aşkı</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9789756217221</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk Modeli mi? Hitler Modeli mi?</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786054369461</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Türk Medeniyeti Tarihi</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786054599431</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Hüzünlü Şarkılar</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786054369492</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Türk Töresi</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786054369485</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Türk Terbiyesi</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786054599493</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>21. Yüzyıl'da Türk Cihan Hakimiyeti'nin Jeopolitiği</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9799756217077</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Acının Tadı</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786054599547</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Türk Cumhuriyetine Doğru</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786054599516</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Pencerem</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786052019283</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Çağatayca Gülistan Tercümesi</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786052019177</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Eski Türk Filolojisine Giriş</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786052019405</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Baldıran Zehri</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786052019184</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Bozkurtların Dirilişi</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786052019092</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>İz Bıraktılar</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786052019078</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Enver Ata</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786052019436</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Düşlere Bile Sığmadı Yaşamak</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786052019030</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Marifetname (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786052019382</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Türk Devlet Töresi</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786052019351</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Ayet ve Hadisler Rehberliğinde Kutadgu Bilig Beyitlerinden Seçmeler</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786052019160</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Sorunu mu? Devletleşme Sorunu mu?</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786052019504</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>O Gece</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786055965563</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Seni Maymun Seni</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>3.24</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786059960830</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Sus Payı</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786052019221</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Öğretmen</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786052019191</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>İlham</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786052019344</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Al Yanaklı Kızıl Elma - Almila</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786059960786</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Tomris Hatun</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786059960762</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Kim Bu Türkler?</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786059960779</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Kıbrıs</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786059960656</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir Keşif</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786059960649</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Ziyalı Cevaplar</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786059960588</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Dördüncü Cemre</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786052019429</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Devletle Hasbihal 3</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786052019412</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Neşter İzleri</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9786052019153</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Atabey ve Haşhaşiler</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786059960922</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Gök Tanrı Oğuz Kağan Destanı</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9786059960908</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Birazcık Ihlamur Birazcık Gelincik</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786059960885</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>El - Bab Tarihi</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786052019207</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Satrançla Örülen Dünya</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786052019245</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Sana Güzel Günlerden Hayallerim Zıplasın!</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786059960977</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Fırtınayla Gelenler</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786059960953</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Devlette Hasbihal 2</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786052019276</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Belgelerle Tarihte İzoli</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786052019375</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Zor Karar</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786052019047</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Fikriye’nin Gözleri</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786059960946</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Rehber’e Rehberlik</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786059960816</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Ne İdik? Ne Olduk? Neden?</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786059960939</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Fizikçiler ve Mühendisler için Mekanik</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786052019368</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Kaybederken Kazanmak Mı ? - Kazanırken Kaybetmek Mi ?</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786059960878</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Kürşad</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786059960366</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Yalnız Efe</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786059960397</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dünyası Efsaneleri 1</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786059960380</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Elma</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786059960359</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Hanım</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786059960373</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Dilaver Cebeci</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786059960342</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786059960571</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Terör ve Bölücülük Üzerine</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786059960915</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Asya Kültürünün Dünyadaki İzleri</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786059960847</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>İllegal Sevda</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786052019146</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>İttihat ve Terakki Tarihi</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786059960984</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Sak Türkleri Dilleri ve Edebiyatı</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786052019115</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Pişmanlık</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786052019023</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Ön Türk Tarihi Araştırmaları</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786052019122</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Altın Işık</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786052019054</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Önce Vatan</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786059960823</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Mai ve Siyah</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786059960793</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Memnu</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786059960854</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Çankaya Sancıları</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786059960007</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Sevdama Şiirler</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786054599608</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Deli Dumrul</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786054599615</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Yigenek</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786054599561</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Bamsı Beyrek 1</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786054599660</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Segrek</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786054599646</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Beyreğin Ölümü</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786054599721</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut (13 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>3990000031531</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Oğuz Boyları 1 - Bozoklar</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786054599530</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Mete Han</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786054369478</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ahlakı</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786054369508</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Türkçülüğün Esasları</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786054369454</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Aşiretleri Hakkında Sosyolojik Tetkikler</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9789756217412</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Nevruz Yelleri</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786054599875</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Son Şehit Cengiz Akyıldız</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>3990000015796</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı Yorumlu Kronolojik Tarih Ansiklopedisi (4 Cilt Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>138.89</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786054599868</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Türklerin Muhteşem Tarihi</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786054599813</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Türklerin Gizli Tarihi</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786054599806</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Taşbaba - Türk'ün Taş Yaddaşı</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786054599882</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın İşleri</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786054599905</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an da Galübela - İnsanın İlk Ölümü Evrenin Esrarı</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786055965761</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Şehitlik ve Şehitlerimiz</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786054200818</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Mete Han</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786257834469</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Azerbaycan Üzerine Genel Kaynaklar (1912-2020)</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786054599738</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Oğuz Kağan</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786054599134</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Zor Zamanda Kurt Duruşu</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786055965877</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Ziya Gökalp ve Türkçülüğün Boyutları</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786257834384</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Yanık Kale</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786054200580</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Yanık Kale</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786054369911</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Yanık Dere Erzurum</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786054369607</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlığıma Yol Almadayım</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786054200689</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Veliaht</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786054599479</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Vatan Haini Diyecekler</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786054369027</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Ülkü Ocakları</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786054369218</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Üç Hilal’in Hikayesi</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786054369010</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Üç Bozkırlı</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786054200900</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Uyan Türk Destanı</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786054599394</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Unutulmayan Anılar (1954 - 1979)</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786054599448</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlığın Deminde</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786054200856</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Türk’ün Şifreleri</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786054599462</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Türk’ün Kimlik Cüzdanı</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786054369683</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Türk’ün Destanı Hakanname</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9789756217849</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Türkmen Çilesi</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9789756217535</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Türklerde Kadın ve Aile</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786054599417</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Türkler Nasıl ve Niçin Müslüman Oldu?</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786054200467</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Şark Meselesi ve Alınacak Tedbirler</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786055965839</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Türkeş İçin Ne Dediler?</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786054200863</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Türkeş</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786054200160</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Türk’e Dair</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9799756217060</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Türk Sağı Sözlüğü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786054599103</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Türk Milliyetçileri Derneği ve Kapatılış Davası</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786054369386</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kimmerler Kimmerya</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9789756217344</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kafkas İslam Ordusu ve Ermeniler 1918</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786055965266</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Türk İslam Ülküsü 3</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786055965259</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Türk İslam Ülküsü 2</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786055965242</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Türk İslam Ülküsü 1</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786054369379</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Türk Cumhuriyeti ve Türk Birliği</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786054200092</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Tırablusgarp Cephesi Hatıraları</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786054200955</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Tenha Kuğu</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786055965884</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786054369775</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Tanzimat’tan Günümüze Hamasi ve Milli Şiirler Antolojisi</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786054200146</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Tanzimat ve Türk Ailesi</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786055965389</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Şiirlerim</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786054200825</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Türk Yurtları Üzerine Notlar</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786054369577</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Şerhü’r-Risale Fi’t-Tasavvuf</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786054200573</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Şehitlik ve Şehitlerimiz</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9789756217337</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Şahinlerin Zamanı</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786055965204</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Son Kale Çanakkale</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786054200481</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Sohbetler</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>3990000002051</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Sivrisinek ile Aslan</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786054200894</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Sıla Boyutu</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786054200207</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Seyranname</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786054200504</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Sevda Üzerine Memleket Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786054369072</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Seçim Sistemleri ve Siyasi Partiler</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786054369843</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Safahat</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786054599219</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>S. Ahmet Arvasi’de İslam Estetik ve Sanatı</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786054369638</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Reis Bey</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786054369102</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’nın Yükselişi ve Çöküşü</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786054599349</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıdan Günümüze Demokratikleşme Sürecinde Türk Siyasi Hayatı ve Kemalizm</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786054200672</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’da Sosyalizm</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786054599257</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Uçlarda Devleşenler - Osman Gazi</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9786055965815</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Orta Asya ve Türkiye’nin Güvenlik Stratejileri</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786054200610</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Okyanusa Açılan Kapılar</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786054369539</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Nutuk Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9789756217559</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıdan Günümüze Misyoner Faaliyetler</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786054200108</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Nasayihü’l - Mülük</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9789756217856</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk ve Aile Bağları</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786054369133</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Milliyetimizin Dini Temeli ve Milliyetçiliğin Dinle Kavgası</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786054599318</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>MHP ve Yapılması Gerekenler</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786054200177</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Men Kazanga Baramen</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786054200474</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Mamak Günleri</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786054599325</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Mabedin Bekçileri</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9789756217146</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Kültür Zenginliklerimiz</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786054599387</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Kurt Kapanı</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786054369812</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Kurt Kanı</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786055965402</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Kurt Bakışı</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786054200184</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’dan Gerçekler</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9789756217870</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’daki  Peygamberler</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9789756217863</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Kitap Okumanın 77 Yolu</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786054369546</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Kimler Geldi Kimler Geçti</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786054599332</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl ve Çorak</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786054369041</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Tramvay</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786054369720</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Beyaz Çiçekler</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786054599233</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786054200832</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Kıbrıs’ta En Uygun Çözüm Nedir?</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9789756217542</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Kerkük Irak ve Ortadoğu</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786054200436</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Kendini Arayan İnsan</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9789756217252</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Köle</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786054599240</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Kemal Çapraz’ın Kaleminden Türk Dünyası</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786054599226</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Katre-i Toprak</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786054200405</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Karayazılılar</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9789756217009</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Kapıaltı</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786054200733</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Kahve Molası</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786054369904</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Juba ve Görünen Şeytanlar</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9789756217139</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>İtirazlar</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786054200252</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>İstiklalin Bedeli</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786054369584</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>İstiklal Harbi’nde Etnik İhanet</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786054200849</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>İslam’ın Truvası</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786054369034</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>İran Türkleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786054369416</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>İran Coğrafyasında Türkler</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786054369669</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlığın Yüz Akı Osmanlı Destanı</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786054200429</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve İnsan Ötesi</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9789756217276</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Gelecekte Yaşar</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786054200047</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>İmralı’daki Konuk</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786055965358</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>İlm-i Hal (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786054200498</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Hüzün</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786054200368</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Levhaları</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786055965327</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Hasbihal 5</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786054200948</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Komando</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786055965303</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Hasbihal 3</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786055965297</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Hasbihal 2</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786055965280</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Hasbihal 1</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786055965341</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Hasbihal - 6</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9799756217107</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Güneş Ülkesi</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786054200535</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Güllerin Solduğu Gün</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9789756217986</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Gökkuşağı Vurgunları</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786055965471</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Gökkonuksal Avrat</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786054200795</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Ermeniler</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9789756217238</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Gelecek 1000 Yılda Da Buradayız</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786055965488</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Gallemit</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786054599165</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Firar Zamanı</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786054200238</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Yönleriyle Türkler</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786054200085</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Evliya Çelebi ve 17.Yüzyıl Osmanlı Toplumu</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9786054369058</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>E’t-Tuhfetü’l-Mekkiye</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786054599073</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Ertuğrul Gazi</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786054599370</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Ermeniler</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786054599189</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Ermeni Zamanı Unutma!</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9799756217053</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Ermeni Portreleri</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9799756217114</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Ermeni Olayları Kronolojisi Millet-i Sadıka’dan Hayk’ın Çocuklarına - 3</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786055965310</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Hasbihal 4</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9789756217948</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Erik Ağacı</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9789756217283</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Teşkilat Ercan</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786054200054</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Emin Bey’in Defteri</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786055965365</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9789756217306</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyatlaşan Vergiler</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786054200559</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyatımızda İsimler Ve Terimler</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>50.93</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786054369744</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Düş Köpekleri</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786054369089</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Duruşmalar</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786054599158</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Donmuş Zaman Manzaraları</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786054369096</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Fırka Nedir?</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786054599899</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Alparslan Türkeş ve Dokuz Işık</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9786055965372</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Anadolu Gerçeği</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9786054200412</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Diyalektiğimiz ve Estetiğimiz</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9786055965211</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Divanü Lugati’t-Türk Grameri-1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786054200139</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Divan Şiirinde Kadın</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9786054200115</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Dilaver Cebeci Bütün Şiirleri</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9786054200214</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Devranname</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9786054369799</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Devlet</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9789756217153</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Derin Sol (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9786054599424</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9799756217183</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Darbeler ve Türk Basını</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9786054200078</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Darbe ve İnfaz</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9786054200764</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Darbe İçinde Darbe</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9786055965501</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Dağlıca Baskını’ndan Güneş Harekatı’na</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9789756217207</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Çift Başlı Yılan</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9786054200443</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Çiçi Han</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786054599196</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Çapraz Biçildi İsyanlarım</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9786054200931</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale Çanakkale</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9789756217023</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Çakırdiken</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786054200375</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Cephe ve Esaret Hatıraları</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786054369294</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Kazak Göçü</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9786054599059</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Sadık Aran Yaşamı ve Mücadelesi</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9786059960595</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Ravzatü-ş Şüheda</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9786059960601</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Muhammed Peygamber (SAV) - Destan</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9786054599783</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Türkmenname</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9786059960182</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Ertuğrul Gazi Kuruluş</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9786059960809</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk'ün Hikayesi</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786059960632</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Türk Destanları</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786059960625</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Gönlümün Fırtınası</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9786059960113</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Ülkücü Hafıza</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9786059960540</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Öksüz Türklüğüm</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9786059960205</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Kahraman</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9786054369199</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Gemi : 20. Yüzyıl Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9786059960090</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Yer Değiştirmenin 100. Yılında Ermeniler ve Ermeni Meselesi</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9786059960021</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Kürşad</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9786054200153</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Türkü</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9786059960274</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ordusu Tarihi</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9786059960243</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Kurt Hüseyin</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786059960069</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Türkler, Türkmenler, Yörükler</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9786059960687</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Timur</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786059960755</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlının Zafer Sayfaları</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786059960670</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Metehan</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9786059960731</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Kısa Dilbigisi Kitabı</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9786059960748</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe Deyimler Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9786059960694</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Cengizhan</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786059960700</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Attila</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9786059960519</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Cihad Gazi Şehid</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786059960083</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Türk Cumhuriyetine Doğru</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786054599691</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Giden Canlar Bizimdi</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786059960267</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Alparslan Türkeş</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9786054599981</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Ana Dille Eğitim Milliyetçilik ve AB Hukuku</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786059960137</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9786054599998</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Ekmeleddin İhsanoğlu</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786059960618</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Suriye ve Türkmenler</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9786059960526</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Azerbaycan Nadir Afşar Devleti</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9786059960281</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Turan</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9786059960298</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Koca Reis Fahri Uzun</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9786059960076</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Kara Para</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9786059960045</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Divanü Lügati't-Türk Grameri 2 - Söz Dizimi</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9786055965198</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Şarkıcı Kuğu</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9789756217818</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Tom Sawyer</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9786059960144</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Hariçten Sözler</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9786059960014</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Yemen Sızısı</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9786054599967</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>Meşrutiyet’ten Cumhuriyet’e Modern Türk Düşüncesinde Milliyetçilik</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9786054599950</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Dosyası</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9786059960496</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>İşgal ve Kurtuluş</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9786059960229</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Başbuğ Attila</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9786059960106</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Askeri Darbe Teşebbüsleri</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9786054599639</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Beğil Oğlu Emren</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9786054599592</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Kan Turalı</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9786054599622</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Tepegöz</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9786054599653</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Salur Kazan’ın Esir Olması</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9786054599585</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Salur Kazan’ın Evinin Yağmalanması</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9786054599554</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Boğaç Han</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9786054599714</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Bamsı Beyrek 2</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9786054599752</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Etrüsk - Türk Bağı</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9786054599578</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut - Uruz’un Esir Olması</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9786059960441</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Hakikatler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9786059960557</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Alparslan</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9786059960434</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Çığlık</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786059960465</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Oğuz Boyları 2 - Üçoklar</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786059960175</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Ama Zamanla</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786054599707</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Okul ve Aile Etkinlikleri</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786054599936</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Sen ve Ben</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9786059960236</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Çağlayanlar</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9786054200320</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Karagöz ve Trafik</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9786054200306</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Karagöz Televizyonda</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9786054200276</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Karagöz ile Hacivat Söyleşmeleri</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9786054200351</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Karagöz ile Hacivat</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9786055965983</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Karagöz Geldi Hoş Geldi</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9786054200337</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>İbiş’in Bakkallığı</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9786054200344</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>İbiş’in Akıl Dişi</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9786054200313</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>İbiş Yeni Evde</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9786054200269</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>İbiş ve Karagöz</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9786055965082</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Gök Bayrak Aşkına</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9786055965105</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Toplantı</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9786055965075</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Gençlikte Verilen Söz</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9786055965969</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Cin İkizler</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9786054369119</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Bulmacalar ve Testler ile Temel Dini Bilgiler</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9786055965068</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Barışçı Alp</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9786055965167</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>Ağustos Böceği ile Karınca</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9786055965891</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>Ülkücü Ali</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9786054200245</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Uykudan Önce (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9786055965945</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Türkülerden Seçmeler</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9786055965938</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ninnilerinden Seçmeler</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9786055965952</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Türk Manilerinden Seçmeler</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9786055965921</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Türk Bilmecelerinden Seçmeler</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9786055965112</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Tombul İzci</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9786055965914</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>Tekerlemeler</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9786054200702</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>Spor Boyama</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9786054369157</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>Sarıçeşme Köyünün Maceraları</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9786055965846</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Masmavi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9786055965235</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Masalistan</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9789756217573</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Masal Gezegeni</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9786055965907</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Mehmetçikler</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9786055965976</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kuklacılar</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9789756217757</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Kaşağı</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9786054200283</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>Karagöz’ün Dondurmacılığı</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9786052019894</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>Dünyada ve Türkiye’de Avrasyacılık</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>3990000041121</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Muhammed Salih 3.Cilt</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9786257834278</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Lethe’de Boğulmak</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9786257834476</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Kozgalış</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9786257834568</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>Kurtuluş Savaşı’nın Kaynakları</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9786257834216</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>Yol Ayrımındakiler</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9786257834209</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Haykırışlarım</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9786052019016</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>Bilge Türk Tonyukuk</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9786257834452</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>Acımı Paylaşamadım</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9786257834551</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Ahi Evran Ahilik</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9786257834599</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>Okuma Aşkı</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9786257834193</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>1944 Milliyetçilik Olayı</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>3990000041123</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>Muhammed Salih Hakkında</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>3990000041122</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>Muhammed Salih 2.Cilt</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9786257834346</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Safahat (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9786257834353</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>Yavrucuğum! - Dini Konularda Bana İstediğin Her Soruyu Sorabilirsin</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9786257834360</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>“Pütürgeli Ali” Bir Eylemcinin Anıları</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>9786257834520</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>TMT "Ölmek Var, Dönmek Yok" (1957-1976)</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>9786257834506</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>Enver Paşa</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9786257834414</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Fatih Alparslan</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9786257834438</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Ali ve Alevilik</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9786257834513</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>114 Surede Kur'an Çocuklara Ne Diyor?</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9786257834292</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Erşad Türk Çağı</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>9786257834575</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Mihrabı</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9786257834230</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>Orta Anadolu Halk Kültüründe Deyimler ve Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9786257834186</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Bir Evliliğin Yol Haritası</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9786257834490</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Başlayanlar İçin Hızlandırılmış Muhasebe Eğitimi</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9786257834285</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>Çocukta Davranış Eğitimi</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9786052019948</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Alparslan Türkeş (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9786054599172</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Zamanı Süzerken</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9789756217733</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Yüzbaşı Murat</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9789756217191</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>Yönetici Nasıl Olmalı?</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9786055965631</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>Yitik Zaman Oyuncakları</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9799756217244</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Türk Milliyetçiliği</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9786054200771</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>Yazıcı-zade ’Ali Tevarih-i Al-i Selçuk (11. Cilt)</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9786257834179</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Din ile Bilimin Kardeşliği</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>9786052019917</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>Eski Türklerde Kadın</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>9786257834391</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>Hüseyinzade Ali Bey</t>
+        </is>
+      </c>
+      <c r="C583" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>9786257834421</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Sonbahar</t>
+        </is>
+      </c>
+      <c r="C584" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>9786257834407</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Selçuklular</t>
+        </is>
+      </c>
+      <c r="C585" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>9786257834049</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>Misyonerlik ve Evanjelizm</t>
+        </is>
+      </c>
+      <c r="C586" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>9786257834063</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>Kasırgada Yol Alanlar</t>
+        </is>
+      </c>
+      <c r="C587" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>9786257834315</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>Müderris ve Mutasavvıf Hacı Bayram-ı Veli</t>
+        </is>
+      </c>
+      <c r="C588" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>9786052019955</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>Kaptan-ı Deryalıktan Üç Kıta Valiliğine: Çengeloğlu Tahir Paşa</t>
+        </is>
+      </c>
+      <c r="C589" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>9786257834445</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>Karekodlu Vatandaş</t>
+        </is>
+      </c>
+      <c r="C590" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>9786052019702</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>İmkansız da İmkanlar Dahilinde</t>
+        </is>
+      </c>
+      <c r="C591" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>9786257834094</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>Turan İllerinden Gezi Notları</t>
+        </is>
+      </c>
+      <c r="C592" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>9786257834100</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>Sevda Zor</t>
+        </is>
+      </c>
+      <c r="C593" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>9786257834117</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>Ölümün Utandığı An</t>
+        </is>
+      </c>
+      <c r="C594" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>9786257834148</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>Eylül'de Gel Dediler</t>
+        </is>
+      </c>
+      <c r="C595" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>9786257834131</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkut Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C596" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>9786257834124</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>1971-2021 İki Arada Bir Derede 50 Yıl</t>
+        </is>
+      </c>
+      <c r="C597" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>9786257834025</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>Mutasavvıf ve Halk Filozofu Nasreddin Hoca</t>
+        </is>
+      </c>
+      <c r="C598" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>9786257834087</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>Yasin</t>
+        </is>
+      </c>
+      <c r="C599" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>9786052019825</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>Ay Üşür Gökyüzünde</t>
+        </is>
+      </c>
+      <c r="C600" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>9786052019832</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>Kırkikindi Yağmurları</t>
+        </is>
+      </c>
+      <c r="C601" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>9786052019986</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>Mamak’ta Gece Uzun</t>
+        </is>
+      </c>
+      <c r="C602" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>9786052019870</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>Beş Vakit Kılınan Her Vakit Yaşanan Namaz Bana Ne Diyor ?</t>
+        </is>
+      </c>
+      <c r="C603" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>9786052019856</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an'ın İdeallerine İhanet Olan Gıybet Bana Ne Diyor?</t>
+        </is>
+      </c>
+      <c r="C604" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>9786052019795</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>Seyyid Ahmet Arvasi ve Temel Fikirleri</t>
+        </is>
+      </c>
+      <c r="C605" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>9786052019740</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>Dua - Huzura Açılan Kapılar</t>
+        </is>
+      </c>
+      <c r="C606" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>9786052019818</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>Sevgili Peygamberimiz Hz. Muhammed'in Hayatı Bana Ne Diyor?</t>
+        </is>
+      </c>
+      <c r="C607" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>9786052019689</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>Uyan Türk Milleti</t>
+        </is>
+      </c>
+      <c r="C608" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>9786257834001</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>Oğuz Boyları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C609" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>9786052019993</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>Süleyman Demirel’li Yıllar</t>
+        </is>
+      </c>
+      <c r="C610" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>9786257834018</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>Peygamber Efendimizin Örnekliğinde 99 Esma Bana Ne Diyor?</t>
+        </is>
+      </c>
+      <c r="C611" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>9786052019979</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>Anılardaki Pegir (Sıra Konak)</t>
+        </is>
+      </c>
+      <c r="C612" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>9786052019887</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>Türk Düşünce Kültürü</t>
+        </is>
+      </c>
+      <c r="C613" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>9786052019610</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>Mevlana ve Yunus'ta Aşk</t>
+        </is>
+      </c>
+      <c r="C614" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>9786052019580</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>Komando</t>
+        </is>
+      </c>
+      <c r="C615" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>9786052019573</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Türk İslam Alimi Maturidi Hayatı Fikriyatı ve Eserleri</t>
+        </is>
+      </c>
+      <c r="C616" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>9786052019566</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Doğuş</t>
+        </is>
+      </c>
+      <c r="C617" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>9786257834308</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>Hacı Bektaş-ı Veli ve Bektaşilik</t>
+        </is>
+      </c>
+      <c r="C618" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>9786052019764</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>Teşkilat-ı Mahsusa</t>
+        </is>
+      </c>
+      <c r="C619" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>9786052019900</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>Nüzul Bağlamında Peygamber Kıssaları Bana Ne Diyor?</t>
+        </is>
+      </c>
+      <c r="C620" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>9786052019733</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>Kara Osman - Kuruluş</t>
+        </is>
+      </c>
+      <c r="C621" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>9786052019658</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>Ses Bayrağımız Türkçe</t>
+        </is>
+      </c>
+      <c r="C622" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>9786052019962</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>Başka Sözüm Yok</t>
+        </is>
+      </c>
+      <c r="C623" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>9786052019788</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>Toprağa Canlar Feda</t>
+        </is>
+      </c>
+      <c r="C624" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>9786052019931</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>Harezmşahlar ve Celaleddin Harezmşah</t>
+        </is>
+      </c>
+      <c r="C625" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>9786052019863</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>Pamuk Şekerinden Arta Kalanlar</t>
+        </is>
+      </c>
+      <c r="C626" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>9786054200191</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>Büyü</t>
+        </is>
+      </c>
+      <c r="C627" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>9786054200634</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>Bulgaristan’da Türk Olmak</t>
+        </is>
+      </c>
+      <c r="C628" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>9786054200801</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Köyün Eşekleri</t>
+        </is>
+      </c>
+      <c r="C629" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>9799756217039</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yıldız Kaydı</t>
+        </is>
+      </c>
+      <c r="C630" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>9786054369126</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>Bir Semaverlik Muhabbet</t>
+        </is>
+      </c>
+      <c r="C631" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>9786054369768</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>Bir Nefes Özgürlük</t>
+        </is>
+      </c>
+      <c r="C632" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>9786054369805</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>Bir Mahkumiyetin Anatomisi</t>
+        </is>
+      </c>
+      <c r="C633" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>9786054599363</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kara Sevda</t>
+        </is>
+      </c>
+      <c r="C634" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>9786055965990</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gönül Dostu Seyit Ahmet Arvasi</t>
+        </is>
+      </c>
+      <c r="C635" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>9786054369751</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gençlik Hikayesi</t>
+        </is>
+      </c>
+      <c r="C636" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>9786054200382</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>Bizi Fırtına Vurdu</t>
+        </is>
+      </c>
+      <c r="C637" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>9786055965457</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>Bilinmeyen Yönleriyle Alparslan Türkeş (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C638" s="1">
+        <v>50.93</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>9786054369782</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>Bilenlerin Dilinden Irak Türkleri</t>
+        </is>
+      </c>
+      <c r="C639" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>9786054599141</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>Bırak Eşkıya Bellesinler</t>
+        </is>
+      </c>
+      <c r="C640" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>9789756217931</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>Bedel</t>
+        </is>
+      </c>
+      <c r="C641" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>9786054369621</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>Batı Çeriler</t>
+        </is>
+      </c>
+      <c r="C642" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>9786054200566</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>Başkan Recep Haşatlı</t>
+        </is>
+      </c>
+      <c r="C643" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>9786054200757</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>Başeğmeyen Anılar</t>
+        </is>
+      </c>
+      <c r="C644" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>9786055965754</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>Balkan Volkanı</t>
+        </is>
+      </c>
+      <c r="C645" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>9786054369409</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>Bakan Beyi Vurdular</t>
+        </is>
+      </c>
+      <c r="C646" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>9786054599301</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>Bahardan Eylül’e Kadar</t>
+        </is>
+      </c>
+      <c r="C647" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>9786055965273</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>Babam Çatlı</t>
+        </is>
+      </c>
+      <c r="C648" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>9786054369355</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>Ateşlere Verdin Yüreğini</t>
+        </is>
+      </c>
+      <c r="C649" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>9786054369362</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>Atayurt’tan Anadolu’ya Buhara Emirliği Türkistan ve Enver Paşa</t>
+        </is>
+      </c>
+      <c r="C650" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>9789756217214</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk’ün Yol Haritası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C651" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>9786054599066</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Çocukları</t>
+        </is>
+      </c>
+      <c r="C652" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>9786054599202</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Pinade</t>
+        </is>
+      </c>
+      <c r="C653" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>9789756217313</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>Aşka Verilmiş Muhtıra</t>
+        </is>
+      </c>
+      <c r="C654" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>9786054200511</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>Annemarie Von Gabain</t>
+        </is>
+      </c>
+      <c r="C655" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>9786054599127</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>Anlayamadım</t>
+        </is>
+      </c>
+      <c r="C656" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>9786054369645</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>Altaylardan Hira’ya Türk-İslam Dostluğu</t>
+        </is>
+      </c>
+      <c r="C657" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>9789756217320</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>Alparslan Türkeş: Amerikan, İngiliz ve Fransız Belgelerinde</t>
+        </is>
+      </c>
+      <c r="C658" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>9786055965808</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>Alparslan Türkeş ve Liderlik</t>
+        </is>
+      </c>
+      <c r="C659" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>9786054200122</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>Alp Er Tunga</t>
+        </is>
+      </c>
+      <c r="C660" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>9786055965495</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>Aleviler ve Bektaşiler Arasında</t>
+        </is>
+      </c>
+      <c r="C661" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>9786054200023</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>Aksakal Deyişleri</t>
+        </is>
+      </c>
+      <c r="C662" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>9786054200542</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>Akan Kanlar Bizimdi</t>
+        </is>
+      </c>
+      <c r="C663" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>9786054200597</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet Ferit Tek</t>
+        </is>
+      </c>
+      <c r="C664" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>9789756217566</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>Arşiv Belgeleriyle Tehcir Ermeni İddiaları ve Gerçekler</t>
+        </is>
+      </c>
+      <c r="C665" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>9789756217962</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>Arşiv Belgelerinde Gün Sazak</t>
+        </is>
+      </c>
+      <c r="C666" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>9786054369560</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet Baytursınulı Şiirleri Üzerinde Dil ve Üslup İncelemesi</t>
+        </is>
+      </c>
+      <c r="C667" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>9786054369591</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>Ah İstanbul</t>
+        </is>
+      </c>
+      <c r="C668" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>9786054200009</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>Ağlama Gözlerim</t>
+        </is>
+      </c>
+      <c r="C669" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>9786054369737</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>Adsızlar</t>
+        </is>
+      </c>
+      <c r="C670" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>9786054200696</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>Açılımın Şifreleri</t>
+        </is>
+      </c>
+      <c r="C671" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>9786054200528</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>100 Yılın Hesabı</t>
+        </is>
+      </c>
+      <c r="C672" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>9789756217740</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>Topuz</t>
+        </is>
+      </c>
+      <c r="C673" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>9789756217788</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>Pembe İncili Kaftan</t>
+        </is>
+      </c>
+      <c r="C674" s="1">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>9789756217924</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>Başını Vermeyen Şehit</t>
+        </is>
+      </c>
+      <c r="C675" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>3990000002050</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>Avda Kazanılan Dost</t>
+        </is>
+      </c>
+      <c r="C676" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>9789756217771</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>Ferman</t>
+        </is>
+      </c>
+      <c r="C677" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>9786054369690</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>Türkiyat</t>
+        </is>
+      </c>
+      <c r="C678" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>9786054599837</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>Türk İslam Ülküsü 1-2-3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C679" s="1">
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>9786054599820</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>Hoca Ahmet Yesevi</t>
+        </is>
+      </c>
+      <c r="C680" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>9786054599851</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>İhtilallerde Türk Basını</t>
+        </is>
+      </c>
+      <c r="C681" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>9786054599790</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>Mağaradan İzdüşümler</t>
+        </is>
+      </c>
+      <c r="C682" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>9786257834322</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>Üniversiteler İçin Türk Dili El Kitabı</t>
+        </is>
+      </c>
+      <c r="C683" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>9786052019641</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>Mesajlarıyla Hac ve Umre Bana Ne Diyor?</t>
+        </is>
+      </c>
+      <c r="C684" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>9786052019672</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>Hoca Ahmet Yesevi'nin Sırrı</t>
+        </is>
+      </c>
+      <c r="C685" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>9786052019665</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>Felah</t>
+        </is>
+      </c>
+      <c r="C686" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>9786052019627</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>Meal Okuma Rehberi</t>
+        </is>
+      </c>
+      <c r="C687" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>9786052019535</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>Türk Devlet Felsefesi</t>
+        </is>
+      </c>
+      <c r="C688" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>9786052019757</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlıkta Karanlığı Yaşamak</t>
+        </is>
+      </c>
+      <c r="C689" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>9786055965570</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>Prensesin Masalları</t>
+        </is>
+      </c>
+      <c r="C690" s="1">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>9786055965556</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>Pisiler Köyü</t>
+        </is>
+      </c>
+      <c r="C691" s="1">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>9786052019481</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>Tamu Fırtınası</t>
+        </is>
+      </c>
+      <c r="C692" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>9786052019498</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>Çilede Haz</t>
+        </is>
+      </c>
+      <c r="C693" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>9786052019528</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>İniş Sırası Üzerinden Kur'an Bana Ne Diyor?</t>
+        </is>
+      </c>
+      <c r="C694" s="1">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>9786256359949</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>Başarının Sırları</t>
+        </is>
+      </c>
+      <c r="C695" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>9786256359901</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>Dil Kültür ve Kimlik</t>
+        </is>
+      </c>
+      <c r="C696" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>9786256359925</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>Seferberlik</t>
+        </is>
+      </c>
+      <c r="C697" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>9786256359932</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>Köle'den Hürriyet'e</t>
+        </is>
+      </c>
+      <c r="C698" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>9786256359697</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>Sinoloji Makaleleri</t>
+        </is>
+      </c>
+      <c r="C699" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>9786256359062</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>Sokak Lambası</t>
+        </is>
+      </c>
+      <c r="C700" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>9786257834919</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>Turiya Savaşı - Savaşların Anası</t>
+        </is>
+      </c>
+      <c r="C701" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>9786257834858</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>Uluğmeşe Beyi</t>
+        </is>
+      </c>
+      <c r="C702" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>9786256359017</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>Ülkemizde Dünden Bugüne Tıp Eğitimi ve Sağlık Sorunlarımız</t>
+        </is>
+      </c>
+      <c r="C703" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>9786257834995</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>Ve Yağmurlar Hasret Tadında</t>
+        </is>
+      </c>
+      <c r="C704" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>9786257834841</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Karabağname</t>
+        </is>
+      </c>
+      <c r="C705" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>9786257834926</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>Türk Tiyatrosunda Reşit Asım Baran Hayatı Sanatı</t>
+        </is>
+      </c>
+      <c r="C706" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>9786257834803</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>Orta Asya'nın Önemli Ticari ve Askeri Yolları</t>
+        </is>
+      </c>
+      <c r="C707" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>9786257834834</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>Makaleler</t>
+        </is>
+      </c>
+      <c r="C708" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>9786257834889</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>Gurbet Yazıları</t>
+        </is>
+      </c>
+      <c r="C709" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>9786257834872</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>Geldik Gidiyoruz</t>
+        </is>
+      </c>
+      <c r="C710" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3">
+      <c r="A711" s="1" t="inlineStr">
+        <is>
+          <t>9786257834827</t>
+        </is>
+      </c>
+      <c r="B711" s="1" t="inlineStr">
+        <is>
+          <t>Altaylarda ve İç Moğolistan'da Kabileler</t>
+        </is>
+      </c>
+      <c r="C711" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3">
+      <c r="A712" s="1" t="inlineStr">
+        <is>
+          <t>9786257834865</t>
+        </is>
+      </c>
+      <c r="B712" s="1" t="inlineStr">
+        <is>
+          <t>Afet Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C712" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3">
+      <c r="A713" s="1" t="inlineStr">
+        <is>
+          <t>9786257834957</t>
+        </is>
+      </c>
+      <c r="B713" s="1" t="inlineStr">
+        <is>
+          <t>Aykırı Yazılar</t>
+        </is>
+      </c>
+      <c r="C713" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3">
+      <c r="A714" s="1" t="inlineStr">
+        <is>
+          <t>9786257834971</t>
+        </is>
+      </c>
+      <c r="B714" s="1" t="inlineStr">
+        <is>
+          <t>Yangını Alevle Yazdım</t>
+        </is>
+      </c>
+      <c r="C714" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3">
+      <c r="A715" s="1" t="inlineStr">
+        <is>
+          <t>9786257834964</t>
+        </is>
+      </c>
+      <c r="B715" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Heybesi</t>
+        </is>
+      </c>
+      <c r="C715" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>9786257834940</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
+          <t>Gece Yarısı Güneşi</t>
+        </is>
+      </c>
+      <c r="C716" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3">
+      <c r="A717" s="1" t="inlineStr">
+        <is>
+          <t>9786257834896</t>
+        </is>
+      </c>
+      <c r="B717" s="1" t="inlineStr">
+        <is>
+          <t>Türk'ün Destanları</t>
+        </is>
+      </c>
+      <c r="C717" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>9786257834902</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dünyası Destanları</t>
+        </is>
+      </c>
+      <c r="C718" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
+          <t>9786257834780</t>
+        </is>
+      </c>
+      <c r="B719" s="1" t="inlineStr">
+        <is>
+          <t>Bize Mahsus İşler</t>
+        </is>
+      </c>
+      <c r="C719" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3">
+      <c r="A720" s="1" t="inlineStr">
+        <is>
+          <t>9786257834674</t>
+        </is>
+      </c>
+      <c r="B720" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Kaynağı İnsanın Kökeni Din ve Bilim</t>
+        </is>
+      </c>
+      <c r="C720" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>9789756217368</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>Muhammed Salih (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C721" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>9786257834810</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>Çin Kaynaklarına Göre Shih - Wei Kabileleri</t>
+        </is>
+      </c>
+      <c r="C722" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>9786257834582</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>Uyursan Ölürsün</t>
+        </is>
+      </c>
+      <c r="C723" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>9786257834377</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
+          <t>Çığlığın Ardı Çığlık</t>
+        </is>
+      </c>
+      <c r="C724" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>9786257834537</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>Efeliğin Doğuşu - Türk’ün Kendine Dönüşü</t>
+        </is>
+      </c>
+      <c r="C725" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>9786257834544</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
+          <t>Biz Yaşadık Acıları</t>
+        </is>
+      </c>
+      <c r="C726" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3">
+      <c r="A727" s="1" t="inlineStr">
+        <is>
+          <t>9786257834339</t>
+        </is>
+      </c>
+      <c r="B727" s="1" t="inlineStr">
+        <is>
+          <t>Gagauz Türkleri</t>
+        </is>
+      </c>
+      <c r="C727" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3">
+      <c r="A728" s="1" t="inlineStr">
+        <is>
+          <t>9786257834261</t>
+        </is>
+      </c>
+      <c r="B728" s="1" t="inlineStr">
+        <is>
+          <t>Binbir Gece Masalları</t>
+        </is>
+      </c>
+      <c r="C728" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>9786257834254</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>Siyahset Geçmişten Günümüze Ermeni Soykırımı Yalanı</t>
+        </is>
+      </c>
+      <c r="C729" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>9786257834247</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>Sorup Dinlediklerim</t>
+        </is>
+      </c>
+      <c r="C730" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>9786257834162</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>Devletle Hasbihal 4</t>
+        </is>
+      </c>
+      <c r="C731" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>9786257834070</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>Yürekte Saklı Kaldı</t>
+        </is>
+      </c>
+      <c r="C732" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>9786257834032</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>Balkanlarda Bir Uç Beyi Ailesi Mihaloğulları (1300-1600)</t>
+        </is>
+      </c>
+      <c r="C733" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>9786052019924</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>Şehit Lider Muhsin Başkan ve Davası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C734" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>9786052019849</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale Savasları ve Çanakkale Savaşlarının Destan Kahramanları</t>
+        </is>
+      </c>
+      <c r="C735" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>9786052019801</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>Yolun Bittiği Yer</t>
+        </is>
+      </c>
+      <c r="C736" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>9786052019337</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
+          <t>Sokullu Mehmet Paşa Camii'nde - Almila</t>
+        </is>
+      </c>
+      <c r="C737" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>9786059960533</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>Devletle Hasbihal</t>
+        </is>
+      </c>
+      <c r="C738" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>9786059960403</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dünyası Efsaneleri 2</t>
+        </is>
+      </c>
+      <c r="C739" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>9789756217016</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>Şehitler Ölmez</t>
+        </is>
+      </c>
+      <c r="C740" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>9786059960250</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’dan Miras Derin Yara</t>
+        </is>
+      </c>
+      <c r="C741" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>9789756217627</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>Tutsak Sevdam</t>
+        </is>
+      </c>
+      <c r="C742" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>9786054599264</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>Okulla Başlar Başarı</t>
+        </is>
+      </c>
+      <c r="C743" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>9786054599271</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>Necdet Sevinç Hatıra Kitabı</t>
+        </is>
+      </c>
+      <c r="C744" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>9786059960564</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>Şah Hanım ve Büyücü</t>
+        </is>
+      </c>
+      <c r="C745" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
+          <t>9786054369188</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>Mamak Zulüm Kalesi</t>
+        </is>
+      </c>
+      <c r="C746" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
           <t>9786054369195</t>
         </is>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B747" s="1" t="inlineStr">
         <is>
           <t>Var Olacağız Eylüllere Rağmen</t>
         </is>
       </c>
-      <c r="C55" s="1">
-        <v>65</v>
+      <c r="C747" s="1">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>