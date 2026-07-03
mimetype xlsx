--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,11230 +85,11350 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256062542</t>
+          <t>9786256062627</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İniş (Nuzül) Sırasına Göre Kur'an Meali (Ciltli)</t>
+          <t>Türk'ün Kalbi Yesevi'nin Türkistan'ı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256062566</t>
+          <t>9786256062504</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Resimli Evren ve Dünyamız</t>
+          <t>Ali Oğuzhan Cengiz</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256062481</t>
+          <t>9786256062535</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>99 Esma</t>
+          <t>İslam'da Görgü Kuralları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256062528</t>
+          <t>9786256062559</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Merkezindeki Namaz</t>
+          <t>Sarı Saltuk ve Saltuk-Name</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256062474</t>
+          <t>9786256062511</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Evlilik ve Çocuk Eğitimi</t>
+          <t>Hac ve Umre Rehberi</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256062450</t>
+          <t>9786256062498</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türk-İslam Ahlakı</t>
+          <t>Kur'an'daki Peygamber Kıssaları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256062467</t>
+          <t>9786256062573</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Hz. Muhammed'in Hayatı</t>
+          <t>Türklerin Bin Yılı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>125</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054599929</t>
+          <t>9786256062580</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Büyük Kazak Göçü</t>
+          <t>Eski Türklerde Devlet ve Teşkilatı</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256062443</t>
+          <t>9786256062542</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dost Kum Tanesi</t>
+          <t>İniş (Nuzül) Sırasına Göre Kur'an Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256062436</t>
+          <t>9786256062566</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Sevda</t>
+          <t>Çocuklar için Resimli Evren ve Dünyamız</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256062429</t>
+          <t>9786256062481</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Onuncu Hançer</t>
+          <t>99 Esma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256062368</t>
+          <t>9786256062528</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Through The Revelation Order of The Surahs What Does The Qur'an Say To Me (Ciltli)</t>
+          <t>Hayatın Merkezindeki Namaz</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>3000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256062399</t>
+          <t>9786256062474</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tengri Tamgası</t>
+          <t>İslam'da Evlilik ve Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>2500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257834605</t>
+          <t>9786256062450</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Altın Orda Tarihi</t>
+          <t>Türk-İslam Ahlakı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256062412</t>
+          <t>9786256062467</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Atlılar Kültürü</t>
+          <t>Peygamberimiz Hz. Muhammed'in Hayatı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>850</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256062405</t>
+          <t>9786054599929</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Surmul</t>
+          <t>Büyük Kazak Göçü</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256062382</t>
+          <t>9786256062443</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bozkır'da İlk Hilal</t>
+          <t>Dost Kum Tanesi</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256062375</t>
+          <t>9786256062436</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Devrin Romanı: İttihatçı İktidar Dönemi</t>
+          <t>Sonsuz Sevda</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256062337</t>
+          <t>9786256062429</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Düsturü'l-Vüzera</t>
+          <t>Onuncu Hançer</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256062290</t>
+          <t>9786256062368</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatımızda İsimler ve Terimler</t>
+          <t>Through The Revelation Order of The Surahs What Does The Qur'an Say To Me (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>2500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256062351</t>
+          <t>9786256062399</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türk Sahnesinin Küçük Kemal'i</t>
+          <t>Tengri Tamgası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256062306</t>
+          <t>9786257834605</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>99 Names of Allah</t>
+          <t>Altın Orda Tarihi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256062313</t>
+          <t>9786256062412</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bavendiler (44-749 / 665-1349)</t>
+          <t>Atlılar Kültürü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>850</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256062320</t>
+          <t>9786256062405</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kert Hanedanı (643-791 / 1245-1389)</t>
+          <t>Surmul</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256359574</t>
+          <t>9786256062382</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tafsir of Short Surahs</t>
+          <t>Bozkır'da İlk Hilal</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256062283</t>
+          <t>9786256062375</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Şifa Olsun</t>
+          <t>Bir Devrin Romanı: İttihatçı İktidar Dönemi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054599769</t>
+          <t>9786256062337</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Selanik'ten Doğan Güneş: Gazi Mustafa Kemal Atatürk</t>
+          <t>Düsturü'l-Vüzera</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054599455</t>
+          <t>9786256062290</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın En Büyük Kitabı: Evren, İnsan ve Kur'an</t>
+          <t>Edebiyatımızda İsimler ve Terimler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256062276</t>
+          <t>9786256062351</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şifa Olsun</t>
+          <t>Türk Sahnesinin Küçük Kemal'i</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256062269</t>
+          <t>9786256062306</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İslam Mecmuası'nda Kur'an-ı Kerîm Tercümeleri (1914-1918)</t>
+          <t>99 Names of Allah</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256062252</t>
+          <t>9786256062313</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Ülke</t>
+          <t>Bavendiler (44-749 / 665-1349)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256062245</t>
+          <t>9786256062320</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Prangalı Ülke</t>
+          <t>Kert Hanedanı (643-791 / 1245-1389)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256062061</t>
+          <t>9786256359574</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Orman'ın Şifası</t>
+          <t>Tafsir of Short Surahs</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>888</v>
+        <v>750</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256062238</t>
+          <t>9786256062283</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkçülük Üzerine</t>
+          <t>Çocuklara Şifa Olsun</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256062221</t>
+          <t>9786054599769</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Bahaeddin Ögel Kitabı</t>
+          <t>Selanik'ten Doğan Güneş: Gazi Mustafa Kemal Atatürk</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256359888</t>
+          <t>9786054599455</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sleeping Beauty</t>
+          <t>Allah'ın En Büyük Kitabı: Evren, İnsan ve Kur'an</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256359833</t>
+          <t>9786256062276</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kızı</t>
+          <t>Şifa Olsun</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>50</v>
+        <v>600</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256359871</t>
+          <t>9786256062269</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kitap Ermeni Komitelerinin Amal ve Harekat-I İhtilaliyyesi (İlan-I Meşrutiyetten Evvel ve Sonra)</t>
+          <t>İslam Mecmuası'nda Kur'an-ı Kerîm Tercümeleri (1914-1918)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256359857</t>
+          <t>9786256062252</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Timsahın Gözyaşları</t>
+          <t>Yorgun Ülke</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256359840</t>
+          <t>9786256062245</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Fikri Mülkiyet Hukuku Kapsamında Yapay Zekanın Telif Hakkı</t>
+          <t>Prangalı Ülke</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256359826</t>
+          <t>9786256062061</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türkistan, Tibet ve Tangut Ülkeleri</t>
+          <t>Orman'ın Şifası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>330</v>
+        <v>888</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256359772</t>
+          <t>9786256062238</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Orhun Abideleri</t>
+          <t>Türkçülük Üzerine</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256359741</t>
+          <t>9786256062221</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzündeki Dinler Tarihi</t>
+          <t>Prof. Dr. Bahaeddin Ögel Kitabı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>520</v>
+        <v>330</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256359734</t>
+          <t>9786256359888</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Esma ve Yasa Temelli Tefsir Usulü</t>
+          <t>Sleeping Beauty</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256359710</t>
+          <t>9786256359833</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Müntehabü't-Tevarih-İ Mu'İni (İskender Anonimi)</t>
+          <t>Deniz Kızı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>700</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256359666</t>
+          <t>9786256359871</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin and The Magic Lamp</t>
+          <t>Kırmızı Kitap Ermeni Komitelerinin Amal ve Harekat-I İhtilaliyyesi (İlan-I Meşrutiyetten Evvel ve Sonra)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>50</v>
+        <v>650</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256359529</t>
+          <t>9786256359857</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>The Little Mermaid</t>
+          <t>Timsahın Gözyaşları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256359567</t>
+          <t>9786256359840</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>The Ant and The Grasshopper</t>
+          <t>Fikri Mülkiyet Hukuku Kapsamında Yapay Zekanın Telif Hakkı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256359550</t>
+          <t>9786256359826</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>The Bremen Town Musicians</t>
+          <t>Türkistan, Tibet ve Tangut Ülkeleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>50</v>
+        <v>330</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256359642</t>
+          <t>9786256359772</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Cinderella</t>
+          <t>Orhun Abideleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256359659</t>
+          <t>9786256359741</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Alice's Adventures In Wonderland</t>
+          <t>Yeryüzündeki Dinler Tarihi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>50</v>
+        <v>520</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256359598</t>
+          <t>9786256359734</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Puss In Boots</t>
+          <t>Esma ve Yasa Temelli Tefsir Usulü</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256359604</t>
+          <t>9786256359710</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Pinocchio</t>
+          <t>Müntehabü't-Tevarih-İ Mu'İni (İskender Anonimi)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>50</v>
+        <v>700</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256359628</t>
+          <t>9786256359666</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>1736-1739 Osmanlı-Rus-Avusturya Savaşları ve Kırım Hanlığı</t>
+          <t>Alaaddin and The Magic Lamp</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>650</v>
+        <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256359703</t>
+          <t>9786256359529</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hürce</t>
+          <t>The Little Mermaid</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>330</v>
+        <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256359475</t>
+          <t>9786256359567</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Thumbelina</t>
+          <t>The Ant and The Grasshopper</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256359499</t>
+          <t>9786256359550</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>The Ugly Duckling</t>
+          <t>The Bremen Town Musicians</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256359512</t>
+          <t>9786256359642</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>The Pied Piper of Hamelin</t>
+          <t>Cinderella</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256359505</t>
+          <t>9786256359659</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>The Steadfast Tin Soldier</t>
+          <t>Alice's Adventures In Wonderland</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256359437</t>
+          <t>9786256359598</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Parmak Kız</t>
+          <t>Puss In Boots</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256359444</t>
+          <t>9786256359604</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Fasulye</t>
+          <t>Pinocchio</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256359451</t>
+          <t>9786256359628</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi</t>
+          <t>1736-1739 Osmanlı-Rus-Avusturya Savaşları ve Kırım Hanlığı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>50</v>
+        <v>650</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256359413</t>
+          <t>9786256359703</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler</t>
+          <t>Hürce</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>50</v>
+        <v>330</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256359468</t>
+          <t>9786256359475</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Uyuyan Güzel</t>
+          <t>Thumbelina</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256359420</t>
+          <t>9786256359499</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>The Ugly Duckling</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256359284</t>
+          <t>9786256359512</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin'in Sihirli Lambası</t>
+          <t>The Pied Piper of Hamelin</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256359321</t>
+          <t>9786256359505</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Ördek Yavrusu</t>
+          <t>The Steadfast Tin Soldier</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256359277</t>
+          <t>9786256359437</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Böceği İle Karınca</t>
+          <t>Parmak Kız</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256359307</t>
+          <t>9786256359444</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bremen Mızıkacıları</t>
+          <t>Sihirli Fasulye</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256359291</t>
+          <t>9786256359451</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256359338</t>
+          <t>9786256359413</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çizmeli Kedi</t>
+          <t>Pamuk Prenses ve Yedi Cüceler</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256359260</t>
+          <t>9786256359468</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kilis Tarihi - Tarih Öncesi Dönemden Cumhuriyete</t>
+          <t>Uyuyan Güzel</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>900</v>
+        <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256359253</t>
+          <t>9786256359420</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kaşifler Alemi</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>260</v>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256359246</t>
+          <t>9786256359284</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçi Atatürk</t>
+          <t>Alaaddin'in Sihirli Lambası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256359192</t>
+          <t>9786256359321</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hazar Kağanlığı ve Saltovo - Mayatsk Kültürü</t>
+          <t>Çirkin Ördek Yavrusu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>330</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256062214</t>
+          <t>9786256359277</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çağatay Hanlığı/ Siyasi ve Askeri Tarih</t>
+          <t>Ağustos Böceği İle Karınca</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>330</v>
+        <v>50</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256062207</t>
+          <t>9786256359307</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kısa Surelerin Tefsiri</t>
+          <t>Bremen Mızıkacıları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256062184</t>
+          <t>9786256359291</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Varidat-ı Süleyman ve Enis Behiç Koryürek</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>330</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256062177</t>
+          <t>9786256359338</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Süreç İçerisinde Rusya Kozakları</t>
+          <t>Çizmeli Kedi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>260</v>
+        <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256062160</t>
+          <t>9786256359260</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Eğitici Çocuk Kitabı Seti (15 Kitap)</t>
+          <t>Kilis Tarihi - Tarih Öncesi Dönemden Cumhuriyete</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>780</v>
+        <v>900</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256062153</t>
+          <t>9786256359253</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Eğitici Çocuk Kitabı Seti (15 Kitap)</t>
+          <t>Kaşifler Alemi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>800</v>
+        <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256062146</t>
+          <t>9786256359246</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Jack and The Beanstalk</t>
+          <t>Milliyetçi Atatürk</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256062139</t>
+          <t>9786256359192</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Bozkurt</t>
+          <t>Hazar Kağanlığı ve Saltovo - Mayatsk Kültürü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256359048</t>
+          <t>9786256062214</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Paslı Çivi</t>
+          <t>Çağatay Hanlığı/ Siyasi ve Askeri Tarih</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256359024</t>
+          <t>9786256062207</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıla Doğru - Aşkın Ümidin Sevdanın Şiirleri</t>
+          <t>Kısa Surelerin Tefsiri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256359093</t>
+          <t>9786256062184</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mutasavvıf ve Halk Şairi Kaygusuz Abdal</t>
+          <t>Varidat-ı Süleyman ve Enis Behiç Koryürek</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052019139</t>
+          <t>9786256062177</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ve Nasreddin Hoca Eğitici Kitap Seti</t>
+          <t>Tarihi Süreç İçerisinde Rusya Kozakları</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256359109</t>
+          <t>9786256062160</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Nikephoros: Kısa Tarih</t>
+          <t>Türkçe Eğitici Çocuk Kitabı Seti (15 Kitap)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>230</v>
+        <v>780</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256062115</t>
+          <t>9786256062153</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yakından Tanıdığım Taş Medreseliler</t>
+          <t>İngilizce Eğitici Çocuk Kitabı Seti (15 Kitap)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256359116</t>
+          <t>9786256062146</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Bulgar Türkleri Tarihi - Hanlıktan Çarlığa</t>
+          <t>Jack and The Beanstalk</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256359130</t>
+          <t>9786256062139</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Hatıraları</t>
+          <t>Türklerde Bozkurt</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059960861</t>
+          <t>9786256359048</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Snow White and The Seven Dwarfs</t>
+          <t>Paslı Çivi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>50</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256359147</t>
+          <t>9786256359024</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sultan Alparslan: Malazgirt Fatihi</t>
+          <t>Yüzyıla Doğru - Aşkın Ümidin Sevdanın Şiirleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256359154</t>
+          <t>9786256359093</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sultan Melikşah: Fetihlerin Babası</t>
+          <t>Mutasavvıf ve Halk Şairi Kaygusuz Abdal</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256359161</t>
+          <t>9786052019139</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hun İmparatorluğundan Türkiye Cumhuriyetine - Destan Yazan Türkler</t>
+          <t>Keloğlan ve Nasreddin Hoca Eğitici Kitap Seti</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054599974</t>
+          <t>9786256359109</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kurşun Asker</t>
+          <t>Nikephoros: Kısa Tarih</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>50</v>
+        <v>230</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256359178</t>
+          <t>9786256062115</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre: Türk-İslam Düşünürü</t>
+          <t>Yakından Tanıdığım Taş Medreseliler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>260</v>
+        <v>650</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256359185</t>
+          <t>9786256359116</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nin En Kudretli Padişahları ve En Etkili Kadın Sultanları - Çizgilerle</t>
+          <t>Bulgar Türkleri Tarihi - Hanlıktan Çarlığa</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052019450</t>
+          <t>9786256359130</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Tasavvurunun Medeniyet İnşasına Etkisi</t>
+          <t>Mustafa Kemal Atatürk ve Hatıraları</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256359055</t>
+          <t>9786059960861</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kırk İlmek</t>
+          <t>Snow White and The Seven Dwarfs</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256062092</t>
+          <t>9786256359147</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Tibet Yüksek Dağların Konargöçer İmparatorluğu</t>
+          <t>Sultan Alparslan: Malazgirt Fatihi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256062108</t>
+          <t>9786256359154</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Duvardaki Delik</t>
+          <t>Sultan Melikşah: Fetihlerin Babası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256359963</t>
+          <t>9786256359161</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kervan Yolu Yörükler</t>
+          <t>Hun İmparatorluğundan Türkiye Cumhuriyetine - Destan Yazan Türkler</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>420</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256359970</t>
+          <t>9786054599974</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ruslar ve Saha Türkleri (1632-1917)</t>
+          <t>Kurşun Asker</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>330</v>
+        <v>50</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256062054</t>
+          <t>9786256359178</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihi'nde Tiefu Hunları (MS III.-IV. Yüzyıl)</t>
+          <t>Yunus Emre: Türk-İslam Düşünürü</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256359345</t>
+          <t>9786256359185</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Fareli Köyün Kavalcısı</t>
+          <t>Osmanlı Devleti'nin En Kudretli Padişahları ve En Etkili Kadın Sultanları - Çizgilerle</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257834223</t>
+          <t>9786052019450</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Şiir Defterim</t>
+          <t>Tanrı Tasavvurunun Medeniyet İnşasına Etkisi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>390</v>
+        <v>260</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256062047</t>
+          <t>9786256359055</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk Tarihinde Gansu</t>
+          <t>Kırk İlmek</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786252019535</t>
+          <t>9786256062092</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Türk Devlet Felsefesi</t>
+          <t>Tibet Yüksek Dağların Konargöçer İmparatorluğu</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256062122</t>
+          <t>9786256062108</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Farklı Bir Açıdan Yusuf Suresi</t>
+          <t>Duvardaki Delik</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256062085</t>
+          <t>9786256359963</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Türkçülük ve Türk Milliyetçiliği</t>
+          <t>Kervan Yolu Yörükler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>260</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256062030</t>
+          <t>9786256359970</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Kıbrıs</t>
+          <t>Ruslar ve Saha Türkleri (1632-1917)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>520</v>
+        <v>330</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256062023</t>
+          <t>9786256062054</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Misyonerlik</t>
+          <t>Türk Tarihi'nde Tiefu Hunları (MS III.-IV. Yüzyıl)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256359208</t>
+          <t>9786256359345</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi - Çizgilerle</t>
+          <t>Fareli Köyün Kavalcısı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256359727</t>
+          <t>9786257834223</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100 Yılında Türk Tarihçileri</t>
+          <t>Şiir Defterim</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256359673</t>
+          <t>9786256062047</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bizim Eller</t>
+          <t>Eski Türk Tarihinde Gansu</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256359079</t>
+          <t>9786252019535</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Tedavi ve Şifalı Bitkiler - Azerbaycan Halk Kültüründe</t>
+          <t>Türk Devlet Felsefesi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256359222</t>
+          <t>9786256062122</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Aşık Veysel</t>
+          <t>Farklı Bir Açıdan Yusuf Suresi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256062016</t>
+          <t>9786256062085</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Türk Merkezli Düşünmek</t>
+          <t>Türkçülük ve Türk Milliyetçiliği</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256359215</t>
+          <t>9786256062030</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Alkollü İçkiler ve Zararları</t>
+          <t>Dünden Bugüne Kıbrıs</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>260</v>
+        <v>520</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256359765</t>
+          <t>9786256062023</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Türk Yurtları</t>
+          <t>Misyonerlik</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256062009</t>
+          <t>9786256359208</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Türk Elleri ve Eski Osmanlı Toprakları - Bir Türk Tarihi Araştırmacısı Gözüyle</t>
+          <t>Hayvanlar Alemi - Çizgilerle</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256359789</t>
+          <t>9786256359727</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Türk'ün Şahlanışı</t>
+          <t>Cumhuriyetin 100 Yılında Türk Tarihçileri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052019603</t>
+          <t>9786256359673</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kaptan-ı Derya Barbaros Hayreddin Paşa</t>
+          <t>Bizim Eller</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>330</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052019771</t>
+          <t>9786256359079</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Hunlar</t>
+          <t>Geleneksel Tedavi ve Şifalı Bitkiler - Azerbaycan Halk Kültüründe</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>520</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256359802</t>
+          <t>9786256359222</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt Kahramanı Sultan Alparslan</t>
+          <t>Aşık Veysel</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256359819</t>
+          <t>9786256062016</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Trablusgarp Fatihi Turgut Reis</t>
+          <t>Türk Merkezli Düşünmek</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054599486</t>
+          <t>9786256359215</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Osman Gazi - Osmanlı Devletinin Kurucusu 1258 - 1326 - Destan Yazan Türk Kahramanlar</t>
+          <t>Alkollü İçkiler ve Zararları</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256359581</t>
+          <t>9786256359765</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular - Destan Yazan Türk Kahramanlar</t>
+          <t>Adım Adım Türk Yurtları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>130</v>
+        <v>450</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256359864</t>
+          <t>9786256062009</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Bin Yıllık Sırlar - Araştırmalar ve Buluşlar</t>
+          <t>Türk Elleri ve Eski Osmanlı Toprakları - Bir Türk Tarihi Araştırmacısı Gözüyle</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>2000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256359796</t>
+          <t>9786256359789</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Deprem Bilgisi Boyama Kitabı - Çocuklar İçin</t>
+          <t>Türk'ün Şahlanışı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>130</v>
+        <v>330</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256359918</t>
+          <t>9786052019603</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Serbedariler (1336 - 1382)</t>
+          <t>Kaptan-ı Derya Barbaros Hayreddin Paşa</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256359987</t>
+          <t>9786052019771</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Buhara'da Yedi Aylık Esaret</t>
+          <t>Hunlar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256359994</t>
+          <t>9786256359802</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Ali Han Dönemi: Hokand Hanlığı (1822 - 1842)</t>
+          <t>Malazgirt Kahramanı Sultan Alparslan</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256359956</t>
+          <t>9786256359819</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Moğollar</t>
+          <t>Trablusgarp Fatihi Turgut Reis</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>700</v>
+        <v>120</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256359895</t>
+          <t>9786054599486</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Eski Türkçe Kur'an Meali</t>
+          <t>Osman Gazi - Osmanlı Devletinin Kurucusu 1258 - 1326 - Destan Yazan Türk Kahramanlar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256359239</t>
+          <t>9786256359581</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ömür Dediğin Göz Açıp Kapayana Dek - Kağıtçı Bir İşadamının Hayat Hikayesi</t>
+          <t>Selçuklular - Destan Yazan Türk Kahramanlar</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>730</v>
+        <v>130</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256359680</t>
+          <t>9786256359864</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılın İtirafları Türkiye ve Türk Kimliği</t>
+          <t>Yirmi Bin Yıllık Sırlar - Araştırmalar ve Buluşlar</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>450</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256359123</t>
+          <t>9786256359796</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Farklı Bir Açıdan İslam</t>
+          <t>Deprem Bilgisi Boyama Kitabı - Çocuklar İçin</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>580</v>
+        <v>130</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256359086</t>
+          <t>9786256359918</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Vakıf Kültürü</t>
+          <t>Serbedariler (1336 - 1382)</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256359031</t>
+          <t>9786256359987</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ötüken'den Anadolu'ya Türk-Moğol Tarihinde Yeni Araştırmalar</t>
+          <t>Buhara'da Yedi Aylık Esaret</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256359000</t>
+          <t>9786256359994</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hindistan'da Kurulan Türk - İslam Devletlerinin Tarihi Kaynakları</t>
+          <t>Muhammed Ali Han Dönemi: Hokand Hanlığı (1822 - 1842)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257834933</t>
+          <t>9786256359956</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarım 1978-2022</t>
+          <t>Tarihte Türkler ve Moğollar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>2789786013135</t>
+          <t>9786256359895</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Bilgeoğuz Tarih Seti - 10 Kitap Takım</t>
+          <t>Eski Türkçe Kur'an Meali</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>169.44</v>
+        <v>260</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>2789786013159</t>
+          <t>9786256359239</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Bilgeoğuz Dede Korkut Çizgi Roman Seti - 16 Kitap Takım</t>
+          <t>Ömür Dediğin Göz Açıp Kapayana Dek - Kağıtçı Bir İşadamının Hayat Hikayesi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>78.7</v>
+        <v>730</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>2789786013142</t>
+          <t>9786256359680</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bilgeoğuz Çocuk Klasikleri Seti - 10 Kitap Takım</t>
+          <t>Yüzyılın İtirafları Türkiye ve Türk Kimliği</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>46.3</v>
+        <v>450</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257834988</t>
+          <t>9786256359123</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kumanlar Macaristan'da - Ortaçağ Macaristan'ında Bir Türk Boyu</t>
+          <t>Farklı Bir Açıdan İslam</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>300</v>
+        <v>580</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257834797</t>
+          <t>9786256359086</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sınırlandırılmış Türk Tarihi</t>
+          <t>Türklerde Vakıf Kültürü</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257834629</t>
+          <t>9786256359031</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberimizin Hayatı</t>
+          <t>Ötüken'den Anadolu'ya Türk-Moğol Tarihinde Yeni Araştırmalar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>800</v>
+        <v>260</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257834742</t>
+          <t>9786256359000</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da İnsanlık</t>
+          <t>Hindistan'da Kurulan Türk - İslam Devletlerinin Tarihi Kaynakları</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>260</v>
+        <v>520</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257834773</t>
+          <t>9786257834933</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Thukydides</t>
+          <t>Hatıralarım 1978-2022</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257834766</t>
+          <t>2789786013135</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Orhun’dan Tuna’ya</t>
+          <t>Bilgeoğuz Tarih Seti - 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>520</v>
+        <v>169.44</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257834759</t>
+          <t>2789786013159</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Genel Türk Tarihi El Kitabı</t>
+          <t>Bilgeoğuz Dede Korkut Çizgi Roman Seti - 16 Kitap Takım</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>260</v>
+        <v>78.7</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789756217979</t>
+          <t>2789786013142</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yanık Kale - Cezaevi Günlüğü</t>
+          <t>Bilgeoğuz Çocuk Klasikleri Seti - 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>50</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257834735</t>
+          <t>9786257834988</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Gözyaşları</t>
+          <t>Kumanlar Macaristan'da - Ortaçağ Macaristan'ında Bir Türk Boyu</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786052019061</t>
+          <t>9786257834797</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Üsteğmen Kara Fatma</t>
+          <t>Sınırlandırılmış Türk Tarihi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>390</v>
+        <v>520</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059960991</t>
+          <t>9786257834629</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Elveda Girit 1</t>
+          <t>Sevgili Peygamberimizin Hayatı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>80</v>
+        <v>800</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257834643</t>
+          <t>9786257834742</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Uçurum Kuşları</t>
+          <t>Ortadoğu'da İnsanlık</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257834728</t>
+          <t>9786257834773</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yaşayan Ermenilerin Sosyo Kültürel Yapısı</t>
+          <t>Thukydides</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257834681</t>
+          <t>9786257834766</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Orhun’dan Tuna’ya</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>120</v>
+        <v>520</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257834155</t>
+          <t>9786257834759</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>İhsan Saraç Şiirleri</t>
+          <t>Genel Türk Tarihi El Kitabı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257834636</t>
+          <t>9789756217979</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Fırtınadan Kalanlar</t>
+          <t>Yanık Kale - Cezaevi Günlüğü</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>260</v>
+        <v>50</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052019108</t>
+          <t>9786257834735</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Elveda Girit 2</t>
+          <t>Kalbimin Gözyaşları</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257834612</t>
+          <t>9786052019061</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Atsız'la Hatıralar</t>
+          <t>Üsteğmen Kara Fatma</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257834698</t>
+          <t>9786059960991</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Ak Zambaklar Ülkesinde</t>
+          <t>Elveda Girit 1</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257834650</t>
+          <t>9786257834643</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Gönüller Fatihi Hoca Ahmed Yesevi ve Yesevilik</t>
+          <t>Uçurum Kuşları</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257834667</t>
+          <t>9786257834728</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Türk’ün Hafıza Sorunu</t>
+          <t>Türkiye’de Yaşayan Ermenilerin Sosyo Kültürel Yapısı</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257834704</t>
+          <t>9786257834681</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Şehit Gün Sazak</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>580</v>
+        <v>120</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257834711</t>
+          <t>9786257834155</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sorgusuz İttihatçı Ohrili Eyüp Sabri</t>
+          <t>İhsan Saraç Şiirleri</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052019726</t>
+          <t>9786257834636</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Ali Şir Nevai</t>
+          <t>Fırtınadan Kalanlar</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052019696</t>
+          <t>9786052019108</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Güz Gülleri</t>
+          <t>Elveda Girit 2</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052019467</t>
+          <t>9786257834612</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Edib Ahmed Yükneki ve Atebetü'l Hakayık</t>
+          <t>Atsız'la Hatıralar</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>70</v>
+        <v>330</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052019443</t>
+          <t>9786257834698</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Türk Milliyetçiliği ve Ülkücülük</t>
+          <t>Ak Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059960960</t>
+          <t>9786257834650</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Irak Türkmenleri</t>
+          <t>Gönüller Fatihi Hoca Ahmed Yesevi ve Yesevilik</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>18.52</v>
+        <v>260</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052019252</t>
+          <t>9786257834667</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk-İslam Alimi Serahsi Hayatı, Şahsiyeti ve Eserleri</t>
+          <t>Türk’ün Hafıza Sorunu</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>390</v>
+        <v>260</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052019320</t>
+          <t>9786257834704</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kut'ül Amare</t>
+          <t>Şehit Gün Sazak</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>16.67</v>
+        <v>580</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052019313</t>
+          <t>9786257834711</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Alt Dünya Seçilmişler</t>
+          <t>Sorgusuz İttihatçı Ohrili Eyüp Sabri</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>160</v>
+        <v>450</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052019290</t>
+          <t>9786052019726</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Zindan Okumaları</t>
+          <t>Ali Şir Nevai</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>1000</v>
+        <v>330</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052019474</t>
+          <t>9786052019696</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Son Fırtına</t>
+          <t>Güz Gülleri</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052019399</t>
+          <t>9786052019467</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kaleme Değince</t>
+          <t>Edib Ahmed Yükneki ve Atebetü'l Hakayık</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052019238</t>
+          <t>9786052019443</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Devedikeni</t>
+          <t>Türk Milliyetçiliği ve Ülkücülük</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>65</v>
+        <v>450</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052019214</t>
+          <t>9786059960960</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Şafağı Bekliyoruz</t>
+          <t>Irak Türkmenleri</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>65</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052019085</t>
+          <t>9786052019252</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Türk Cumhuriyeti 4. Malazgirt</t>
+          <t>Büyük Türk-İslam Alimi Serahsi Hayatı, Şahsiyeti ve Eserleri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052019269</t>
+          <t>9786052019320</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hatay'da Kardelenler</t>
+          <t>Kut'ül Amare</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>120</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059960410</t>
+          <t>9786052019313</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Nihal Atsız Harşit'in Hırçın Sesi</t>
+          <t>Alt Dünya Seçilmişler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>18.52</v>
+        <v>160</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789756217801</t>
+          <t>9786052019290</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Zindan Okumaları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789756217795</t>
+          <t>9786052019474</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Son Fırtına</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059960038</t>
+          <t>9786052019399</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Esrik Düşler</t>
+          <t>Aşk Kaleme Değince</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789756217832</t>
+          <t>9786052019238</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kemancı</t>
+          <t>Devedikeni</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>4.63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789756217825</t>
+          <t>9786052019214</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Kız</t>
+          <t>Şafağı Bekliyoruz</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059960304</t>
+          <t>9786052019085</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Doğu Türkistan Seyahatnamesi</t>
+          <t>Türk Cumhuriyeti 4. Malazgirt</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059960212</t>
+          <t>9786052019269</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Mistisizm ve Tasavvuf</t>
+          <t>Hatay'da Kardelenler</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>15.74</v>
+        <v>120</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059960120</t>
+          <t>9786059960410</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Türkler, Kürtler ve Said Nursi</t>
+          <t>Hüseyin Nihal Atsız Harşit'in Hırçın Sesi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>90</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054599943</t>
+          <t>9789756217801</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Beyi Devlet Bahçeli</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>23.15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059960052</t>
+          <t>9789756217795</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Davamız Vatan</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054369447</t>
+          <t>9786059960038</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hars ve Medeniyet</t>
+          <t>Esrik Düşler</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>160</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054369515</t>
+          <t>9789756217832</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Türkleşmek, İslamlaşmak, Muasırlaşmak</t>
+          <t>Küçük Kemancı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>200</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054599356</t>
+          <t>9789756217825</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Arşivhanemden Osmanlı</t>
+          <t>Kimsesiz Kız</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054599677</t>
+          <t>9786059960304</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Azatlık Aşkı</t>
+          <t>Doğu Türkistan Seyahatnamesi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789756217221</t>
+          <t>9786059960212</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Modeli mi? Hitler Modeli mi?</t>
+          <t>Geçmişten Günümüze Mistisizm ve Tasavvuf</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>13.89</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054369461</t>
+          <t>9786059960120</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeniyeti Tarihi</t>
+          <t>Türkler, Kürtler ve Said Nursi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054599431</t>
+          <t>9786054599943</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlü Şarkılar</t>
+          <t>Türkmen Beyi Devlet Bahçeli</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054369492</t>
+          <t>9786059960052</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Türk Töresi</t>
+          <t>Davamız Vatan</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>230</v>
+        <v>85</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054369485</t>
+          <t>9786054369447</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Türk Terbiyesi</t>
+          <t>Hars ve Medeniyet</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054599493</t>
+          <t>9786054369515</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl'da Türk Cihan Hakimiyeti'nin Jeopolitiği</t>
+          <t>Türkleşmek, İslamlaşmak, Muasırlaşmak</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9799756217077</t>
+          <t>9786054599356</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Acının Tadı</t>
+          <t>Arşivhanemden Osmanlı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>10</v>
+        <v>130</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054599547</t>
+          <t>9786054599677</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Türk Cumhuriyetine Doğru</t>
+          <t>Azatlık Aşkı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>9.26</v>
+        <v>200</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054599516</t>
+          <t>9789756217221</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Pencerem</t>
+          <t>Atatürk Modeli mi? Hitler Modeli mi?</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052019283</t>
+          <t>9786054369461</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Çağatayca Gülistan Tercümesi</t>
+          <t>Türk Medeniyeti Tarihi</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>1000</v>
+        <v>45</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052019177</t>
+          <t>9786054599431</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk Filolojisine Giriş</t>
+          <t>Hüzünlü Şarkılar</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>260</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786052019405</t>
+          <t>9786054369492</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Baldıran Zehri</t>
+          <t>Türk Töresi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052019184</t>
+          <t>9786054369485</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Bozkurtların Dirilişi</t>
+          <t>Türk Terbiyesi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>18.52</v>
+        <v>230</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052019092</t>
+          <t>9786054599493</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>İz Bıraktılar</t>
+          <t>21. Yüzyıl'da Türk Cihan Hakimiyeti'nin Jeopolitiği</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>330</v>
+        <v>30</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786052019078</t>
+          <t>9799756217077</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Enver Ata</t>
+          <t>Acının Tadı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052019436</t>
+          <t>9786054599547</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Düşlere Bile Sığmadı Yaşamak</t>
+          <t>Türk Cumhuriyetine Doğru</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052019030</t>
+          <t>9786054599516</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Marifetname (Ciltli)</t>
+          <t>Pencerem</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>1500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786052019382</t>
+          <t>9786052019283</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Türk Devlet Töresi</t>
+          <t>Çağatayca Gülistan Tercümesi</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>25</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052019351</t>
+          <t>9786052019177</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadisler Rehberliğinde Kutadgu Bilig Beyitlerinden Seçmeler</t>
+          <t>Eski Türk Filolojisine Giriş</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052019160</t>
+          <t>9786052019405</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu mu? Devletleşme Sorunu mu?</t>
+          <t>Baldıran Zehri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>25</v>
+        <v>450</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786052019504</t>
+          <t>9786052019184</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>O Gece</t>
+          <t>Bozkurtların Dirilişi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>260</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055965563</t>
+          <t>9786052019092</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Seni Maymun Seni</t>
+          <t>İz Bıraktılar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>3.24</v>
+        <v>330</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059960830</t>
+          <t>9786052019078</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Sus Payı</t>
+          <t>Enver Ata</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786052019221</t>
+          <t>9786052019436</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen</t>
+          <t>Düşlere Bile Sığmadı Yaşamak</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786052019191</t>
+          <t>9786052019030</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İlham</t>
+          <t>Marifetname (Ciltli)</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>65</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786052019344</t>
+          <t>9786052019382</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Al Yanaklı Kızıl Elma - Almila</t>
+          <t>Türk Devlet Töresi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059960786</t>
+          <t>9786052019351</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Tomris Hatun</t>
+          <t>Ayet ve Hadisler Rehberliğinde Kutadgu Bilig Beyitlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>18.52</v>
+        <v>260</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059960762</t>
+          <t>9786052019160</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Kim Bu Türkler?</t>
+          <t>Kürt Sorunu mu? Devletleşme Sorunu mu?</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>390</v>
+        <v>25</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059960779</t>
+          <t>9786052019504</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs</t>
+          <t>O Gece</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059960656</t>
+          <t>9786055965563</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Keşif</t>
+          <t>Seni Maymun Seni</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>130</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059960649</t>
+          <t>9786059960830</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Ziyalı Cevaplar</t>
+          <t>Sus Payı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059960588</t>
+          <t>9786052019221</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Cemre</t>
+          <t>Öğretmen</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786052019429</t>
+          <t>9786052019191</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Devletle Hasbihal 3</t>
+          <t>İlham</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>260</v>
+        <v>65</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052019412</t>
+          <t>9786052019344</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Neşter İzleri</t>
+          <t>Al Yanaklı Kızıl Elma - Almila</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>260</v>
+        <v>45</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052019153</t>
+          <t>9786059960786</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Atabey ve Haşhaşiler</t>
+          <t>Tomris Hatun</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>90</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059960922</t>
+          <t>9786059960762</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Gök Tanrı Oğuz Kağan Destanı</t>
+          <t>Kim Bu Türkler?</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>27.78</v>
+        <v>390</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059960908</t>
+          <t>9786059960779</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Birazcık Ihlamur Birazcık Gelincik</t>
+          <t>Kıbrıs</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>65</v>
+        <v>450</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059960885</t>
+          <t>9786059960656</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>El - Bab Tarihi</t>
+          <t>Yeni Bir Keşif</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>13.89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052019207</t>
+          <t>9786059960649</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Satrançla Örülen Dünya</t>
+          <t>Ziyalı Cevaplar</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>9.26</v>
+        <v>65</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052019245</t>
+          <t>9786059960588</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Sana Güzel Günlerden Hayallerim Zıplasın!</t>
+          <t>Dördüncü Cemre</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059960977</t>
+          <t>9786052019429</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Fırtınayla Gelenler</t>
+          <t>Devletle Hasbihal 3</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>20</v>
+        <v>260</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059960953</t>
+          <t>9786052019412</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Devlette Hasbihal 2</t>
+          <t>Neşter İzleri</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052019276</t>
+          <t>9786052019153</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Belgelerle Tarihte İzoli</t>
+          <t>Atabey ve Haşhaşiler</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>390</v>
+        <v>90</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052019375</t>
+          <t>9786059960922</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Zor Karar</t>
+          <t>Gök Tanrı Oğuz Kağan Destanı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>90</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052019047</t>
+          <t>9786059960908</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Fikriye’nin Gözleri</t>
+          <t>Birazcık Ihlamur Birazcık Gelincik</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>390</v>
+        <v>65</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059960946</t>
+          <t>9786059960885</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Rehber’e Rehberlik</t>
+          <t>El - Bab Tarihi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059960816</t>
+          <t>9786052019207</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Ne İdik? Ne Olduk? Neden?</t>
+          <t>Satrançla Örülen Dünya</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>330</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059960939</t>
+          <t>9786052019245</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Fizikçiler ve Mühendisler için Mekanik</t>
+          <t>Sana Güzel Günlerden Hayallerim Zıplasın!</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>650</v>
+        <v>65</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052019368</t>
+          <t>9786059960977</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Kaybederken Kazanmak Mı ? - Kazanırken Kaybetmek Mi ?</t>
+          <t>Fırtınayla Gelenler</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059960878</t>
+          <t>9786059960953</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Kürşad</t>
+          <t>Devlette Hasbihal 2</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>27.78</v>
+        <v>260</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059960366</t>
+          <t>9786052019276</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Belgelerle Tarihte İzoli</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>60</v>
+        <v>390</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059960397</t>
+          <t>9786052019375</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Efsaneleri 1</t>
+          <t>Zor Karar</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059960380</t>
+          <t>9786052019047</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Elma</t>
+          <t>Fikriye’nin Gözleri</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059960359</t>
+          <t>9786059960946</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Gönül Hanım</t>
+          <t>Rehber’e Rehberlik</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059960373</t>
+          <t>9786059960816</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Dilaver Cebeci</t>
+          <t>Ne İdik? Ne Olduk? Neden?</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059960342</t>
+          <t>9786059960939</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut</t>
+          <t>Fizikçiler ve Mühendisler için Mekanik</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>13.89</v>
+        <v>650</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059960571</t>
+          <t>9786052019368</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Terör ve Bölücülük Üzerine</t>
+          <t>Kaybederken Kazanmak Mı ? - Kazanırken Kaybetmek Mi ?</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>260</v>
+        <v>90</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059960915</t>
+          <t>9786059960878</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Asya Kültürünün Dünyadaki İzleri</t>
+          <t>Kürşad</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>85</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059960847</t>
+          <t>9786059960366</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İllegal Sevda</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052019146</t>
+          <t>9786059960397</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terakki Tarihi</t>
+          <t>Türk Dünyası Efsaneleri 1</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059960984</t>
+          <t>9786059960380</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Sak Türkleri Dilleri ve Edebiyatı</t>
+          <t>Kızıl Elma</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052019115</t>
+          <t>9786059960359</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Pişmanlık</t>
+          <t>Gönül Hanım</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>65</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786052019023</t>
+          <t>9786059960373</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Ön Türk Tarihi Araştırmaları</t>
+          <t>Dilaver Cebeci</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>25</v>
+        <v>330</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052019122</t>
+          <t>9786059960342</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Altın Işık</t>
+          <t>Dede Korkut</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>160</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786052019054</t>
+          <t>9786059960571</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Önce Vatan</t>
+          <t>Terör ve Bölücülük Üzerine</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059960823</t>
+          <t>9786059960915</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>Asya Kültürünün Dünyadaki İzleri</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>18.52</v>
+        <v>85</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059960793</t>
+          <t>9786059960847</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Memnu</t>
+          <t>İllegal Sevda</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>18.52</v>
+        <v>65</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059960854</t>
+          <t>9786052019146</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Çankaya Sancıları</t>
+          <t>İttihat ve Terakki Tarihi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059960007</t>
+          <t>9786059960984</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Sevdama Şiirler</t>
+          <t>Sak Türkleri Dilleri ve Edebiyatı</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>20</v>
+        <v>260</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054599608</t>
+          <t>9786052019115</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Deli Dumrul</t>
+          <t>Pişmanlık</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>6.94</v>
+        <v>65</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054599615</t>
+          <t>9786052019023</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Yigenek</t>
+          <t>Ön Türk Tarihi Araştırmaları</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054599561</t>
+          <t>9786052019122</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Bamsı Beyrek 1</t>
+          <t>Altın Işık</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054599660</t>
+          <t>9786052019054</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Segrek</t>
+          <t>Önce Vatan</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>100</v>
+        <v>260</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786054599646</t>
+          <t>9786059960823</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Beyreğin Ölümü</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>100</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054599721</t>
+          <t>9786059960793</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut (13 Kitap Takım)</t>
+          <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>46.3</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>3990000031531</t>
+          <t>9786059960854</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Boyları 1 - Bozoklar</t>
+          <t>Çankaya Sancıları</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>55.56</v>
+        <v>330</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054599530</t>
+          <t>9786059960007</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Mete Han</t>
+          <t>Sevdama Şiirler</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>130</v>
+        <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054369478</t>
+          <t>9786054599608</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Türk Ahlakı</t>
+          <t>Dede Korkut - Deli Dumrul</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>230</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786054369508</t>
+          <t>9786054599615</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Dede Korkut - Yigenek</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>230</v>
+        <v>100</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054369454</t>
+          <t>9786054599561</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kürt Aşiretleri Hakkında Sosyolojik Tetkikler</t>
+          <t>Dede Korkut - Bamsı Beyrek 1</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789756217412</t>
+          <t>9786054599660</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Nevruz Yelleri</t>
+          <t>Dede Korkut - Segrek</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054599875</t>
+          <t>9786054599646</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Son Şehit Cengiz Akyıldız</t>
+          <t>Dede Korkut - Beyreğin Ölümü</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>330</v>
+        <v>100</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>3990000015796</t>
+          <t>9786054599721</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Yorumlu Kronolojik Tarih Ansiklopedisi (4 Cilt Takım) (Ciltli)</t>
+          <t>Dede Korkut (13 Kitap Takım)</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>138.89</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786054599868</t>
+          <t>3990000031531</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Muhteşem Tarihi</t>
+          <t>Oğuz Boyları 1 - Bozoklar</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>27.78</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054599813</t>
+          <t>9786054599530</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Gizli Tarihi</t>
+          <t>Mete Han</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>18.52</v>
+        <v>130</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054599806</t>
+          <t>9786054369478</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Taşbaba - Türk'ün Taş Yaddaşı</t>
+          <t>Türk Ahlakı</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054599882</t>
+          <t>9786054369508</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın İşleri</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>85</v>
+        <v>230</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054599905</t>
+          <t>9786054369454</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Kur'an da Galübela - İnsanın İlk Ölümü Evrenin Esrarı</t>
+          <t>Kürt Aşiretleri Hakkında Sosyolojik Tetkikler</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>18.52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055965761</t>
+          <t>9789756217412</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Şehitlik ve Şehitlerimiz</t>
+          <t>Nevruz Yelleri</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786054200818</t>
+          <t>9786054599875</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Mete Han</t>
+          <t>Son Şehit Cengiz Akyıldız</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>22</v>
+        <v>330</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257834469</t>
+          <t>3990000015796</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Üzerine Genel Kaynaklar (1912-2020)</t>
+          <t>Açıklamalı Yorumlu Kronolojik Tarih Ansiklopedisi (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>580</v>
+        <v>138.89</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054599738</t>
+          <t>9786054599868</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Kağan</t>
+          <t>Türklerin Muhteşem Tarihi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>55.56</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054599134</t>
+          <t>9786054599813</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Zor Zamanda Kurt Duruşu</t>
+          <t>Türklerin Gizli Tarihi</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055965877</t>
+          <t>9786054599806</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Ziya Gökalp ve Türkçülüğün Boyutları</t>
+          <t>Taşbaba - Türk'ün Taş Yaddaşı</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>13.89</v>
+        <v>260</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257834384</t>
+          <t>9786054599882</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Yanık Kale</t>
+          <t>Dünyanın İşleri</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>260</v>
+        <v>85</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054200580</t>
+          <t>9786054599905</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Yanık Kale</t>
+          <t>Kur'an da Galübela - İnsanın İlk Ölümü Evrenin Esrarı</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786054369911</t>
+          <t>9786055965761</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Yanık Dere Erzurum</t>
+          <t>Şehitlik ve Şehitlerimiz</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054369607</t>
+          <t>9786054200818</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığıma Yol Almadayım</t>
+          <t>Mete Han</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054200689</t>
+          <t>9786257834469</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Veliaht</t>
+          <t>Azerbaycan Üzerine Genel Kaynaklar (1912-2020)</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>25</v>
+        <v>580</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054599479</t>
+          <t>9786054599738</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Vatan Haini Diyecekler</t>
+          <t>Oğuz Kağan</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>13.89</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054369027</t>
+          <t>9786054599134</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Ülkü Ocakları</t>
+          <t>Zor Zamanda Kurt Duruşu</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>45</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054369218</t>
+          <t>9786055965877</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Üç Hilal’in Hikayesi</t>
+          <t>Ziya Gökalp ve Türkçülüğün Boyutları</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>330</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786054369010</t>
+          <t>9786257834384</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Üç Bozkırlı</t>
+          <t>Yanık Kale</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>13.89</v>
+        <v>260</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786054200900</t>
+          <t>9786054200580</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Uyan Türk Destanı</t>
+          <t>Yanık Kale</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786054599394</t>
+          <t>9786054369911</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Anılar (1954 - 1979)</t>
+          <t>Yanık Dere Erzurum</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>70</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786054599448</t>
+          <t>9786054369607</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Deminde</t>
+          <t>Yalnızlığıma Yol Almadayım</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054200856</t>
+          <t>9786054200689</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Türk’ün Şifreleri</t>
+          <t>Veliaht</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>7.31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054599462</t>
+          <t>9786054599479</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Türk’ün Kimlik Cüzdanı</t>
+          <t>Vatan Haini Diyecekler</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054369683</t>
+          <t>9786054369027</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Türk’ün Destanı Hakanname</t>
+          <t>Ülkü Ocakları</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>23.15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789756217849</t>
+          <t>9786054369218</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Çilesi</t>
+          <t>Üç Hilal’in Hikayesi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>10</v>
+        <v>330</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789756217535</t>
+          <t>9786054369010</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Türklerde Kadın ve Aile</t>
+          <t>Üç Bozkırlı</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>10</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054599417</t>
+          <t>9786054200900</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Türkler Nasıl ve Niçin Müslüman Oldu?</t>
+          <t>Uyan Türk Destanı</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>23.15</v>
+        <v>160</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054200467</t>
+          <t>9786054599394</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Şark Meselesi ve Alınacak Tedbirler</t>
+          <t>Unutulmayan Anılar (1954 - 1979)</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>160</v>
+        <v>70</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786055965839</t>
+          <t>9786054599448</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Türkeş İçin Ne Dediler?</t>
+          <t>Yalnızlığın Deminde</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054200863</t>
+          <t>9786054200856</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Türkeş</t>
+          <t>Türk’ün Şifreleri</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>20</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054200160</t>
+          <t>9786054599462</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Türk’e Dair</t>
+          <t>Türk’ün Kimlik Cüzdanı</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>8.33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9799756217060</t>
+          <t>9786054369683</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Türk Sağı Sözlüğü (Ciltli)</t>
+          <t>Türk’ün Destanı Hakanname</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>950</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786054599103</t>
+          <t>9789756217849</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Türk Milliyetçileri Derneği ve Kapatılış Davası</t>
+          <t>Türkmen Çilesi</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>160</v>
+        <v>10</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054369386</t>
+          <t>9789756217535</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Türk Kimmerler Kimmerya</t>
+          <t>Türklerde Kadın ve Aile</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789756217344</t>
+          <t>9786054599417</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Türk Kafkas İslam Ordusu ve Ermeniler 1918</t>
+          <t>Türkler Nasıl ve Niçin Müslüman Oldu?</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>15</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786055965266</t>
+          <t>9786054200467</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Ülküsü 3</t>
+          <t>Türkiye’de Şark Meselesi ve Alınacak Tedbirler</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>35</v>
+        <v>160</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786055965259</t>
+          <t>9786055965839</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Ülküsü 2</t>
+          <t>Türkeş İçin Ne Dediler?</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>32.41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055965242</t>
+          <t>9786054200863</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Ülküsü 1</t>
+          <t>Türkeş</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054369379</t>
+          <t>9786054200160</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Türk Cumhuriyeti ve Türk Birliği</t>
+          <t>Türk’e Dair</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>20</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054200092</t>
+          <t>9799756217060</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Tırablusgarp Cephesi Hatıraları</t>
+          <t>Türk Sağı Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>9.26</v>
+        <v>950</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054200955</t>
+          <t>9786054599103</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Tenha Kuğu</t>
+          <t>Türk Milliyetçileri Derneği ve Kapatılış Davası</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>5</v>
+        <v>160</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055965884</t>
+          <t>9786054369386</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Tarih Sözlüğü</t>
+          <t>Türk Kimmerler Kimmerya</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>27.78</v>
+        <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054369775</t>
+          <t>9789756217344</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Günümüze Hamasi ve Milli Şiirler Antolojisi</t>
+          <t>Türk Kafkas İslam Ordusu ve Ermeniler 1918</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>27.78</v>
+        <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054200146</t>
+          <t>9786055965266</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat ve Türk Ailesi</t>
+          <t>Türk İslam Ülküsü 3</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>9.26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055965389</t>
+          <t>9786055965259</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerim</t>
+          <t>Türk İslam Ülküsü 2</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>200</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054200825</t>
+          <t>9786055965242</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Türk Yurtları Üzerine Notlar</t>
+          <t>Türk İslam Ülküsü 1</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>11.11</v>
+        <v>35</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054369577</t>
+          <t>9786054369379</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Şerhü’r-Risale Fi’t-Tasavvuf</t>
+          <t>Türk Cumhuriyeti ve Türk Birliği</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054200573</t>
+          <t>9786054200092</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Şehitlik ve Şehitlerimiz</t>
+          <t>Tırablusgarp Cephesi Hatıraları</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>130</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789756217337</t>
+          <t>9786054200955</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Şahinlerin Zamanı</t>
+          <t>Tenha Kuğu</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>13.89</v>
+        <v>5</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055965204</t>
+          <t>9786055965884</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Son Kale Çanakkale</t>
+          <t>Tarih Sözlüğü</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054200481</t>
+          <t>9786054369775</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Sohbetler</t>
+          <t>Tanzimat’tan Günümüze Hamasi ve Milli Şiirler Antolojisi</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>25</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>3990000002051</t>
+          <t>9786054200146</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Sivrisinek ile Aslan</t>
+          <t>Tanzimat ve Türk Ailesi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054200894</t>
+          <t>9786055965389</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Sıla Boyutu</t>
+          <t>Şiirlerim</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054200207</t>
+          <t>9786054200825</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Seyranname</t>
+          <t>Türk Yurtları Üzerine Notlar</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>35</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054200504</t>
+          <t>9786054369577</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Sevda Üzerine Memleket Hikayeleri</t>
+          <t>Şerhü’r-Risale Fi’t-Tasavvuf</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>65</v>
+        <v>30</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054369072</t>
+          <t>9786054200573</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Seçim Sistemleri ve Siyasi Partiler</t>
+          <t>Şehitlik ve Şehitlerimiz</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>4.63</v>
+        <v>130</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054369843</t>
+          <t>9789756217337</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Şahinlerin Zamanı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054599219</t>
+          <t>9786055965204</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>S. Ahmet Arvasi’de İslam Estetik ve Sanatı</t>
+          <t>Son Kale Çanakkale</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054369638</t>
+          <t>9786054200481</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Reis Bey</t>
+          <t>Sohbetler</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>16.2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054369102</t>
+          <t>3990000002051</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Yükselişi ve Çöküşü</t>
+          <t>Sivrisinek ile Aslan</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>23.15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054599349</t>
+          <t>9786054200894</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıdan Günümüze Demokratikleşme Sürecinde Türk Siyasi Hayatı ve Kemalizm</t>
+          <t>Sıla Boyutu</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786054200672</t>
+          <t>9786054200207</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Sosyalizm</t>
+          <t>Seyranname</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054599257</t>
+          <t>9786054200504</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Uçlarda Devleşenler - Osman Gazi</t>
+          <t>Sevda Üzerine Memleket Hikayeleri</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786055965815</t>
+          <t>9786054369072</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya ve Türkiye’nin Güvenlik Stratejileri</t>
+          <t>Seçim Sistemleri ve Siyasi Partiler</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>260</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786054200610</t>
+          <t>9786054369843</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Okyanusa Açılan Kapılar</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>27.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054369539</t>
+          <t>9786054599219</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Nutuk Sözlüğü</t>
+          <t>S. Ahmet Arvasi’de İslam Estetik ve Sanatı</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789756217559</t>
+          <t>9786054369638</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıdan Günümüze Misyoner Faaliyetler</t>
+          <t>Reis Bey</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>18.52</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054200108</t>
+          <t>9786054369102</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Nasayihü’l - Mülük</t>
+          <t>Osmanlı’nın Yükselişi ve Çöküşü</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789756217856</t>
+          <t>9786054599349</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk ve Aile Bağları</t>
+          <t>Osmanlıdan Günümüze Demokratikleşme Sürecinde Türk Siyasi Hayatı ve Kemalizm</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054369133</t>
+          <t>9786054200672</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Milliyetimizin Dini Temeli ve Milliyetçiliğin Dinle Kavgası</t>
+          <t>Osmanlı’da Sosyalizm</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786054599318</t>
+          <t>9786054599257</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>MHP ve Yapılması Gerekenler</t>
+          <t>Uçlarda Devleşenler - Osman Gazi</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054200177</t>
+          <t>9786055965815</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Men Kazanga Baramen</t>
+          <t>Orta Asya ve Türkiye’nin Güvenlik Stratejileri</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>35</v>
+        <v>260</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786054200474</t>
+          <t>9786054200610</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Mamak Günleri</t>
+          <t>Okyanusa Açılan Kapılar</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>13.89</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786054599325</t>
+          <t>9786054369539</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Mabedin Bekçileri</t>
+          <t>Nutuk Sözlüğü</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>27.78</v>
+        <v>25</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789756217146</t>
+          <t>9789756217559</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Kültür Zenginliklerimiz</t>
+          <t>Osmanlıdan Günümüze Misyoner Faaliyetler</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>17.5</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786054599387</t>
+          <t>9786054200108</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Kurt Kapanı</t>
+          <t>Nasayihü’l - Mülük</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>200</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786054369812</t>
+          <t>9789756217856</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Kurt Kanı</t>
+          <t>Mutluluk ve Aile Bağları</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786055965402</t>
+          <t>9786054369133</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Kurt Bakışı</t>
+          <t>Milliyetimizin Dini Temeli ve Milliyetçiliğin Dinle Kavgası</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786054200184</t>
+          <t>9786054599318</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’dan Gerçekler</t>
+          <t>MHP ve Yapılması Gerekenler</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789756217870</t>
+          <t>9786054200177</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’daki  Peygamberler</t>
+          <t>Men Kazanga Baramen</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789756217863</t>
+          <t>9786054200474</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okumanın 77 Yolu</t>
+          <t>Mamak Günleri</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786054369546</t>
+          <t>9786054599325</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Kimler Geldi Kimler Geçti</t>
+          <t>Mabedin Bekçileri</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>13.89</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786054599332</t>
+          <t>9789756217146</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Kızıl ve Çorak</t>
+          <t>Kültür Zenginliklerimiz</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>30</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054369041</t>
+          <t>9786054599387</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Tramvay</t>
+          <t>Kurt Kapanı</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>16.67</v>
+        <v>200</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786054369720</t>
+          <t>9786054369812</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Beyaz Çiçekler</t>
+          <t>Kurt Kanı</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054599233</t>
+          <t>9786055965402</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı</t>
+          <t>Kurt Bakışı</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054200832</t>
+          <t>9786054200184</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’ta En Uygun Çözüm Nedir?</t>
+          <t>Kur’an’dan Gerçekler</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789756217542</t>
+          <t>9789756217870</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Kerkük Irak ve Ortadoğu</t>
+          <t>Kur’an’daki  Peygamberler</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786054200436</t>
+          <t>9789756217863</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Kendini Arayan İnsan</t>
+          <t>Kitap Okumanın 77 Yolu</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789756217252</t>
+          <t>9786054369546</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Köle</t>
+          <t>Kimler Geldi Kimler Geçti</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786054599240</t>
+          <t>9786054599332</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Kemal Çapraz’ın Kaleminden Türk Dünyası</t>
+          <t>Kızıl ve Çorak</t>
         </is>
       </c>
       <c r="C376" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786054599226</t>
+          <t>9786054369041</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Katre-i Toprak</t>
+          <t>Kırmızı Tramvay</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786054200405</t>
+          <t>9786054369720</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Karayazılılar</t>
+          <t>Kırmızı Beyaz Çiçekler</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>65</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789756217009</t>
+          <t>9786054599233</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Kapıaltı</t>
+          <t>Kırmızı</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>330</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786054200733</t>
+          <t>9786054200832</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Kahve Molası</t>
+          <t>Kıbrıs’ta En Uygun Çözüm Nedir?</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786054369904</t>
+          <t>9789756217542</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Juba ve Görünen Şeytanlar</t>
+          <t>Kerkük Irak ve Ortadoğu</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789756217139</t>
+          <t>9786054200436</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>İtirazlar</t>
+          <t>Kendini Arayan İnsan</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>90</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786054200252</t>
+          <t>9789756217252</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>İstiklalin Bedeli</t>
+          <t>Köle</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>18.52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786054369584</t>
+          <t>9786054599240</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Harbi’nde Etnik İhanet</t>
+          <t>Kemal Çapraz’ın Kaleminden Türk Dünyası</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>23.15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786054200849</t>
+          <t>9786054599226</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Truvası</t>
+          <t>Katre-i Toprak</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786054369034</t>
+          <t>9786054200405</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>İran Türkleri (Ciltli)</t>
+          <t>Karayazılılar</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>46.3</v>
+        <v>65</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786054369416</t>
+          <t>9789756217009</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>İran Coğrafyasında Türkler</t>
+          <t>Kapıaltı</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786054369669</t>
+          <t>9786054200733</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Yüz Akı Osmanlı Destanı</t>
+          <t>Kahve Molası</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786054200429</t>
+          <t>9786054369904</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve İnsan Ötesi</t>
+          <t>Juba ve Görünen Şeytanlar</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>15.74</v>
+        <v>50</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789756217276</t>
+          <t>9789756217139</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>İnsan Gelecekte Yaşar</t>
+          <t>İtirazlar</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>16.2</v>
+        <v>90</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786054200047</t>
+          <t>9786054200252</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>İmralı’daki Konuk</t>
+          <t>İstiklalin Bedeli</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786055965358</t>
+          <t>9786054369584</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Hal (Ciltli)</t>
+          <t>İstiklal Harbi’nde Etnik İhanet</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>37.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786054200498</t>
+          <t>9786054200849</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Hüzün</t>
+          <t>İslam’ın Truvası</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>11.11</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786054200368</t>
+          <t>9786054369034</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Hayat Levhaları</t>
+          <t>İran Türkleri (Ciltli)</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>9.26</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786055965327</t>
+          <t>9786054369416</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Hasbihal 5</t>
+          <t>İran Coğrafyasında Türkler</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>32.41</v>
+        <v>450</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786054200948</t>
+          <t>9786054369669</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Komando</t>
+          <t>İnsanlığın Yüz Akı Osmanlı Destanı</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786055965303</t>
+          <t>9786054200429</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Hasbihal 3</t>
+          <t>İnsan ve İnsan Ötesi</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>32.41</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786055965297</t>
+          <t>9789756217276</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Hasbihal 2</t>
+          <t>İnsan Gelecekte Yaşar</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>150</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786055965280</t>
+          <t>9786054200047</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Hasbihal 1</t>
+          <t>İmralı’daki Konuk</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>32.41</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786055965341</t>
+          <t>9786055965358</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Hasbihal - 6</t>
+          <t>İlm-i Hal (Ciltli)</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>32.41</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9799756217107</t>
+          <t>9786054200498</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Güneş Ülkesi</t>
+          <t>Hüzün</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786054200535</t>
+          <t>9786054200368</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Güllerin Solduğu Gün</t>
+          <t>Hayat Levhaları</t>
         </is>
       </c>
       <c r="C402" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789756217986</t>
+          <t>9786055965327</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Vurgunları</t>
+          <t>Hasbihal 5</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>18.52</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786055965471</t>
+          <t>9786054200948</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Gökkonuksal Avrat</t>
+          <t>Komando</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786054200795</t>
+          <t>9786055965303</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Gizli Ermeniler</t>
+          <t>Hasbihal 3</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>16.2</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789756217238</t>
+          <t>9786055965297</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Gelecek 1000 Yılda Da Buradayız</t>
+          <t>Hasbihal 2</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>9.26</v>
+        <v>150</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786055965488</t>
+          <t>9786055965280</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Gallemit</t>
+          <t>Hasbihal 1</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>9.26</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786054599165</t>
+          <t>9786055965341</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Firar Zamanı</t>
+          <t>Hasbihal - 6</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786054200238</t>
+          <t>9799756217107</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yönleriyle Türkler</t>
+          <t>Güneş Ülkesi</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>8.33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786054200085</t>
+          <t>9786054200535</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi ve 17.Yüzyıl Osmanlı Toplumu</t>
+          <t>Güllerin Solduğu Gün</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>35</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786054369058</t>
+          <t>9789756217986</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>E’t-Tuhfetü’l-Mekkiye</t>
+          <t>Gökkuşağı Vurgunları</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786054599073</t>
+          <t>9786055965471</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Ertuğrul Gazi</t>
+          <t>Gökkonuksal Avrat</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786054599370</t>
+          <t>9786054200795</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Ermeniler</t>
+          <t>Gizli Ermeniler</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>85</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786054599189</t>
+          <t>9789756217238</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Zamanı Unutma!</t>
+          <t>Gelecek 1000 Yılda Da Buradayız</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9799756217053</t>
+          <t>9786055965488</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Portreleri</t>
+          <t>Gallemit</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>330</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9799756217114</t>
+          <t>9786054599165</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Olayları Kronolojisi Millet-i Sadıka’dan Hayk’ın Çocuklarına - 3</t>
+          <t>Firar Zamanı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>9.26</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786055965310</t>
+          <t>9786054200238</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Hasbihal 4</t>
+          <t>Farklı Yönleriyle Türkler</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>32.41</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9789756217948</t>
+          <t>9786054200085</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Erik Ağacı</t>
+          <t>Evliya Çelebi ve 17.Yüzyıl Osmanlı Toplumu</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>65</v>
+        <v>35</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789756217283</t>
+          <t>9786054369058</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Teşkilat Ercan</t>
+          <t>E’t-Tuhfetü’l-Mekkiye</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>20.37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786054200054</t>
+          <t>9786054599073</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Emin Bey’in Defteri</t>
+          <t>Ertuğrul Gazi</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>27.78</v>
+        <v>250</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786055965365</t>
+          <t>9786054599370</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Sosyolojisi</t>
+          <t>Ermeniler</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>25</v>
+        <v>85</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9789756217306</t>
+          <t>9786054599189</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatlaşan Vergiler</t>
+          <t>Ermeni Zamanı Unutma!</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>40</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786054200559</t>
+          <t>9799756217053</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatımızda İsimler Ve Terimler</t>
+          <t>Ermeni Portreleri</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>50.93</v>
+        <v>330</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786054369744</t>
+          <t>9799756217114</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Düş Köpekleri</t>
+          <t>Ermeni Olayları Kronolojisi Millet-i Sadıka’dan Hayk’ın Çocuklarına - 3</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>300</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786054369089</t>
+          <t>9786055965310</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Duruşmalar</t>
+          <t>Hasbihal 4</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>9.26</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786054599158</t>
+          <t>9789756217948</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Donmuş Zaman Manzaraları</t>
+          <t>Erik Ağacı</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>18.52</v>
+        <v>65</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786054369096</t>
+          <t>9789756217283</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Fırka Nedir?</t>
+          <t>Teşkilat Ercan</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>50</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786054599899</t>
+          <t>9786054200054</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Alparslan Türkeş ve Dokuz Işık</t>
+          <t>Emin Bey’in Defteri</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>390</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786055965372</t>
+          <t>9786055965365</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Doğu Anadolu Gerçeği</t>
+          <t>Eğitim Sosyolojisi</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786054200412</t>
+          <t>9789756217306</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Diyalektiğimiz ve Estetiğimiz</t>
+          <t>Edebiyatlaşan Vergiler</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786055965211</t>
+          <t>9786054200559</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Divanü Lugati’t-Türk Grameri-1 (Ciltli)</t>
+          <t>Edebiyatımızda İsimler Ve Terimler</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>33</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786054200139</t>
+          <t>9786054369744</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiirinde Kadın</t>
+          <t>Düş Köpekleri</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786054200115</t>
+          <t>9786054369089</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Dilaver Cebeci Bütün Şiirleri</t>
+          <t>Duruşmalar</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786054200214</t>
+          <t>9786054599158</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Devranname</t>
+          <t>Donmuş Zaman Manzaraları</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>35</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786054369799</t>
+          <t>9786054369096</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Fırka Nedir?</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>16.2</v>
+        <v>50</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789756217153</t>
+          <t>9786054599899</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Derin Sol (Ciltli)</t>
+          <t>Alparslan Türkeş ve Dokuz Işık</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>55</v>
+        <v>390</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786054599424</t>
+          <t>9786055965372</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut (Ciltli)</t>
+          <t>Doğu Anadolu Gerçeği</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>1200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9799756217183</t>
+          <t>9786054200412</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Darbeler ve Türk Basını</t>
+          <t>Diyalektiğimiz ve Estetiğimiz</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>18.52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786054200078</t>
+          <t>9786055965211</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Darbe ve İnfaz</t>
+          <t>Divanü Lugati’t-Türk Grameri-1 (Ciltli)</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>13.89</v>
+        <v>33</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786054200764</t>
+          <t>9786054200139</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Darbe İçinde Darbe</t>
+          <t>Divan Şiirinde Kadın</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>11.11</v>
+        <v>20</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786055965501</t>
+          <t>9786054200115</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Dağlıca Baskını’ndan Güneş Harekatı’na</t>
+          <t>Dilaver Cebeci Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789756217207</t>
+          <t>9786054200214</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Çift Başlı Yılan</t>
+          <t>Devranname</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>9.26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786054200443</t>
+          <t>9786054369799</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Çiçi Han</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>22</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786054599196</t>
+          <t>9789756217153</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Çapraz Biçildi İsyanlarım</t>
+          <t>Derin Sol (Ciltli)</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>18.52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786054200931</t>
+          <t>9786054599424</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Çanakkale</t>
+          <t>Dede Korkut (Ciltli)</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>18.52</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9789756217023</t>
+          <t>9799756217183</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Çakırdiken</t>
+          <t>Darbeler ve Türk Basını</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786054200375</t>
+          <t>9786054200078</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Cephe ve Esaret Hatıraları</t>
+          <t>Darbe ve İnfaz</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786054369294</t>
+          <t>9786054200764</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Büyük Kazak Göçü</t>
+          <t>Darbe İçinde Darbe</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786054599059</t>
+          <t>9786055965501</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Sadık Aran Yaşamı ve Mücadelesi</t>
+          <t>Dağlıca Baskını’ndan Güneş Harekatı’na</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059960595</t>
+          <t>9789756217207</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Ravzatü-ş Şüheda</t>
+          <t>Çift Başlı Yılan</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>520</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786059960601</t>
+          <t>9786054200443</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Peygamber (SAV) - Destan</t>
+          <t>Çiçi Han</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786054599783</t>
+          <t>9786054599196</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Türkmenname</t>
+          <t>Çapraz Biçildi İsyanlarım</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059960182</t>
+          <t>9786054200931</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Ertuğrul Gazi Kuruluş</t>
+          <t>Çanakkale Çanakkale</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>27.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786059960809</t>
+          <t>9789756217023</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Hikayesi</t>
+          <t>Çakırdiken</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>80</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059960632</t>
+          <t>9786054200375</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Türk Destanları</t>
+          <t>Cephe ve Esaret Hatıraları</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>6.94</v>
+        <v>25</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059960625</t>
+          <t>9786054369294</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Gönlümün Fırtınası</t>
+          <t>Büyük Kazak Göçü</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>260</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059960113</t>
+          <t>9786054599059</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Ülkücü Hafıza</t>
+          <t>Mehmet Sadık Aran Yaşamı ve Mücadelesi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786059960540</t>
+          <t>9786059960595</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Öksüz Türklüğüm</t>
+          <t>Ravzatü-ş Şüheda</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>65</v>
+        <v>520</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059960205</t>
+          <t>9786059960601</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Kahraman</t>
+          <t>Muhammed Peygamber (SAV) - Destan</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>15.74</v>
+        <v>90</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786054369199</t>
+          <t>9786054599783</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Gemi : 20. Yüzyıl Hikayeleri</t>
+          <t>Türkmenname</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>65</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786059960090</t>
+          <t>9786059960182</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Yer Değiştirmenin 100. Yılında Ermeniler ve Ermeni Meselesi</t>
+          <t>Ertuğrul Gazi Kuruluş</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>32.41</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059960021</t>
+          <t>9786059960809</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Kürşad</t>
+          <t>Atatürk'ün Hikayesi</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>4.63</v>
+        <v>80</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786054200153</t>
+          <t>9786059960632</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Mavi Türkü</t>
+          <t>Türk Destanları</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>8.33</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786059960274</t>
+          <t>9786059960625</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Türk Ordusu Tarihi</t>
+          <t>Gönlümün Fırtınası</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>27.78</v>
+        <v>260</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786059960243</t>
+          <t>9786059960113</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kurt Hüseyin</t>
+          <t>Ülkücü Hafıza</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786059960069</t>
+          <t>9786059960540</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Türkler, Türkmenler, Yörükler</t>
+          <t>Öksüz Türklüğüm</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>13.89</v>
+        <v>65</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059960687</t>
+          <t>9786059960205</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Timur</t>
+          <t>Kahraman</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>100</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059960755</t>
+          <t>9786054369199</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Osmanlının Zafer Sayfaları</t>
+          <t>Gemi : 20. Yüzyıl Hikayeleri</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>160</v>
+        <v>65</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059960670</t>
+          <t>9786059960090</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Metehan</t>
+          <t>Yer Değiştirmenin 100. Yılında Ermeniler ve Ermeni Meselesi</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>13.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059960731</t>
+          <t>9786059960021</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Kısa Dilbigisi Kitabı</t>
+          <t>Kürşad</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>130</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786059960748</t>
+          <t>9786054200153</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Deyimler Sözlüğü</t>
+          <t>Mavi Türkü</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>200</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786059960694</t>
+          <t>9786059960274</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Cengizhan</t>
+          <t>Türk Ordusu Tarihi</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>200</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786059960700</t>
+          <t>9786059960243</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Attila</t>
+          <t>Kurt Hüseyin</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786059960519</t>
+          <t>9786059960069</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Cihad Gazi Şehid</t>
+          <t>Türkler, Türkmenler, Yörükler</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786059960083</t>
+          <t>9786059960687</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Cumhuriyetine Doğru</t>
+          <t>Timur</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786054599691</t>
+          <t>9786059960755</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Giden Canlar Bizimdi</t>
+          <t>Osmanlının Zafer Sayfaları</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>35</v>
+        <v>160</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786059960267</t>
+          <t>9786059960670</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Alparslan Türkeş</t>
+          <t>Metehan</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786054599981</t>
+          <t>9786059960731</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Ana Dille Eğitim Milliyetçilik ve AB Hukuku</t>
+          <t>Kısa Dilbigisi Kitabı</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786059960137</t>
+          <t>9786059960748</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Türkçe Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786054599998</t>
+          <t>9786059960694</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Ekmeleddin İhsanoğlu</t>
+          <t>Cengizhan</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786059960618</t>
+          <t>9786059960700</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Suriye ve Türkmenler</t>
+          <t>Attila</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786059960526</t>
+          <t>9786059960519</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Nadir Afşar Devleti</t>
+          <t>Cihad Gazi Şehid</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786059960281</t>
+          <t>9786059960083</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Turan</t>
+          <t>Yeni Türk Cumhuriyetine Doğru</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>23.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786059960298</t>
+          <t>9786054599691</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Koca Reis Fahri Uzun</t>
+          <t>Giden Canlar Bizimdi</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786059960076</t>
+          <t>9786059960267</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Kara Para</t>
+          <t>Alparslan Türkeş</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>85</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786059960045</t>
+          <t>9786054599981</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Divanü Lügati't-Türk Grameri 2 - Söz Dizimi</t>
+          <t>Ana Dille Eğitim Milliyetçilik ve AB Hukuku</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>32.41</v>
+        <v>200</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786055965198</t>
+          <t>9786059960137</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Şarkıcı Kuğu</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789756217818</t>
+          <t>9786054599998</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Ekmeleddin İhsanoğlu</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786059960144</t>
+          <t>9786059960618</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Hariçten Sözler</t>
+          <t>Suriye ve Türkmenler</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786059960014</t>
+          <t>9786059960526</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Yemen Sızısı</t>
+          <t>Azerbaycan Nadir Afşar Devleti</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>13.89</v>
+        <v>330</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786054599967</t>
+          <t>9786059960281</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet’ten Cumhuriyet’e Modern Türk Düşüncesinde Milliyetçilik</t>
+          <t>Turan</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>90</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786054599950</t>
+          <t>9786059960298</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Kürt Dosyası</t>
+          <t>Koca Reis Fahri Uzun</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>23.15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786059960496</t>
+          <t>9786059960076</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>İşgal ve Kurtuluş</t>
+          <t>Kara Para</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>330</v>
+        <v>85</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786059960229</t>
+          <t>9786059960045</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Başbuğ Attila</t>
+          <t>Divanü Lügati't-Türk Grameri 2 - Söz Dizimi</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>18.52</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786059960106</t>
+          <t>9786055965198</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Askeri Darbe Teşebbüsleri</t>
+          <t>Şarkıcı Kuğu</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>90</v>
+        <v>3</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786054599639</t>
+          <t>9789756217818</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Beğil Oğlu Emren</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C496" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786054599592</t>
+          <t>9786059960144</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Kan Turalı</t>
+          <t>Hariçten Sözler</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786054599622</t>
+          <t>9786059960014</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Tepegöz</t>
+          <t>Yemen Sızısı</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786054599653</t>
+          <t>9786054599967</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Salur Kazan’ın Esir Olması</t>
+          <t>Meşrutiyet’ten Cumhuriyet’e Modern Türk Düşüncesinde Milliyetçilik</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786054599585</t>
+          <t>9786054599950</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Salur Kazan’ın Evinin Yağmalanması</t>
+          <t>Kürt Dosyası</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>100</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786054599554</t>
+          <t>9786059960496</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Boğaç Han</t>
+          <t>İşgal ve Kurtuluş</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>10</v>
+        <v>330</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786054599714</t>
+          <t>9786059960229</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Bamsı Beyrek 2</t>
+          <t>Başbuğ Attila</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>100</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786054599752</t>
+          <t>9786059960106</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Etrüsk - Türk Bağı</t>
+          <t>Türkiye'de Askeri Darbe Teşebbüsleri</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786054599578</t>
+          <t>9786054599639</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut - Uruz’un Esir Olması</t>
+          <t>Dede Korkut - Beğil Oğlu Emren</t>
         </is>
       </c>
       <c r="C504" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786059960441</t>
+          <t>9786054599592</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Hakikatler (Ciltli)</t>
+          <t>Dede Korkut - Kan Turalı</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>1000</v>
+        <v>100</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786059960557</t>
+          <t>9786054599622</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Sultan Alparslan</t>
+          <t>Dede Korkut - Tepegöz</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786059960434</t>
+          <t>9786054599653</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Dede Korkut - Salur Kazan’ın Esir Olması</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786059960465</t>
+          <t>9786054599585</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Boyları 2 - Üçoklar</t>
+          <t>Dede Korkut - Salur Kazan’ın Evinin Yağmalanması</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>55.56</v>
+        <v>100</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786059960175</t>
+          <t>9786054599554</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Ama Zamanla</t>
+          <t>Dede Korkut - Boğaç Han</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786054599707</t>
+          <t>9786054599714</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Okul ve Aile Etkinlikleri</t>
+          <t>Dede Korkut - Bamsı Beyrek 2</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786054599936</t>
+          <t>9786054599752</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Sen ve Ben</t>
+          <t>Etrüsk - Türk Bağı</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786059960236</t>
+          <t>9786054599578</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Çağlayanlar</t>
+          <t>Dede Korkut - Uruz’un Esir Olması</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786054200320</t>
+          <t>9786059960441</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ve Trafik</t>
+          <t>Tarihi Hakikatler (Ciltli)</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>4.63</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786054200306</t>
+          <t>9786059960557</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Televizyonda</t>
+          <t>Sultan Alparslan</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>4.63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786054200276</t>
+          <t>9786059960434</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ile Hacivat Söyleşmeleri</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>3.7</v>
+        <v>90</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786054200351</t>
+          <t>9786059960465</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ile Hacivat</t>
+          <t>Oğuz Boyları 2 - Üçoklar</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>4.63</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786055965983</t>
+          <t>9786059960175</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Geldi Hoş Geldi</t>
+          <t>Ama Zamanla</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>4.63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786054200337</t>
+          <t>9786054599707</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>İbiş’in Bakkallığı</t>
+          <t>Okul ve Aile Etkinlikleri</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>3.7</v>
+        <v>120</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786054200344</t>
+          <t>9786054599936</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>İbiş’in Akıl Dişi</t>
+          <t>Sen ve Ben</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>4.63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786054200313</t>
+          <t>9786059960236</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>İbiş Yeni Evde</t>
+          <t>Çağlayanlar</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>4.63</v>
+        <v>160</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786054200269</t>
+          <t>9786054200320</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>İbiş ve Karagöz</t>
+          <t>Karagöz ve Trafik</t>
         </is>
       </c>
       <c r="C521" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786055965082</t>
+          <t>9786054200306</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Gök Bayrak Aşkına</t>
+          <t>Karagöz Televizyonda</t>
         </is>
       </c>
       <c r="C522" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786055965105</t>
+          <t>9786054200276</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Gizli Toplantı</t>
+          <t>Karagöz ile Hacivat Söyleşmeleri</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>5</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786055965075</t>
+          <t>9786054200351</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Gençlikte Verilen Söz</t>
+          <t>Karagöz ile Hacivat</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>5</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786055965969</t>
+          <t>9786055965983</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Cin İkizler</t>
+          <t>Karagöz Geldi Hoş Geldi</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786054369119</t>
+          <t>9786054200337</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Bulmacalar ve Testler ile Temel Dini Bilgiler</t>
+          <t>İbiş’in Bakkallığı</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>20</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786055965068</t>
+          <t>9786054200344</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Barışçı Alp</t>
+          <t>İbiş’in Akıl Dişi</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>5</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786055965167</t>
+          <t>9786054200313</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Böceği ile Karınca</t>
+          <t>İbiş Yeni Evde</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>3</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786055965891</t>
+          <t>9786054200269</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Ülkücü Ali</t>
+          <t>İbiş ve Karagöz</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786054200245</t>
+          <t>9786055965082</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Uykudan Önce (Ciltli)</t>
+          <t>Gök Bayrak Aşkına</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786055965945</t>
+          <t>9786055965105</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Türkülerden Seçmeler</t>
+          <t>Gizli Toplantı</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>3.7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786055965938</t>
+          <t>9786055965075</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Türk Ninnilerinden Seçmeler</t>
+          <t>Gençlikte Verilen Söz</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>4.63</v>
+        <v>5</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786055965952</t>
+          <t>9786055965969</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Türk Manilerinden Seçmeler</t>
+          <t>Cin İkizler</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786055965921</t>
+          <t>9786054369119</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Türk Bilmecelerinden Seçmeler</t>
+          <t>Bulmacalar ve Testler ile Temel Dini Bilgiler</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>3.7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786055965112</t>
+          <t>9786055965068</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Tombul İzci</t>
+          <t>Barışçı Alp</t>
         </is>
       </c>
       <c r="C535" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786055965914</t>
+          <t>9786055965167</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Tekerlemeler</t>
+          <t>Ağustos Böceği ile Karınca</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>4.63</v>
+        <v>3</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786054200702</t>
+          <t>9786055965891</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Spor Boyama</t>
+          <t>Ülkücü Ali</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>3</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786054369157</t>
+          <t>9786054200245</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Sarıçeşme Köyünün Maceraları</t>
+          <t>Uykudan Önce (Ciltli)</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>2.78</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786055965846</t>
+          <t>9786055965945</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Masmavi (Ciltli)</t>
+          <t>Türkülerden Seçmeler</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>9.26</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786055965235</t>
+          <t>9786055965938</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Masalistan</t>
+          <t>Türk Ninnilerinden Seçmeler</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789756217573</t>
+          <t>9786055965952</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Masal Gezegeni</t>
+          <t>Türk Manilerinden Seçmeler</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>12.04</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786055965907</t>
+          <t>9786055965921</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Küçük Mehmetçikler</t>
+          <t>Türk Bilmecelerinden Seçmeler</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>11.11</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786055965976</t>
+          <t>9786055965112</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kuklacılar</t>
+          <t>Tombul İzci</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>11.11</v>
+        <v>5</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789756217757</t>
+          <t>9786055965914</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Tekerlemeler</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>10</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786054200283</t>
+          <t>9786054200702</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Karagöz’ün Dondurmacılığı</t>
+          <t>Spor Boyama</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>4.63</v>
+        <v>3</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786052019894</t>
+          <t>9786054369157</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye’de Avrasyacılık</t>
+          <t>Sarıçeşme Köyünün Maceraları</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>260</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>3990000041121</t>
+          <t>9786055965846</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Salih 3.Cilt</t>
+          <t>Masmavi (Ciltli)</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786257834278</t>
+          <t>9786055965235</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Lethe’de Boğulmak</t>
+          <t>Masalistan</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786257834476</t>
+          <t>9789756217573</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Kozgalış</t>
+          <t>Masal Gezegeni</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>200</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786257834568</t>
+          <t>9786055965907</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı’nın Kaynakları</t>
+          <t>Küçük Mehmetçikler</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786257834216</t>
+          <t>9786055965976</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayrımındakiler</t>
+          <t>Küçük Kuklacılar</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>260</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786257834209</t>
+          <t>9789756217757</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Haykırışlarım</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786052019016</t>
+          <t>9786054200283</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Bilge Türk Tonyukuk</t>
+          <t>Karagöz’ün Dondurmacılığı</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>330</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786257834452</t>
+          <t>9786052019894</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Acımı Paylaşamadım</t>
+          <t>Dünyada ve Türkiye’de Avrasyacılık</t>
         </is>
       </c>
       <c r="C554" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786257834551</t>
+          <t>3990000041121</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Ahi Evran Ahilik</t>
+          <t>Muhammed Salih 3.Cilt</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>260</v>
+        <v>25</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786257834599</t>
+          <t>9786257834278</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Okuma Aşkı</t>
+          <t>Lethe’de Boğulmak</t>
         </is>
       </c>
       <c r="C556" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786257834193</t>
+          <t>9786257834476</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>1944 Milliyetçilik Olayı</t>
+          <t>Kozgalış</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>3990000041123</t>
+          <t>9786257834568</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Salih Hakkında</t>
+          <t>Kurtuluş Savaşı’nın Kaynakları</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>3990000041122</t>
+          <t>9786257834216</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Salih 2.Cilt</t>
+          <t>Yol Ayrımındakiler</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>25</v>
+        <v>260</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786257834346</t>
+          <t>9786257834209</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Safahat (Ciltli)</t>
+          <t>Haykırışlarım</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>520</v>
+        <v>200</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786257834353</t>
+          <t>9786052019016</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Yavrucuğum! - Dini Konularda Bana İstediğin Her Soruyu Sorabilirsin</t>
+          <t>Bilge Türk Tonyukuk</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786257834360</t>
+          <t>9786257834452</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>“Pütürgeli Ali” Bir Eylemcinin Anıları</t>
+          <t>Acımı Paylaşamadım</t>
         </is>
       </c>
       <c r="C562" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786257834520</t>
+          <t>9786257834551</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>TMT "Ölmek Var, Dönmek Yok" (1957-1976)</t>
+          <t>Ahi Evran Ahilik</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786257834506</t>
+          <t>9786257834599</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Enver Paşa</t>
+          <t>Okuma Aşkı</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786257834414</t>
+          <t>9786257834193</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Büyük Fatih Alparslan</t>
+          <t>1944 Milliyetçilik Olayı</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786257834438</t>
+          <t>3990000041123</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali ve Alevilik</t>
+          <t>Muhammed Salih Hakkında</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>260</v>
+        <v>25</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786257834513</t>
+          <t>3990000041122</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>114 Surede Kur'an Çocuklara Ne Diyor?</t>
+          <t>Muhammed Salih 2.Cilt</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>1250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786257834292</t>
+          <t>9786257834346</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Erşad Türk Çağı</t>
+          <t>Safahat (Ciltli)</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>260</v>
+        <v>520</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786257834575</t>
+          <t>9786257834353</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Gönül Mihrabı</t>
+          <t>Yavrucuğum! - Dini Konularda Bana İstediğin Her Soruyu Sorabilirsin</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786257834230</t>
+          <t>9786257834360</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Orta Anadolu Halk Kültüründe Deyimler ve Hikayeleri</t>
+          <t>“Pütürgeli Ali” Bir Eylemcinin Anıları</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786257834186</t>
+          <t>9786257834520</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Bir Evliliğin Yol Haritası</t>
+          <t>TMT "Ölmek Var, Dönmek Yok" (1957-1976)</t>
         </is>
       </c>
       <c r="C571" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786257834490</t>
+          <t>9786257834506</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Hızlandırılmış Muhasebe Eğitimi</t>
+          <t>Enver Paşa</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786257834285</t>
+          <t>9786257834414</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Davranış Eğitimi</t>
+          <t>Büyük Fatih Alparslan</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786052019948</t>
+          <t>9786257834438</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Alparslan Türkeş (Ciltli)</t>
+          <t>Hz. Ali ve Alevilik</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>950</v>
+        <v>260</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786054599172</t>
+          <t>9786257834513</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Süzerken</t>
+          <t>114 Surede Kur'an Çocuklara Ne Diyor?</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>13.89</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9789756217733</t>
+          <t>9786257834292</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşı Murat</t>
+          <t>Erşad Türk Çağı</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>9.26</v>
+        <v>260</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9789756217191</t>
+          <t>9786257834575</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Yönetici Nasıl Olmalı?</t>
+          <t>Gönül Mihrabı</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>13.89</v>
+        <v>260</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786055965631</t>
+          <t>9786257834230</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Yitik Zaman Oyuncakları</t>
+          <t>Orta Anadolu Halk Kültüründe Deyimler ve Hikayeleri</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>16.2</v>
+        <v>330</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9799756217244</t>
+          <t>9786257834186</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Türk Milliyetçiliği</t>
+          <t>Mutlu Bir Evliliğin Yol Haritası</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786054200771</t>
+          <t>9786257834490</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Yazıcı-zade ’Ali Tevarih-i Al-i Selçuk (11. Cilt)</t>
+          <t>Yeni Başlayanlar İçin Hızlandırılmış Muhasebe Eğitimi</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>27.78</v>
+        <v>160</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786257834179</t>
+          <t>9786257834285</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Din ile Bilimin Kardeşliği</t>
+          <t>Çocukta Davranış Eğitimi</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786052019917</t>
+          <t>9786052019948</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Eski Türklerde Kadın</t>
+          <t>Alparslan Türkeş (Ciltli)</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>260</v>
+        <v>950</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786257834391</t>
+          <t>9786054599172</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Hüseyinzade Ali Bey</t>
+          <t>Zamanı Süzerken</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>330</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786257834421</t>
+          <t>9789756217733</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Sarı Sonbahar</t>
+          <t>Yüzbaşı Murat</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>300</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786257834407</t>
+          <t>9789756217191</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Büyük Selçuklular</t>
+          <t>Yönetici Nasıl Olmalı?</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786257834049</t>
+          <t>9786055965631</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Misyonerlik ve Evanjelizm</t>
+          <t>Yitik Zaman Oyuncakları</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>300</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786257834063</t>
+          <t>9799756217244</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Kasırgada Yol Alanlar</t>
+          <t>Yeniden Türk Milliyetçiliği</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786257834315</t>
+          <t>9786054200771</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Müderris ve Mutasavvıf Hacı Bayram-ı Veli</t>
+          <t>Yazıcı-zade ’Ali Tevarih-i Al-i Selçuk (11. Cilt)</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>330</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786052019955</t>
+          <t>9786257834179</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Kaptan-ı Deryalıktan Üç Kıta Valiliğine: Çengeloğlu Tahir Paşa</t>
+          <t>Din ile Bilimin Kardeşliği</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786257834445</t>
+          <t>9786052019917</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Karekodlu Vatandaş</t>
+          <t>Eski Türklerde Kadın</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786052019702</t>
+          <t>9786257834391</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>İmkansız da İmkanlar Dahilinde</t>
+          <t>Hüseyinzade Ali Bey</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786257834094</t>
+          <t>9786257834421</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Turan İllerinden Gezi Notları</t>
+          <t>Sarı Sonbahar</t>
         </is>
       </c>
       <c r="C592" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786257834100</t>
+          <t>9786257834407</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Sevda Zor</t>
+          <t>Büyük Selçuklular</t>
         </is>
       </c>
       <c r="C593" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786257834117</t>
+          <t>9786257834049</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Utandığı An</t>
+          <t>Misyonerlik ve Evanjelizm</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786257834148</t>
+          <t>9786257834063</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Eylül'de Gel Dediler</t>
+          <t>Kasırgada Yol Alanlar</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786257834131</t>
+          <t>9786257834315</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Müderris ve Mutasavvıf Hacı Bayram-ı Veli</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786257834124</t>
+          <t>9786052019955</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>1971-2021 İki Arada Bir Derede 50 Yıl</t>
+          <t>Kaptan-ı Deryalıktan Üç Kıta Valiliğine: Çengeloğlu Tahir Paşa</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786257834025</t>
+          <t>9786257834445</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Mutasavvıf ve Halk Filozofu Nasreddin Hoca</t>
+          <t>Karekodlu Vatandaş</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786257834087</t>
+          <t>9786052019702</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Yasin</t>
+          <t>İmkansız da İmkanlar Dahilinde</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786052019825</t>
+          <t>9786257834094</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Ay Üşür Gökyüzünde</t>
+          <t>Turan İllerinden Gezi Notları</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786052019832</t>
+          <t>9786257834100</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Kırkikindi Yağmurları</t>
+          <t>Sevda Zor</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786052019986</t>
+          <t>9786257834117</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Mamak’ta Gece Uzun</t>
+          <t>Ölümün Utandığı An</t>
         </is>
       </c>
       <c r="C602" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786052019870</t>
+          <t>9786257834148</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Beş Vakit Kılınan Her Vakit Yaşanan Namaz Bana Ne Diyor ?</t>
+          <t>Eylül'de Gel Dediler</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786052019856</t>
+          <t>9786257834131</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın İdeallerine İhanet Olan Gıybet Bana Ne Diyor?</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C604" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786052019795</t>
+          <t>9786257834124</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Ahmet Arvasi ve Temel Fikirleri</t>
+          <t>1971-2021 İki Arada Bir Derede 50 Yıl</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786052019740</t>
+          <t>9786257834025</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Dua - Huzura Açılan Kapılar</t>
+          <t>Mutasavvıf ve Halk Filozofu Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C606" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786052019818</t>
+          <t>9786257834087</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberimiz Hz. Muhammed'in Hayatı Bana Ne Diyor?</t>
+          <t>Yasin</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786052019689</t>
+          <t>9786052019825</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Uyan Türk Milleti</t>
+          <t>Ay Üşür Gökyüzünde</t>
         </is>
       </c>
       <c r="C608" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786257834001</t>
+          <t>9786052019832</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Boyları (Ciltli)</t>
+          <t>Kırkikindi Yağmurları</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>3000</v>
+        <v>260</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786052019993</t>
+          <t>9786052019986</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Demirel’li Yıllar</t>
+          <t>Mamak’ta Gece Uzun</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786257834018</t>
+          <t>9786052019870</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin Örnekliğinde 99 Esma Bana Ne Diyor?</t>
+          <t>Beş Vakit Kılınan Her Vakit Yaşanan Namaz Bana Ne Diyor ?</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786052019979</t>
+          <t>9786052019856</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Anılardaki Pegir (Sıra Konak)</t>
+          <t>Kur'an'ın İdeallerine İhanet Olan Gıybet Bana Ne Diyor?</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786052019887</t>
+          <t>9786052019795</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşünce Kültürü</t>
+          <t>Seyyid Ahmet Arvasi ve Temel Fikirleri</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786052019610</t>
+          <t>9786052019740</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Mevlana ve Yunus'ta Aşk</t>
+          <t>Dua - Huzura Açılan Kapılar</t>
         </is>
       </c>
       <c r="C614" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786052019580</t>
+          <t>9786052019818</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Komando</t>
+          <t>Sevgili Peygamberimiz Hz. Muhammed'in Hayatı Bana Ne Diyor?</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786052019573</t>
+          <t>9786052019689</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk İslam Alimi Maturidi Hayatı Fikriyatı ve Eserleri</t>
+          <t>Uyan Türk Milleti</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786052019566</t>
+          <t>9786257834001</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Doğuş</t>
+          <t>Oğuz Boyları (Ciltli)</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>390</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786257834308</t>
+          <t>9786052019993</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş-ı Veli ve Bektaşilik</t>
+          <t>Süleyman Demirel’li Yıllar</t>
         </is>
       </c>
       <c r="C618" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786052019764</t>
+          <t>9786257834018</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Teşkilat-ı Mahsusa</t>
+          <t>Peygamber Efendimizin Örnekliğinde 99 Esma Bana Ne Diyor?</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786052019900</t>
+          <t>9786052019979</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Nüzul Bağlamında Peygamber Kıssaları Bana Ne Diyor?</t>
+          <t>Anılardaki Pegir (Sıra Konak)</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786052019733</t>
+          <t>9786052019887</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Kara Osman - Kuruluş</t>
+          <t>Türk Düşünce Kültürü</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786052019658</t>
+          <t>9786052019610</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Ses Bayrağımız Türkçe</t>
+          <t>Mevlana ve Yunus'ta Aşk</t>
         </is>
       </c>
       <c r="C622" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786052019962</t>
+          <t>9786052019580</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Başka Sözüm Yok</t>
+          <t>Komando</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786052019788</t>
+          <t>9786052019573</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Toprağa Canlar Feda</t>
+          <t>Büyük Türk İslam Alimi Maturidi Hayatı Fikriyatı ve Eserleri</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786052019931</t>
+          <t>9786052019566</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Harezmşahlar ve Celaleddin Harezmşah</t>
+          <t>Yeniden Doğuş</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786052019863</t>
+          <t>9786257834308</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Şekerinden Arta Kalanlar</t>
+          <t>Hacı Bektaş-ı Veli ve Bektaşilik</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>25</v>
+        <v>330</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786054200191</t>
+          <t>9786052019764</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Büyü</t>
+          <t>Teşkilat-ı Mahsusa</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>25</v>
+        <v>330</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786054200634</t>
+          <t>9786052019900</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Bulgaristan’da Türk Olmak</t>
+          <t>Nüzul Bağlamında Peygamber Kıssaları Bana Ne Diyor?</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>13.89</v>
+        <v>300</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786054200801</t>
+          <t>9786052019733</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Bizim Köyün Eşekleri</t>
+          <t>Kara Osman - Kuruluş</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9799756217039</t>
+          <t>9786052019658</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Bir Yıldız Kaydı</t>
+          <t>Ses Bayrağımız Türkçe</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>11.11</v>
+        <v>260</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786054369126</t>
+          <t>9786052019962</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Bir Semaverlik Muhabbet</t>
+          <t>Başka Sözüm Yok</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>9.26</v>
+        <v>260</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786054369768</t>
+          <t>9786052019788</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefes Özgürlük</t>
+          <t>Toprağa Canlar Feda</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>27.78</v>
+        <v>200</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786054369805</t>
+          <t>9786052019931</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Bir Mahkumiyetin Anatomisi</t>
+          <t>Harezmşahlar ve Celaleddin Harezmşah</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>9.26</v>
+        <v>260</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786054599363</t>
+          <t>9786052019863</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Bir Kara Sevda</t>
+          <t>Pamuk Şekerinden Arta Kalanlar</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786055965990</t>
+          <t>9786054200191</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Bir Gönül Dostu Seyit Ahmet Arvasi</t>
+          <t>Büyü</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786054369751</t>
+          <t>9786054200634</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Bir Gençlik Hikayesi</t>
+          <t>Bulgaristan’da Türk Olmak</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786054200382</t>
+          <t>9786054200801</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Bizi Fırtına Vurdu</t>
+          <t>Bizim Köyün Eşekleri</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786055965457</t>
+          <t>9799756217039</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Yönleriyle Alparslan Türkeş (Ciltli)</t>
+          <t>Bir Yıldız Kaydı</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>50.93</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786054369782</t>
+          <t>9786054369126</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Bilenlerin Dilinden Irak Türkleri</t>
+          <t>Bir Semaverlik Muhabbet</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786054599141</t>
+          <t>9786054369768</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Bırak Eşkıya Bellesinler</t>
+          <t>Bir Nefes Özgürlük</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>20</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9789756217931</t>
+          <t>9786054369805</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Bedel</t>
+          <t>Bir Mahkumiyetin Anatomisi</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>16.2</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786054369621</t>
+          <t>9786054599363</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Batı Çeriler</t>
+          <t>Bir Kara Sevda</t>
         </is>
       </c>
       <c r="C642" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786054200566</t>
+          <t>9786055965990</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Başkan Recep Haşatlı</t>
+          <t>Bir Gönül Dostu Seyit Ahmet Arvasi</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786054200757</t>
+          <t>9786054369751</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Başeğmeyen Anılar</t>
+          <t>Bir Gençlik Hikayesi</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786055965754</t>
+          <t>9786054200382</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Balkan Volkanı</t>
+          <t>Bizi Fırtına Vurdu</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>18.52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786054369409</t>
+          <t>9786055965457</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Bakan Beyi Vurdular</t>
+          <t>Bilinmeyen Yönleriyle Alparslan Türkeş (Ciltli)</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>11.11</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786054599301</t>
+          <t>9786054369782</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Bahardan Eylül’e Kadar</t>
+          <t>Bilenlerin Dilinden Irak Türkleri</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>65</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786055965273</t>
+          <t>9786054599141</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Babam Çatlı</t>
+          <t>Bırak Eşkıya Bellesinler</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>23.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786054369355</t>
+          <t>9789756217931</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Ateşlere Verdin Yüreğini</t>
+          <t>Bedel</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>9.26</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786054369362</t>
+          <t>9786054369621</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Atayurt’tan Anadolu’ya Buhara Emirliği Türkistan ve Enver Paşa</t>
+          <t>Batı Çeriler</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9789756217214</t>
+          <t>9786054200566</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Yol Haritası (Ciltli)</t>
+          <t>Başkan Recep Haşatlı</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>9.26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786054599066</t>
+          <t>9786054200757</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Çocukları</t>
+          <t>Başeğmeyen Anılar</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786054599202</t>
+          <t>9786055965754</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Pinade</t>
+          <t>Balkan Volkanı</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>80</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9789756217313</t>
+          <t>9786054369409</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Aşka Verilmiş Muhtıra</t>
+          <t>Bakan Beyi Vurdular</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786054200511</t>
+          <t>9786054599301</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Annemarie Von Gabain</t>
+          <t>Bahardan Eylül’e Kadar</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786054599127</t>
+          <t>9786055965273</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Anlayamadım</t>
+          <t>Babam Çatlı</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>35</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9786054369645</t>
+          <t>9786054369355</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Altaylardan Hira’ya Türk-İslam Dostluğu</t>
+          <t>Ateşlere Verdin Yüreğini</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9789756217320</t>
+          <t>9786054369362</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Alparslan Türkeş: Amerikan, İngiliz ve Fransız Belgelerinde</t>
+          <t>Atayurt’tan Anadolu’ya Buhara Emirliği Türkistan ve Enver Paşa</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>18.52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786055965808</t>
+          <t>9789756217214</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Alparslan Türkeş ve Liderlik</t>
+          <t>Atatürk’ün Yol Haritası (Ciltli)</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>17.5</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786054200122</t>
+          <t>9786054599066</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Alp Er Tunga</t>
+          <t>Aşkın Çocukları</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786055965495</t>
+          <t>9786054599202</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Aleviler ve Bektaşiler Arasında</t>
+          <t>Aşk-ı Pinade</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>16.2</v>
+        <v>80</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786054200023</t>
+          <t>9789756217313</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Aksakal Deyişleri</t>
+          <t>Aşka Verilmiş Muhtıra</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786054200542</t>
+          <t>9786054200511</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Akan Kanlar Bizimdi</t>
+          <t>Annemarie Von Gabain</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>13.89</v>
+        <v>200</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786054200597</t>
+          <t>9786054599127</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Ferit Tek</t>
+          <t>Anlayamadım</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9789756217566</t>
+          <t>9786054369645</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Arşiv Belgeleriyle Tehcir Ermeni İddiaları ve Gerçekler</t>
+          <t>Altaylardan Hira’ya Türk-İslam Dostluğu</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>17.5</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9789756217962</t>
+          <t>9789756217320</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Arşiv Belgelerinde Gün Sazak</t>
+          <t>Alparslan Türkeş: Amerikan, İngiliz ve Fransız Belgelerinde</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>40</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786054369560</t>
+          <t>9786055965808</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Baytursınulı Şiirleri Üzerinde Dil ve Üslup İncelemesi</t>
+          <t>Alparslan Türkeş ve Liderlik</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>27.78</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786054369591</t>
+          <t>9786054200122</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Ah İstanbul</t>
+          <t>Alp Er Tunga</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786054200009</t>
+          <t>9786055965495</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Ağlama Gözlerim</t>
+          <t>Aleviler ve Bektaşiler Arasında</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>11.11</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786054369737</t>
+          <t>9786054200023</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Adsızlar</t>
+          <t>Aksakal Deyişleri</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>65</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9786054200696</t>
+          <t>9786054200542</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Açılımın Şifreleri</t>
+          <t>Akan Kanlar Bizimdi</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786054200528</t>
+          <t>9786054200597</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>100 Yılın Hesabı</t>
+          <t>Ahmet Ferit Tek</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>17.5</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9789756217740</t>
+          <t>9789756217566</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Topuz</t>
+          <t>Arşiv Belgeleriyle Tehcir Ermeni İddiaları ve Gerçekler</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>100</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9789756217788</t>
+          <t>9789756217962</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>Arşiv Belgelerinde Gün Sazak</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>6.94</v>
+        <v>40</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9789756217924</t>
+          <t>9786054369560</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Başını Vermeyen Şehit</t>
+          <t>Ahmet Baytursınulı Şiirleri Üzerinde Dil ve Üslup İncelemesi</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>4.63</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>3990000002050</t>
+          <t>9786054369591</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Avda Kazanılan Dost</t>
+          <t>Ah İstanbul</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9789756217771</t>
+          <t>9786054200009</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Ferman</t>
+          <t>Ağlama Gözlerim</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786054369690</t>
+          <t>9786054369737</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Türkiyat</t>
+          <t>Adsızlar</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>13.89</v>
+        <v>65</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786054599837</t>
+          <t>9786054200696</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Ülküsü 1-2-3 (Ciltli)</t>
+          <t>Açılımın Şifreleri</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>46.3</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786054599820</t>
+          <t>9786054200528</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Hoca Ahmet Yesevi</t>
+          <t>100 Yılın Hesabı</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>8.33</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786054599851</t>
+          <t>9789756217740</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>İhtilallerde Türk Basını</t>
+          <t>Topuz</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9786054599790</t>
+          <t>9789756217788</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Mağaradan İzdüşümler</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>23.15</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786257834322</t>
+          <t>9789756217924</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler İçin Türk Dili El Kitabı</t>
+          <t>Başını Vermeyen Şehit</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>330</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786052019641</t>
+          <t>3990000002050</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Mesajlarıyla Hac ve Umre Bana Ne Diyor?</t>
+          <t>Avda Kazanılan Dost</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>300</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786052019672</t>
+          <t>9789756217771</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Hoca Ahmet Yesevi'nin Sırrı</t>
+          <t>Ferman</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>260</v>
+        <v>100</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9786052019665</t>
+          <t>9786054369690</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Felah</t>
+          <t>Türkiyat</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>85</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786052019627</t>
+          <t>9786054599837</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Meal Okuma Rehberi</t>
+          <t>Türk İslam Ülküsü 1-2-3 (Ciltli)</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>300</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786052019535</t>
+          <t>9786054599820</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Türk Devlet Felsefesi</t>
+          <t>Hoca Ahmet Yesevi</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>260</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786052019757</t>
+          <t>9786054599851</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Aydınlıkta Karanlığı Yaşamak</t>
+          <t>İhtilallerde Türk Basını</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>450</v>
+        <v>35</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9786055965570</t>
+          <t>9786054599790</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Prensesin Masalları</t>
+          <t>Mağaradan İzdüşümler</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>3.5</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786055965556</t>
+          <t>9786257834322</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Pisiler Köyü</t>
+          <t>Üniversiteler İçin Türk Dili El Kitabı</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>3.5</v>
+        <v>330</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786052019481</t>
+          <t>9786052019641</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Tamu Fırtınası</t>
+          <t>Mesajlarıyla Hac ve Umre Bana Ne Diyor?</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786052019498</t>
+          <t>9786052019672</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Çilede Haz</t>
+          <t>Hoca Ahmet Yesevi'nin Sırrı</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786052019528</t>
+          <t>9786052019665</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>İniş Sırası Üzerinden Kur'an Bana Ne Diyor?</t>
+          <t>Felah</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>1600</v>
+        <v>85</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786256359949</t>
+          <t>9786052019627</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Başarının Sırları</t>
+          <t>Meal Okuma Rehberi</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786256359901</t>
+          <t>9786052019535</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Dil Kültür ve Kimlik</t>
+          <t>Türk Devlet Felsefesi</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786256359925</t>
+          <t>9786052019757</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Seferberlik</t>
+          <t>Aydınlıkta Karanlığı Yaşamak</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786256359932</t>
+          <t>9786055965570</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Köle'den Hürriyet'e</t>
+          <t>Prensesin Masalları</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>300</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786256359697</t>
+          <t>9786055965556</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Sinoloji Makaleleri</t>
+          <t>Pisiler Köyü</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>850</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786256359062</t>
+          <t>9786052019481</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Sokak Lambası</t>
+          <t>Tamu Fırtınası</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786257834919</t>
+          <t>9786052019498</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Turiya Savaşı - Savaşların Anası</t>
+          <t>Çilede Haz</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786257834858</t>
+          <t>9786052019528</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Uluğmeşe Beyi</t>
+          <t>İniş Sırası Üzerinden Kur'an Bana Ne Diyor?</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>390</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786256359017</t>
+          <t>9786256359949</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Ülkemizde Dünden Bugüne Tıp Eğitimi ve Sağlık Sorunlarımız</t>
+          <t>Başarının Sırları</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786257834995</t>
+          <t>9786256359901</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Ve Yağmurlar Hasret Tadında</t>
+          <t>Dil Kültür ve Kimlik</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9786257834841</t>
+          <t>9786256359925</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Yeni Karabağname</t>
+          <t>Seferberlik</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>520</v>
+        <v>390</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9786257834926</t>
+          <t>9786256359932</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Türk Tiyatrosunda Reşit Asım Baran Hayatı Sanatı</t>
+          <t>Köle'den Hürriyet'e</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9786257834803</t>
+          <t>9786256359697</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya'nın Önemli Ticari ve Askeri Yolları</t>
+          <t>Sinoloji Makaleleri</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>300</v>
+        <v>850</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786257834834</t>
+          <t>9786256359062</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Makaleler</t>
+          <t>Sokak Lambası</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786257834889</t>
+          <t>9786257834919</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Yazıları</t>
+          <t>Turiya Savaşı - Savaşların Anası</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9786257834872</t>
+          <t>9786257834858</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Geldik Gidiyoruz</t>
+          <t>Uluğmeşe Beyi</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9786257834827</t>
+          <t>9786256359017</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Altaylarda ve İç Moğolistan'da Kabileler</t>
+          <t>Ülkemizde Dünden Bugüne Tıp Eğitimi ve Sağlık Sorunlarımız</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>260</v>
+        <v>700</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9786257834865</t>
+          <t>9786257834995</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Afet Psikolojisi</t>
+          <t>Ve Yağmurlar Hasret Tadında</t>
         </is>
       </c>
       <c r="C712" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9786257834957</t>
+          <t>9786257834841</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Yazılar</t>
+          <t>Yeni Karabağname</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9786257834971</t>
+          <t>9786257834926</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Yangını Alevle Yazdım</t>
+          <t>Türk Tiyatrosunda Reşit Asım Baran Hayatı Sanatı</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9786257834964</t>
+          <t>9786257834803</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Hayal Heybesi</t>
+          <t>Orta Asya'nın Önemli Ticari ve Askeri Yolları</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9786257834940</t>
+          <t>9786257834834</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Gece Yarısı Güneşi</t>
+          <t>Makaleler</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9786257834896</t>
+          <t>9786257834889</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Türk'ün Destanları</t>
+          <t>Gurbet Yazıları</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9786257834902</t>
+          <t>9786257834872</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Destanları</t>
+          <t>Geldik Gidiyoruz</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>390</v>
+        <v>260</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9786257834780</t>
+          <t>9786257834827</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Bize Mahsus İşler</t>
+          <t>Altaylarda ve İç Moğolistan'da Kabileler</t>
         </is>
       </c>
       <c r="C719" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9786257834674</t>
+          <t>9786257834865</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Kaynağı İnsanın Kökeni Din ve Bilim</t>
+          <t>Afet Psikolojisi</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9789756217368</t>
+          <t>9786257834957</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Salih (4 Kitap Takım)</t>
+          <t>Aykırı Yazılar</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9786257834810</t>
+          <t>9786257834971</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Çin Kaynaklarına Göre Shih - Wei Kabileleri</t>
+          <t>Yangını Alevle Yazdım</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786257834582</t>
+          <t>9786257834964</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Uyursan Ölürsün</t>
+          <t>Hayal Heybesi</t>
         </is>
       </c>
       <c r="C723" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9786257834377</t>
+          <t>9786257834940</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Çığlığın Ardı Çığlık</t>
+          <t>Gece Yarısı Güneşi</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9786257834537</t>
+          <t>9786257834896</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Efeliğin Doğuşu - Türk’ün Kendine Dönüşü</t>
+          <t>Türk'ün Destanları</t>
         </is>
       </c>
       <c r="C725" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9786257834544</t>
+          <t>9786257834902</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Biz Yaşadık Acıları</t>
+          <t>Türk Dünyası Destanları</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9786257834339</t>
+          <t>9786257834780</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>Gagauz Türkleri</t>
+          <t>Bize Mahsus İşler</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9786257834261</t>
+          <t>9786257834674</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları</t>
+          <t>Hayatın Kaynağı İnsanın Kökeni Din ve Bilim</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9786257834254</t>
+          <t>9789756217368</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Siyahset Geçmişten Günümüze Ermeni Soykırımı Yalanı</t>
+          <t>Muhammed Salih (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9786257834247</t>
+          <t>9786257834810</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Sorup Dinlediklerim</t>
+          <t>Çin Kaynaklarına Göre Shih - Wei Kabileleri</t>
         </is>
       </c>
       <c r="C730" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9786257834162</t>
+          <t>9786257834582</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>Devletle Hasbihal 4</t>
+          <t>Uyursan Ölürsün</t>
         </is>
       </c>
       <c r="C731" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9786257834070</t>
+          <t>9786257834377</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>Yürekte Saklı Kaldı</t>
+          <t>Çığlığın Ardı Çığlık</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9786257834032</t>
+          <t>9786257834537</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>Balkanlarda Bir Uç Beyi Ailesi Mihaloğulları (1300-1600)</t>
+          <t>Efeliğin Doğuşu - Türk’ün Kendine Dönüşü</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9786052019924</t>
+          <t>9786257834544</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Şehit Lider Muhsin Başkan ve Davası (Ciltli)</t>
+          <t>Biz Yaşadık Acıları</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>780</v>
+        <v>260</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9786052019849</t>
+          <t>9786257834339</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Savasları ve Çanakkale Savaşlarının Destan Kahramanları</t>
+          <t>Gagauz Türkleri</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786052019801</t>
+          <t>9786257834261</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Yolun Bittiği Yer</t>
+          <t>Binbir Gece Masalları</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786052019337</t>
+          <t>9786257834254</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Sokullu Mehmet Paşa Camii'nde - Almila</t>
+          <t>Siyahset Geçmişten Günümüze Ermeni Soykırımı Yalanı</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>45</v>
+        <v>260</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786059960533</t>
+          <t>9786257834247</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Devletle Hasbihal</t>
+          <t>Sorup Dinlediklerim</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786059960403</t>
+          <t>9786257834162</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Efsaneleri 2</t>
+          <t>Devletle Hasbihal 4</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>65</v>
+        <v>260</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9789756217016</t>
+          <t>9786257834070</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Şehitler Ölmez</t>
+          <t>Yürekte Saklı Kaldı</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786059960250</t>
+          <t>9786257834032</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Miras Derin Yara</t>
+          <t>Balkanlarda Bir Uç Beyi Ailesi Mihaloğulları (1300-1600)</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9789756217627</t>
+          <t>9786052019924</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Sevdam</t>
+          <t>Şehit Lider Muhsin Başkan ve Davası (Ciltli)</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>50</v>
+        <v>780</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786054599264</t>
+          <t>9786052019849</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Okulla Başlar Başarı</t>
+          <t>Çanakkale Savasları ve Çanakkale Savaşlarının Destan Kahramanları</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786054599271</t>
+          <t>9786052019801</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Necdet Sevinç Hatıra Kitabı</t>
+          <t>Yolun Bittiği Yer</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786059960564</t>
+          <t>9786052019337</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>Şah Hanım ve Büyücü</t>
+          <t>Sokullu Mehmet Paşa Camii'nde - Almila</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>260</v>
+        <v>45</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9786054369188</t>
+          <t>9786059960533</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>Mamak Zulüm Kalesi</t>
+          <t>Devletle Hasbihal</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>65</v>
+        <v>260</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
+          <t>9786059960403</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dünyası Efsaneleri 2</t>
+        </is>
+      </c>
+      <c r="C747" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>9789756217016</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>Şehitler Ölmez</t>
+        </is>
+      </c>
+      <c r="C748" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>9786059960250</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’dan Miras Derin Yara</t>
+        </is>
+      </c>
+      <c r="C749" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>9789756217627</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>Tutsak Sevdam</t>
+        </is>
+      </c>
+      <c r="C750" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>9786054599264</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>Okulla Başlar Başarı</t>
+        </is>
+      </c>
+      <c r="C751" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>9786054599271</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>Necdet Sevinç Hatıra Kitabı</t>
+        </is>
+      </c>
+      <c r="C752" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3">
+      <c r="A753" s="1" t="inlineStr">
+        <is>
+          <t>9786059960564</t>
+        </is>
+      </c>
+      <c r="B753" s="1" t="inlineStr">
+        <is>
+          <t>Şah Hanım ve Büyücü</t>
+        </is>
+      </c>
+      <c r="C753" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3">
+      <c r="A754" s="1" t="inlineStr">
+        <is>
+          <t>9786054369188</t>
+        </is>
+      </c>
+      <c r="B754" s="1" t="inlineStr">
+        <is>
+          <t>Mamak Zulüm Kalesi</t>
+        </is>
+      </c>
+      <c r="C754" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3">
+      <c r="A755" s="1" t="inlineStr">
+        <is>
           <t>9786054369195</t>
         </is>
       </c>
-      <c r="B747" s="1" t="inlineStr">
+      <c r="B755" s="1" t="inlineStr">
         <is>
           <t>Var Olacağız Eylüllere Rağmen</t>
         </is>
       </c>
-      <c r="C747" s="1">
+      <c r="C755" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>