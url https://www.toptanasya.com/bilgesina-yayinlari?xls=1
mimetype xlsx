--- v0 (2026-02-06)
+++ v1 (2026-05-13)
@@ -85,100 +85,955 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255820372</t>
+          <t>9786255820396</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Anlam Arayışı ve Kutsalın Geleceği</t>
+          <t>Diaspora Ezidileri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255820358</t>
+          <t>9786255820334</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sandıktaki Kimlik</t>
+          <t>Kur'an-ı Kerim'de Emanet Kavramı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255820341</t>
+          <t>9786255820327</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Ceylan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
+          <t>9786255820310</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Manşetlere Sığmayan Bir Hayat: Emin Paşa</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786255820303</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>7 Maddede Mitolojide Kim Kimdir</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786255820273</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet ve Arkadaşları 3 - Oruca Saygı</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786255820280</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet ve Arkadaşları 4 - Büyüklere Saygı</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786255820297</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet ve Arkadaşları 5 - Kendine Saygı</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786255820259</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet ve Arkadaşları 1 - Namaza Saygı</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786255820266</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet ve Arkadaşları 2 - Ezana Saygı</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786255820242</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Ateizm</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786255820235</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Siyer</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786255820228</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Düşünce İktidar Sanat</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786255820211</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Gölgeler Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786255820204</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Din Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786255820198</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Anne ve Bebek: Hayatın Başlangıcı</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786250030479</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Motivasyon Gücüyle Girişimcilik Rehberi</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786259569062</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Transhümanist Tutku: Quo Vadis?</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786259569055</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>İnandığın Gibi Mi?</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786259569048</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Hikâyeler 1</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786259569031</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Arafta Düşler</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259569000</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>İslam Kelamında Yahudilik Eleştirisi</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259569017</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Kendine Karşı</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259867595</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Puhunun Hayali</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259867588</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’deki Azınlık Okullarında Din Eğitimi</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259867571</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Unutmanın ve Anımsamanın Mitolojisi ve Teolojisi</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259867564</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Sükünet Ezgileri</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259867557</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Tenha Bir Gül</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259867540</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Gök Mavisi Şiirler</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259867533</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Biyoteknoloji ve İnancın Ahlakı</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259867526</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dünya Sancı</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259867519</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Teo-Politik Fragmanlar</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259899169</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Madam Monica</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259899152</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Modern Ortadoğu’nun Oluşumu</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259904078</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Niyet Terbiyesi</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259904085</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Yara Bakan</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786057164421</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Dinler Tarihi</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786259904030</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Külü</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786259904016</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Kurmaca Çalar Saat</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786057164476</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Bir Varsın Hiç Yoksun</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259904009</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Susuz Kuşlar</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786057164490</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Dinsel ve Mitsel Fenomenler</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786057164445</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Dinlerde İntihar</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786057164483</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Mantık</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786057164469</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Yakut Kolyenin Sırrı</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786057164452</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Kemal'in Hikayesi</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786057164438</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Kelam Kozmolojisine Giriş</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786057072184</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>ÖABT Din Kültürü ve Ahlak Bilgisi Soru Bankası Bilgesina Akademi</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786057072191</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Zeynep’in Duvarı</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786057072160</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Neredesin Neruvenda</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786057072146</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Sinemasal İnsan</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786057072153</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Doğru Uykudan Uyan Leyla</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786057072122</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>İbn Sina Felsefesinde Varlık ve Öz</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786057072139</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>8. Sınıf T.C. İnkılap Tarihi ve Atatürkçülük Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786057072108</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Yorgun Özneler</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786057072115</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Çerçevelenmeyen Kareler</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786255820389</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Geceyi Böldüm</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786255820372</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Anlam Arayışı ve Kutsalın Geleceği</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786255820358</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Sandıktaki Kimlik</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786255820341</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>İçimizdeki Şeytan</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
           <t>9786255820365</t>
         </is>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Roger Garaudy’nin Din Felsefesi</t>
         </is>
       </c>
-      <c r="C5" s="1">
+      <c r="C62" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>