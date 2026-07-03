--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,955 +85,970 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255820396</t>
+          <t>9786255820402</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Diaspora Ezidileri</t>
+          <t>İnatçı Pelin</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>540</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255820334</t>
+          <t>9786255820396</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'de Emanet Kavramı</t>
+          <t>Diaspora Ezidileri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255820327</t>
+          <t>9786255820334</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ceylan</t>
+          <t>Kur'an-ı Kerim'de Emanet Kavramı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255820310</t>
+          <t>9786255820327</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Manşetlere Sığmayan Bir Hayat: Emin Paşa</t>
+          <t>Ceylan</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>560</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255820303</t>
+          <t>9786255820310</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>7 Maddede Mitolojide Kim Kimdir</t>
+          <t>Manşetlere Sığmayan Bir Hayat: Emin Paşa</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>560</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255820273</t>
+          <t>9786255820303</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ahmet ve Arkadaşları 3 - Oruca Saygı</t>
+          <t>7 Maddede Mitolojide Kim Kimdir</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255820280</t>
+          <t>9786255820273</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ahmet ve Arkadaşları 4 - Büyüklere Saygı</t>
+          <t>Ahmet ve Arkadaşları 3 - Oruca Saygı</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255820297</t>
+          <t>9786255820280</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ahmet ve Arkadaşları 5 - Kendine Saygı</t>
+          <t>Ahmet ve Arkadaşları 4 - Büyüklere Saygı</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255820259</t>
+          <t>9786255820297</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ahmet ve Arkadaşları 1 - Namaza Saygı</t>
+          <t>Ahmet ve Arkadaşları 5 - Kendine Saygı</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255820266</t>
+          <t>9786255820259</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ahmet ve Arkadaşları 2 - Ezana Saygı</t>
+          <t>Ahmet ve Arkadaşları 1 - Namaza Saygı</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255820242</t>
+          <t>9786255820266</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ateizm</t>
+          <t>Ahmet ve Arkadaşları 2 - Ezana Saygı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255820235</t>
+          <t>9786255820242</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Siyer</t>
+          <t>Yeni Ateizm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>460</v>
+        <v>380</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255820228</t>
+          <t>9786255820235</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Düşünce İktidar Sanat</t>
+          <t>Siyer</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>520</v>
+        <v>460</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255820211</t>
+          <t>9786255820228</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kırık Gölgeler Kılavuzu</t>
+          <t>Düşünce İktidar Sanat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255820204</t>
+          <t>9786255820211</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi</t>
+          <t>Kırık Gölgeler Kılavuzu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255820198</t>
+          <t>9786255820204</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Anne ve Bebek: Hayatın Başlangıcı</t>
+          <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>320</v>
+        <v>560</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786250030479</t>
+          <t>9786255820198</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Motivasyon Gücüyle Girişimcilik Rehberi</t>
+          <t>Anne ve Bebek: Hayatın Başlangıcı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259569062</t>
+          <t>9786250030479</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Transhümanist Tutku: Quo Vadis?</t>
+          <t>Motivasyon Gücüyle Girişimcilik Rehberi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259569055</t>
+          <t>9786259569062</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İnandığın Gibi Mi?</t>
+          <t>Transhümanist Tutku: Quo Vadis?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259569048</t>
+          <t>9786259569055</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikâyeler 1</t>
+          <t>İnandığın Gibi Mi?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259569031</t>
+          <t>9786259569048</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Arafta Düşler</t>
+          <t>Seçme Hikâyeler 1</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259569000</t>
+          <t>9786259569031</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İslam Kelamında Yahudilik Eleştirisi</t>
+          <t>Arafta Düşler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259569017</t>
+          <t>9786259569000</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kendine Karşı</t>
+          <t>İslam Kelamında Yahudilik Eleştirisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259867595</t>
+          <t>9786259569017</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Puhunun Hayali</t>
+          <t>Kendine Karşı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259867588</t>
+          <t>9786259867595</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’deki Azınlık Okullarında Din Eğitimi</t>
+          <t>Beyaz Puhunun Hayali</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259867571</t>
+          <t>9786259867588</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Unutmanın ve Anımsamanın Mitolojisi ve Teolojisi</t>
+          <t>Türkiye’deki Azınlık Okullarında Din Eğitimi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259867564</t>
+          <t>9786259867571</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sükünet Ezgileri</t>
+          <t>Unutmanın ve Anımsamanın Mitolojisi ve Teolojisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259867557</t>
+          <t>9786259867564</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tenha Bir Gül</t>
+          <t>Sükünet Ezgileri</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259867540</t>
+          <t>9786259867557</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gök Mavisi Şiirler</t>
+          <t>Tenha Bir Gül</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259867533</t>
+          <t>9786259867540</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Biyoteknoloji ve İnancın Ahlakı</t>
+          <t>Gök Mavisi Şiirler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259867526</t>
+          <t>9786259867533</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Sancı</t>
+          <t>Biyoteknoloji ve İnancın Ahlakı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259867519</t>
+          <t>9786259867526</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Teo-Politik Fragmanlar</t>
+          <t>Bir Dünya Sancı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259899169</t>
+          <t>9786259867519</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Madam Monica</t>
+          <t>Teo-Politik Fragmanlar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259899152</t>
+          <t>9786259899169</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Modern Ortadoğu’nun Oluşumu</t>
+          <t>Madam Monica</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259904078</t>
+          <t>9786259899152</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Niyet Terbiyesi</t>
+          <t>Modern Ortadoğu’nun Oluşumu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259904085</t>
+          <t>9786259904078</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yara Bakan</t>
+          <t>Niyet Terbiyesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057164421</t>
+          <t>9786259904085</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi</t>
+          <t>Yara Bakan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259904030</t>
+          <t>9786057164421</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Külü</t>
+          <t>Dinler Tarihi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259904016</t>
+          <t>9786259904030</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kurmaca Çalar Saat</t>
+          <t>Zamanın Külü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057164476</t>
+          <t>9786259904016</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Varsın Hiç Yoksun</t>
+          <t>Kurmaca Çalar Saat</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259904009</t>
+          <t>9786057164476</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Susuz Kuşlar</t>
+          <t>Bir Varsın Hiç Yoksun</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057164490</t>
+          <t>9786259904009</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dinsel ve Mitsel Fenomenler</t>
+          <t>Susuz Kuşlar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057164445</t>
+          <t>9786057164490</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Dinlerde İntihar</t>
+          <t>Dinsel ve Mitsel Fenomenler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>380</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057164483</t>
+          <t>9786057164445</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mantık</t>
+          <t>Dinlerde İntihar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057164469</t>
+          <t>9786057164483</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yakut Kolyenin Sırrı</t>
+          <t>Mantık</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057164452</t>
+          <t>9786057164469</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kemal'in Hikayesi</t>
+          <t>Yakut Kolyenin Sırrı</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057164438</t>
+          <t>9786057164452</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kelam Kozmolojisine Giriş</t>
+          <t>Kemal'in Hikayesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057072184</t>
+          <t>9786057164438</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Din Kültürü ve Ahlak Bilgisi Soru Bankası Bilgesina Akademi</t>
+          <t>Kelam Kozmolojisine Giriş</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057072191</t>
+          <t>9786057072184</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zeynep’in Duvarı</t>
+          <t>ÖABT Din Kültürü ve Ahlak Bilgisi Soru Bankası Bilgesina Akademi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057072160</t>
+          <t>9786057072191</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Neredesin Neruvenda</t>
+          <t>Zeynep’in Duvarı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057072146</t>
+          <t>9786057072160</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sinemasal İnsan</t>
+          <t>Neredesin Neruvenda</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057072153</t>
+          <t>9786057072146</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Doğru Uykudan Uyan Leyla</t>
+          <t>Sinemasal İnsan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057072122</t>
+          <t>9786057072153</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina Felsefesinde Varlık ve Öz</t>
+          <t>Doğru Uykudan Uyan Leyla</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>360</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057072139</t>
+          <t>9786057072122</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf T.C. İnkılap Tarihi ve Atatürkçülük Konu Anlatımı</t>
+          <t>İbn Sina Felsefesinde Varlık ve Öz</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057072108</t>
+          <t>9786057072139</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Özneler</t>
+          <t>8. Sınıf T.C. İnkılap Tarihi ve Atatürkçülük Konu Anlatımı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>340</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057072115</t>
+          <t>9786057072108</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çerçevelenmeyen Kareler</t>
+          <t>Yorgun Özneler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255820389</t>
+          <t>9786057072115</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Geceyi Böldüm</t>
+          <t>Çerçevelenmeyen Kareler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255820372</t>
+          <t>9786255820389</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Anlam Arayışı ve Kutsalın Geleceği</t>
+          <t>Geceyi Böldüm</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255820358</t>
+          <t>9786255820372</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sandıktaki Kimlik</t>
+          <t>Anlam Arayışı ve Kutsalın Geleceği</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255820341</t>
+          <t>9786255820358</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Sandıktaki Kimlik</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
+          <t>9786255820341</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>İçimizdeki Şeytan</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
           <t>9786255820365</t>
         </is>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Roger Garaudy’nin Din Felsefesi</t>
         </is>
       </c>
-      <c r="C62" s="1">
+      <c r="C63" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>