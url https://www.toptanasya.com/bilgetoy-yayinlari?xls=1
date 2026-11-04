--- v3 (2026-07-03)
+++ v4 (2026-11-04)
@@ -124,66 +124,66 @@
         <is>
           <t>9786058541890</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Modern Klasik Set (7 Kitap)</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>204</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057326065</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Uyanış Alparslan Selçuklular</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>199</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057326058</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Büyük Rüya: Osmanlı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>229</v>
+        <v>249</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057326072</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>174</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057326089</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>