--- v0 (2026-02-06)
+++ v1 (2026-05-13)
@@ -85,760 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256077256</t>
+          <t>9786255870476</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Gemiler</t>
+          <t>Yağmur Sonrası Farklılıklar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255935045</t>
+          <t>9786258735680</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hork Devi Efsanesi</t>
+          <t>Meryem İsra ile Mescid-i Aksa</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>159</v>
+        <v>362</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255870124</t>
+          <t>9786258735000</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Merhaba</t>
+          <t>Yağmur Sonrası Farklılıklar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>255</v>
+        <v>349</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255870230</t>
+          <t>9786258613087</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zürafa Zü ve Meraklı Kirpi</t>
+          <t>Silva ve Kanatları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>241</v>
+        <v>349</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255935403</t>
+          <t>9786258613445</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Kapibara Çıkabilir!</t>
+          <t>Renkli Adımlar Ülkesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>191</v>
+        <v>349</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256077867</t>
+          <t>9786258613438</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mavi’nin Ekoloji Serüveni</t>
+          <t>Zeytin Dede Baybars ve Eylül</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>265</v>
+        <v>323</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255870131</t>
+          <t>9786258735239</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yetim Küller Arasında</t>
+          <t>Öğretmenim Nerede?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>249</v>
+        <v>399</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256077584</t>
+          <t>9786258735796</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kocakulak ile Korsanpati Kim Dost? Kim Düşman?</t>
+          <t>Ayasofya Tuna’ya Ne Fısıldadı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>241</v>
+        <v>362</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255935519</t>
+          <t>9786255870827</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Minik Tohum</t>
+          <t>Linda Minik ve Pinki</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>241</v>
+        <v>362</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255935328</t>
+          <t>9786255935083</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Altın Balık</t>
+          <t>Aşkın Ülkesine Varış</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>399</v>
+        <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256077676</t>
+          <t>9786258735130</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yaren’in Dünyası</t>
+          <t>Aras ile Kura</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>241</v>
+        <v>442</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256077782</t>
+          <t>9786258613278</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın İlk Misafirleri ve Son Nebi</t>
+          <t>Değiş Tokuş Dükkanı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>233</v>
+        <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255935250</t>
+          <t>9786258735185</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Abur Cubur Çamur</t>
+          <t>Bir Eğitim Adası; Cılavuz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>233</v>
+        <v>288</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255935984</t>
+          <t>9786258735536</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ayaza Direnen Kardelenler</t>
+          <t>Balonlardaki Sürpriz</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>279</v>
+        <v>336</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255935267</t>
+          <t>9786255870728</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Taş</t>
+          <t>Mucizevi Tohum</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>199</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255935120</t>
+          <t>9786255935489</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Aybike</t>
+          <t>Kralın Tembel Perisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>223</v>
+        <v>191</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255935434</t>
+          <t>9786255935298</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Nefes Tohumu</t>
+          <t>Küçük yıldız</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>249</v>
+        <v>191</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256077430</t>
+          <t>9786255870612</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Koca Çınar</t>
+          <t>Leylekler Göç Etmek İstemiyor</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>191</v>
+        <v>223</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256077447</t>
+          <t>9786256077171</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mucize</t>
+          <t>Kütükoğlan</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>191</v>
+        <v>241</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259742717</t>
+          <t>9786255935410</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sekoya Meclisi</t>
+          <t>Pazarlama ve Satışın Derin Sırları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>281</v>
+        <v>515</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256077683</t>
+          <t>9786258735017</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Benzia</t>
+          <t>Kudüs Maceraları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>241</v>
+        <v>255</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256077652</t>
+          <t>9786256077904</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Süper Basketçi Çocuk Speedy</t>
+          <t>Pamuktan Oyuncağa Aycık Bobo</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>241</v>
+        <v>255</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256077119</t>
+          <t>9786255935670</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Seyranlar Yalısına Gündoğdu</t>
+          <t>Tüketen Toplumda Üretmek</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>289</v>
+        <v>257</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256077263</t>
+          <t>9786259557311</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi Ne Anlatıyor</t>
+          <t>Alpfil ve Şaşkın’ın Maceraları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>191</v>
+        <v>272</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259828671</t>
+          <t>9786255870438</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şaman’ın Sırrı</t>
+          <t>Bal Böceği Doğuyor</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>273</v>
+        <v>239</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259835730</t>
+          <t>9786256077881</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hadi Çocuklar Şifayı Kapalım</t>
+          <t>Erimek İstemeyen Kardan Adam</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>257</v>
+        <v>265</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259828626</t>
+          <t>9786255935342</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gürültü Toplumu</t>
+          <t>Golcü Kedi Bondi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>201</v>
+        <v>233</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259880518</t>
+          <t>9786255935571</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Çitlembiğin Günlüğü</t>
+          <t>Hayalimdeki Doğu Ttürkistan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>257</v>
+        <v>239</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259835716</t>
+          <t>9786255935564</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ayı Pondi ile Kirpi Piko</t>
+          <t>Hayalimdeki Filistin</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>191</v>
+        <v>239</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259828664</t>
+          <t>9786259557342</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nous</t>
+          <t>Kızıl Sincap ve Tosbiş'in Masalları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>352</v>
+        <v>272</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259464299</t>
+          <t>9786255870353</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Joyful &amp; Funny Rhymes</t>
+          <t>İhlas ile Merak Ettiklerim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>233</v>
+        <v>272</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259464282</t>
+          <t>9786255870667</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Geveze Kuştan Şiirler</t>
+          <t>Mırlok ve Maya Bir Sandık, Bir Tatil, Bir Dostluk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>233</v>
+        <v>272</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259464206</t>
+          <t>9786259733197</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet Tamircisinin Hayali Gökyüzüne Dokunmak</t>
+          <t>Dedemin Koltuğu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>233</v>
+        <v>223</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259828688</t>
+          <t>9786255935007</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tilki ile Horoz</t>
+          <t>Anneannem Dünyayı Örüyor</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>191</v>
+        <v>223</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259880587</t>
+          <t>9786256077256</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ağaçlar Göç Eder Mi?</t>
+          <t>Kağıttan Gemiler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>217</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259464237</t>
+          <t>9786255935045</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Petrikor</t>
+          <t>Hork Devi Efsanesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>217</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259835754</t>
+          <t>9786255870124</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Nil’in Cadıları</t>
+          <t>Merhaba</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>191</v>
+        <v>255</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259828619</t>
+          <t>9786255870230</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Nisi Canavarı</t>
+          <t>Zürafa Zü ve Meraklı Kirpi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>233</v>
+        <v>241</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259406800</t>
+          <t>9786255935403</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hamza’nın İlk Sahuru</t>
+          <t>Dikkat Kapibara Çıkabilir!</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>191</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259406848</t>
+          <t>9786256077867</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde</t>
+          <t>Mavi’nin Ekoloji Serüveni</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>99</v>
+        <v>265</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259880525</t>
+          <t>9786255870131</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ateş Böceği Mini Beklerken</t>
+          <t>Yetim Küller Arasında</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>217</v>
+        <v>249</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259880532</t>
+          <t>9786256077584</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Sincap</t>
+          <t>Kocakulak ile Korsanpati Kim Dost? Kim Düşman?</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>201</v>
+        <v>241</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259406831</t>
+          <t>9786255935519</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2024 PDR ÖABT Denemeleri Full Çözümlü</t>
+          <t>Minik Tohum</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>99</v>
+        <v>241</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259880501</t>
+          <t>9786255935328</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Prenses Balık</t>
+          <t>Altın Balık</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>69</v>
+        <v>399</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259406824</t>
+          <t>9786256077676</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Neşeligiller Çiftiği Çınçın’ın Benekli Yumurtası</t>
+          <t>Yaren’in Dünyası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>109</v>
+        <v>241</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259406817</t>
+          <t>9786256077782</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Puçi</t>
+          <t>Dünyanın İlk Misafirleri ve Son Nebi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>89</v>
+        <v>233</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259406886</t>
+          <t>9786255935250</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Leylek Luki Annesinden Güvenle Ayrılıyor</t>
+          <t>Abur Cubur Çamur</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>191</v>
+        <v>233</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
+          <t>9786255935984</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Ayaza Direnen Kardelenler</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786255935267</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Taş</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786255935120</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Aybike</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786255935434</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Nefes Tohumu</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786256077430</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Koca Çınar</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786256077447</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Mucize</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259742717</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Sekoya Meclisi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786256077683</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Benzia</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786256077652</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Süper Basketçi Çocuk Speedy</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786256077119</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Seyranlar Yalısına Gündoğdu</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786256077263</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Makinesi Ne Anlatıyor</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786259828671</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Şaman’ın Sırrı</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786259835730</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Hadi Çocuklar Şifayı Kapalım</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786259828626</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Gürültü Toplumu</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786259880518</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Çitlembiğin Günlüğü</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786259835716</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Ayı Pondi ile Kirpi Piko</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786259828664</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Nous</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786259464299</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Joyful &amp; Funny Rhymes</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786259464282</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Geveze Kuştan Şiirler</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786259464206</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Bisiklet Tamircisinin Hayali Gökyüzüne Dokunmak</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786259828688</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Tilki ile Horoz</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786259880587</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Ağaçlar Göç Eder Mi?</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786259464237</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Petrikor</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786259835754</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Nil’in Cadıları</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786259828619</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Nisi Canavarı</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786259406800</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Hamza’nın İlk Sahuru</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786259406848</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Evvel Zaman İçinde</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786259880525</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Ateş Böceği Mini Beklerken</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786259880532</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaşım Sincap</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786259406831</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>2024 PDR ÖABT Denemeleri Full Çözümlü</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786259880501</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Prenses Balık</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786259406824</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Neşeligiller Çiftiği Çınçın’ın Benekli Yumurtası</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786259406817</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Meraklı Puçi</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786259406886</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Leylek Luki Annesinden Güvenle Ayrılıyor</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9786255935236</t>
         </is>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Kocakulak ile Korsanpati</t>
         </is>
       </c>
-      <c r="C49" s="1">
+      <c r="C83" s="1">
         <v>241</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>