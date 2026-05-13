--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,505 +85,535 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259895215</t>
+          <t>9786056721267</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>7. Sınıf Tüm Dersler Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>65</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259895208</t>
+          <t>9786056721229</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>3. Sınıf Tüm Dersler Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>65</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057274458</t>
+          <t>9786259895215</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Dans Eden Adamlar</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057274472</t>
+          <t>9786259895208</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Korku Vadisi</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>105</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259895222</t>
+          <t>9786057274458</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Sherlock Holmes Dans Eden Adamlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259895246</t>
+          <t>9786057274472</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Esrarlı Ada</t>
+          <t>Sherlock Holmes Korku Vadisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057274496</t>
+          <t>9786259895222</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057274465</t>
+          <t>9786259895246</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Bohemya’da Bir Skandal</t>
+          <t>Esrarlı Ada</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259895284</t>
+          <t>9786057274496</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yüzen Şehir</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259895260</t>
+          <t>9786057274465</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Orinoko Nehri</t>
+          <t>Sherlock Holmes Bohemya’da Bir Skandal</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259895291</t>
+          <t>9786259895284</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Yüzen Şehir</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259895253</t>
+          <t>9786259895260</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>Orinoko Nehri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259895239</t>
+          <t>9786259895291</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>65</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057288714</t>
+          <t>9786259895253</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Dörtlerin Esrarı</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057288752</t>
+          <t>9786259895239</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057288745</t>
+          <t>9786057288714</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Seyahat</t>
+          <t>Sherlock Holmes: Dörtlerin Esrarı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057288738</t>
+          <t>9786057288752</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Baskerville'lerin Köpeği</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057288769</t>
+          <t>9786057288745</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dünya'nın Merkezine Yolculuk</t>
+          <t>Ay'a Seyahat</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057288776</t>
+          <t>9786057288738</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında 20.000 Fersah</t>
+          <t>Sherlock Holmes: Baskerville'lerin Köpeği</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057288707</t>
+          <t>9786057288769</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Kızıl Soruşturma</t>
+          <t>Dünya'nın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057288721</t>
+          <t>9786057288776</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes: Bakır Renkli Kayın Ağaçları</t>
+          <t>Denizler Altında 20.000 Fersah</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057490490</t>
+          <t>9786057288707</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neyle Yaşar?</t>
+          <t>Sherlock Holmes: Kızıl Soruşturma</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>55</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057490476</t>
+          <t>9786057288721</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Sherlock Holmes: Bakır Renkli Kayın Ağaçları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>55</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057490483</t>
+          <t>9786057490490</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>İnsan Neyle Yaşar?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057490469</t>
+          <t>9786057490476</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057490452</t>
+          <t>9786057490483</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>85</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057490414</t>
+          <t>9786057490469</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057490421</t>
+          <t>9786057490452</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Yunus Emre Divanı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057490438</t>
+          <t>9786057490414</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Savaş Ve Barış</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>125</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057490407</t>
+          <t>9786057490421</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
+          <t>9786057490438</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Savaş Ve Barış</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057490407</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
           <t>9786057274489</t>
         </is>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes Sussex Vampiri</t>
         </is>
       </c>
-      <c r="C32" s="1">
-        <v>80</v>
+      <c r="C34" s="1">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>