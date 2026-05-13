--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,1045 +85,1360 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257186155</t>
+          <t>9786257186353</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Anneannemin Defteri</t>
+          <t>Balinanın İzinde</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257186087</t>
+          <t>9786257186445</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kapüşonlu Kız</t>
+          <t>Hızlı Uzay Kovalamacası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257186094</t>
+          <t>9786257186407</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Fısıltısı</t>
+          <t>Muhteşem T Rex Macerası</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052112809</t>
+          <t>9786257186636</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aynı Dili Konuşmak - Selim'in Maceraları</t>
+          <t>Bayraklar Ansiklopedisi - Meraklı Çocuklar İçin (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052112748</t>
+          <t>9786257186452</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Benim İlk Dünya Ansiklopedim (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>120</v>
+        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052112984</t>
+          <t>9786257186599</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Adında Bir Çocuk ve Zeytin Ağacı</t>
+          <t>Hayvanlar Ansiklopedisi - Meraklı Çocuklar İçin (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052112076</t>
+          <t>9786257186537</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tırlingo İle Mırlingo 1</t>
+          <t>Uzay Ansiklopedisi - Meraklı Çocuklar İçin (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052112731</t>
+          <t>9786257186612</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Akasya Ağacı ve Kırmızı Ayaklı Karınca Kolonisi</t>
+          <t>Dinozorlar Ansiklopedisi - Meraklı Çocuklar İçin (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058178212</t>
+          <t>9786257186551</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Oku Oyna Çiz - Çer-Çöp Dünya</t>
+          <t>Okyanus Yaşamı Ansiklopedisi - Meraklı Çocuklar İçin (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058178229</t>
+          <t>9786257186575</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Doğum Günü Partisi - Çer-Çöp Dünya</t>
+          <t>Kayalar ve Fosiller Ansiklopedisi - Meraklı Çocuklar İçin (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>110</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052112854</t>
+          <t>9786257186544</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Anneye Mektuplar</t>
+          <t>Teknoloji Ansiklopedisi - Meraklı Çocuklar İçin (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>140</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052112892</t>
+          <t>9786257186476</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çok Cici Bir Kızım Ben</t>
+          <t>Benim İlk Uzay Ansiklopedim (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>85</v>
+        <v>390</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059614726</t>
+          <t>9786257186568</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tırlingo İle Mırlingo 2</t>
+          <t>Kuşlar Ansiklopedisi - Meraklı Çocuklar İçin (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257186001</t>
+          <t>9786257186582</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Peynir Kalesi - Gıda Serisi 2</t>
+          <t>İnsan Vücudu Ansiklopedisi - Meraklı Çocuklar İçin (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052112823</t>
+          <t>9786257186650</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ergenliğim Geldi Bırak(may)ın Beni</t>
+          <t>Benim İlk Hayvan Ansiklopedim (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>140</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257186681</t>
+          <t>9786257186469</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Ağaçları ve O Yaz</t>
+          <t>Benim İlk Dinozor Ansiklopedim (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>390</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058178236</t>
+          <t>9786257186520</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çer-Çöp Dünya Bilim Fuarı</t>
+          <t>Yırtıcılar Ansiklopedisi - Meraklı Çocuklar İçin (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257186766</t>
+          <t>9786257186483</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yaşken Eğilen Ağaçlar</t>
+          <t>91 Şaşırtıcı Matematik Numarası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257186278</t>
+          <t>9786257186490</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Okul Tiyatrosu</t>
+          <t>84 Eğlenceli Matematik Oyunu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257186742</t>
+          <t>9786257186506</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Kapı</t>
+          <t>79 Eğlenceli Bilim Oyunu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257186179</t>
+          <t>9786257186513</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Baba Sen De mi Yaramazdın?</t>
+          <t>73 Şaşırtıcı Bilim Numarası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257186049</t>
+          <t>9786257186155</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Milo ile Pilo’nun Olağanüstü Serüvenleri</t>
+          <t>Anneannemin Defteri</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052112885</t>
+          <t>9786257186087</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İsmail ve Uzayda Bir Gezegen</t>
+          <t>Kırmızı Kapüşonlu Kız</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052112915</t>
+          <t>9786257186094</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bilim Fuarı - Çer-Çöp Dünya</t>
+          <t>Kalemin Fısıltısı</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052112991</t>
+          <t>9786052112809</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Renkli Ekmekler - Gıda Serisi 1</t>
+          <t>Aynı Dili Konuşmak - Selim'in Maceraları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257186025</t>
+          <t>9786052112748</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Donderya - Gıda Serisi 4</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052112953</t>
+          <t>9786052112984</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Genç Kız Edebiyatı</t>
+          <t>Ahmet Adında Bir Çocuk ve Zeytin Ağacı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052112878</t>
+          <t>9786052112076</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Şehrazat İstiridyenin Sırrı</t>
+          <t>Tırlingo İle Mırlingo 1</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052112755</t>
+          <t>9786052112731</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Oyunları</t>
+          <t>Akasya Ağacı ve Kırmızı Ayaklı Karınca Kolonisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052112861</t>
+          <t>9786058178212</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hoşgeldin Ali</t>
+          <t>Oku Oyna Çiz - Çer-Çöp Dünya</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052112960</t>
+          <t>9786058178229</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Edebiyatı</t>
+          <t>Doğum Günü Partisi - Çer-Çöp Dünya</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052112625</t>
+          <t>9786052112854</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Palindrom Ülkesi</t>
+          <t>Anneye Mektuplar</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052112762</t>
+          <t>9786052112892</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Takım Ruhu 1 Başlangıç</t>
+          <t>Çok Cici Bir Kızım Ben</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>170</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257186018</t>
+          <t>9786059614726</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Vişne Suyu Lütfen! - Gıda Serisi 3</t>
+          <t>Tırlingo İle Mırlingo 2</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052112816</t>
+          <t>9786257186001</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Nazik Olmanın Nesi Kötü?</t>
+          <t>Peynir Kalesi - Gıda Serisi 2</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052112977</t>
+          <t>9786052112823</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Çocuk Edebiyatı</t>
+          <t>Ergenliğim Geldi Bırak(may)ın Beni</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257186698</t>
+          <t>9786257186681</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hayallerinin Peşinde</t>
+          <t>Dedemin Ağaçları ve O Yaz</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257186735</t>
+          <t>9786058178236</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Kalkanları</t>
+          <t>Çer-Çöp Dünya Bilim Fuarı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058178205</t>
+          <t>9786257186766</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Okul Tiyatrosu</t>
+          <t>Yaşken Eğilen Ağaçlar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257186377</t>
+          <t>9786257186278</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Nerede Şu Ayı</t>
+          <t>Okul Tiyatrosu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>105</v>
+        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257186384</t>
+          <t>9786257186742</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem T-REX Macerası</t>
+          <t>Gümüş Kapı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>105</v>
+        <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257186438</t>
+          <t>9786257186179</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Uzay Kovalamacası</t>
+          <t>Baba Sen De mi Yaramazdın?</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>105</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257186360</t>
+          <t>9786257186049</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Balinanın İzinde</t>
+          <t>Milo ile Pilo’nun Olağanüstü Serüvenleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>105</v>
+        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257186414</t>
+          <t>9786052112885</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Büyük Böcek Avı</t>
+          <t>İsmail ve Uzayda Bir Gezegen</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257186162</t>
+          <t>9786052112915</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Palindrom Ülkesi 2: Bir Saat Macerası</t>
+          <t>Bilim Fuarı - Çer-Çöp Dünya</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257186131</t>
+          <t>9786052112991</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Ninem</t>
+          <t>Renkli Ekmekler - Gıda Serisi 1</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257186100</t>
+          <t>9786257186025</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İtinalı Karantina</t>
+          <t>Donderya - Gıda Serisi 4</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257186070</t>
+          <t>9786052112953</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bir Tavsiye</t>
+          <t>Genç Kız Edebiyatı</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052112779</t>
+          <t>9786052112878</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Selim Sana Ne Diyeyim - Selim'in Maceraları</t>
+          <t>Şehrazat İstiridyenin Sırrı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052112786</t>
+          <t>9786052112755</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Salata Yapan Çocuk - Selim'in Maceraları</t>
+          <t>Yapay Zeka Oyunları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052112557</t>
+          <t>9786052112861</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı Çınar Ağacının Sıradan Bir Günü</t>
+          <t>Hoşgeldin Ali</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052112946</t>
+          <t>9786052112960</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Helvayı Paylaşmak</t>
+          <t>Çocuk Edebiyatı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052112830</t>
+          <t>9786052112625</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğum Nerede Saklı</t>
+          <t>Palindrom Ülkesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052112922</t>
+          <t>9786052112762</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sokak Basketbolu - Takım Ruhu 2</t>
+          <t>Takım Ruhu 1 Başlangıç</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257186032</t>
+          <t>9786257186018</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Çikolata Mutlu Son - Gıda Serisi 5</t>
+          <t>Bir Vişne Suyu Lütfen! - Gıda Serisi 3</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052112847</t>
+          <t>9786052112816</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektuplar</t>
+          <t>Nazik Olmanın Nesi Kötü?</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>140</v>
+        <v>95</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052112793</t>
+          <t>9786052112977</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Selim'in Maceraları Papatya Dostum Benim</t>
+          <t>Çeviri Çocuk Edebiyatı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052112571</t>
+          <t>9786257186698</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zeytinliğin Kalbi ve Doğanın Koruyucuları</t>
+          <t>Hayallerinin Peşinde</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052112908</t>
+          <t>9786257186735</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yasimcim Canım Benim</t>
+          <t>Dünyanın Kalkanları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>80</v>
+        <v>170</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257186056</t>
+          <t>9786058178205</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Turuncu: 2 Mutlu Orman Ülkesi</t>
+          <t>Okul Tiyatrosu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052112939</t>
+          <t>9786257186377</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Turuncu</t>
+          <t>Nerede Şu Ayı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257186186</t>
+          <t>9786257186384</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sesler Renkler İşaretler</t>
+          <t>Muhteşem T-REX Macerası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>90</v>
+        <v>105</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257186063</t>
+          <t>9786257186438</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Pandemi Günlükleri</t>
+          <t>Hızlı Uzay Kovalamacası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257186117</t>
+          <t>9786257186360</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hokus Pokus Karamelus</t>
+          <t>Balinanın İzinde</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>140</v>
+        <v>105</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257186124</t>
+          <t>9786257186414</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Evimizin İçindeki Lunapark</t>
+          <t>Büyük Böcek Avı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059614818</t>
+          <t>9786257186162</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Güzel Yerini Arayan Manolya Yaprağı</t>
+          <t>Palindrom Ülkesi 2: Bir Saat Macerası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
+          <t>9786257186131</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Çılgın Ninem</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786257186100</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>İtinalı Karantina</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786257186070</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Bir Tavsiye</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786052112779</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Selim Sana Ne Diyeyim - Selim'in Maceraları</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786052112786</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Salata Yapan Çocuk - Selim'in Maceraları</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786052112557</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Sıradışı Çınar Ağacının Sıradan Bir Günü</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786052112946</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Kağıt Helvayı Paylaşmak</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786052112830</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Çocukluğum Nerede Saklı</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786052112922</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Sokak Basketbolu - Takım Ruhu 2</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786257186032</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Çikolata Mutlu Son - Gıda Serisi 5</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786052112847</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Babaya Mektuplar</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786052112793</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Selim'in Maceraları Papatya Dostum Benim</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786052112571</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Zeytinliğin Kalbi ve Doğanın Koruyucuları</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786052112908</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Yasimcim Canım Benim</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786257186056</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Turuncu: 2 Mutlu Orman Ülkesi</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786052112939</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Turuncu</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786257186186</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Sesler Renkler İşaretler</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786257186063</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Pandemi Günlükleri</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786257186117</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Hokus Pokus Karamelus</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786257186124</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Evimizin İçindeki Lunapark</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786059614818</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın En Güzel Yerini Arayan Manolya Yaprağı</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
           <t>9786257186148</t>
         </is>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Bilgi Adası</t>
         </is>
       </c>
-      <c r="C68" s="1">
+      <c r="C89" s="1">
         <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>