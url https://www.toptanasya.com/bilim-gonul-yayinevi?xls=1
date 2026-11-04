--- v0 (2025-10-22)
+++ v1 (2026-11-04)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789754761412</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Oktay Sinanoğlu Kitapları (5 Kitap)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1590</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789944090681</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Yeni Bilim Ufukları 3</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9796056998523</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -379,51 +379,51 @@
         <is>
           <t>9786054569007</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Chavez Şifresi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786058868816</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Büyük Uyanış</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>430</v>
+        <v>495</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786058936911</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Batı’nın Batışı ve Dünyada Yeni Ufuklar</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058868892</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
@@ -559,96 +559,96 @@
         <is>
           <t>9786058936966</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Huysuz At Şimşek</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786058868809</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789440906127</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>İlerisi İçin</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786058936980</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Bye Bye Türkçe</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>420</v>
+        <v>495</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786058936997</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Hedef Türkiye</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789944090698</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Ölüm Tohumları</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>