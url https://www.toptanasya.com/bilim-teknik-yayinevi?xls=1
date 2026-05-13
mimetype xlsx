--- v2 (2026-02-06)
+++ v3 (2026-05-13)
@@ -85,1525 +85,1630 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789755400679</t>
+          <t>9789753479974</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İktisat Makro</t>
+          <t>Yüksek Öğretim Mevzuatı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>65</v>
+        <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789755400060</t>
+          <t>9789752400583</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Virüsleri</t>
+          <t>Yönetim Muhasebesi (Tek Düzen Hesap Planı Uygulamalı)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789755400583</t>
+          <t>9789755400532</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yöneylem Araştırması Teknikleri ve İşletme Uygulamaları</t>
+          <t>Teknolojinin Bilimsel İlkeleri Meslek Yüksek Okulları İçin</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>27.78</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789755400594</t>
+          <t>9789755400338</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yaşambilim</t>
+          <t>Sanat Tarihi Metodu</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3990000002628</t>
+          <t>9789755401270</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yapılarda Yatay Yük ve Burulma Etkileri Hesabı</t>
+          <t>Merkez Bankalarının Bağımsızlığı</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789755400419</t>
+          <t>9789759321515</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Uygulanmış Elektronik Devreler</t>
+          <t>Maliyet ve Yönetim Muhasebesinde Microsoft Excel ile Çalışma Tablosu Uygulamaları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>12</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789755400022</t>
+          <t>9789755400028</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Temel Fizik Mekanik</t>
+          <t>İngilizce-Türkçe Ekonomi Sözlüğü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>25</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789755400556</t>
+          <t>9789755400679</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İktisat Teori ve Problemler</t>
+          <t>İktisat Makro</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>27</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789755400125</t>
+          <t>9789755400060</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>The Best TOEFL Test Book (Türkçe Açıklamalı)</t>
+          <t>Bilgisayar Virüsleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789755400389</t>
+          <t>9789755400583</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Temel İstatistik</t>
+          <t>Yöneylem Araştırması Teknikleri ve İşletme Uygulamaları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789759221224</t>
+          <t>9789755400594</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Teknik Mekanik 1 (Statik) Çözümlü Problemler</t>
+          <t>Yaşambilim</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>11.11</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789755401065</t>
+          <t>3990000002628</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tek İdari Belge (Tek TİP Gümrük Beyannamesi) Kullanım Kılavuzu</t>
+          <t>Yapılarda Yatay Yük ve Burulma Etkileri Hesabı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>27.78</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789755400495</t>
+          <t>9789755400419</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Kalite Siyasal Kalite Yönetimi</t>
+          <t>Uygulanmış Elektronik Devreler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789755401195</t>
+          <t>9789755400022</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasaları ve Borsa</t>
+          <t>Uygulamalı Temel Fizik Mekanik</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789755400914</t>
+          <t>9789755400556</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Satış Teknikleri</t>
+          <t>Uluslararası İktisat Teori ve Problemler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>11.11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789755400432</t>
+          <t>9789755400125</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Popüler Elektronik Devreler</t>
+          <t>The Best TOEFL Test Book (Türkçe Açıklamalı)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000005576</t>
+          <t>9789755400389</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Plastik Şekil Verme İlke ve Uygulamaları</t>
+          <t>Temel İstatistik</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789755402223</t>
+          <t>9789759221224</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Para Teorisi - Politikası</t>
+          <t>Teknik Mekanik 1 (Statik) Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>70</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789755400075</t>
+          <t>9789755401065</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mikro Ekonomik Analiz</t>
+          <t>Tek İdari Belge (Tek TİP Gümrük Beyannamesi) Kullanım Kılavuzu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789755400222</t>
+          <t>9789755400495</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Matematik Sayı Dizi ve Serileri 1 / 2</t>
+          <t>Siyasal Kalite Siyasal Kalite Yönetimi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000014767</t>
+          <t>9789755401195</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi Tekdüzen Hesap Planı Uygulamalı</t>
+          <t>Sermaye Piyasaları ve Borsa</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>26.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789755400169</t>
+          <t>9789755400914</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi Problemleri İmalat İşletmelerinde Çözümlü</t>
+          <t>Satış Teknikleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3999000101012</t>
+          <t>9789755400432</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Kısa ve Uzun Süreli Planlama</t>
+          <t>Popüler Elektronik Devreler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000016111</t>
+          <t>3990000005576</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde İşgücü Verimliliğinin Arttırılması</t>
+          <t>Plastik Şekil Verme İlke ve Uygulamaları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789755400143</t>
+          <t>9789755402223</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Bilimsel Metinleri Anlama ve Çeviri Kılavuzu</t>
+          <t>Para Teorisi - Politikası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789755400235</t>
+          <t>9789755400075</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İktisat Makro</t>
+          <t>Mikro Ekonomik Analiz</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>95</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789755400426</t>
+          <t>9789755400222</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İktisat Giriş</t>
+          <t>Matematik Sayı Dizi ve Serileri 1 / 2</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>360</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789755400846</t>
+          <t>3990000014767</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Elektronik</t>
+          <t>Maliyet Muhasebesi Tekdüzen Hesap Planı Uygulamalı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>260</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789755400494</t>
+          <t>9789755400169</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>CNC Tezgahlar Programming Logic</t>
+          <t>Maliyet Muhasebesi Problemleri İmalat İşletmelerinde Çözümlü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>25</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789755400402</t>
+          <t>3999000101012</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>CMOS Devreleri El Kitabı</t>
+          <t>İşletmelerde Kısa ve Uzun Süreli Planlama</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789755400365</t>
+          <t>3990000016111</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>C / C++ Nesneye Yönelik Programlama</t>
+          <t>İşletmelerde İşgücü Verimliliğinin Arttırılması</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789755400117</t>
+          <t>9789755400143</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Ekonomi Sözlüğü</t>
+          <t>İngilizce Bilimsel Metinleri Anlama ve Çeviri Kılavuzu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789755400341</t>
+          <t>9789755400235</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Analitik Geometri</t>
+          <t>İktisat Makro</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>55</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789755401300</t>
+          <t>9789755400426</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>4458 Sayılı Gümrük Kanunu ve Gümrük Yönetmeliği</t>
+          <t>İktisat Giriş</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>18.52</v>
+        <v>850</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789755400099</t>
+          <t>9789755400846</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Doğrusal Programlama</t>
+          <t>Elektronik</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>35</v>
+        <v>600</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789755400092</t>
+          <t>9789755400494</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Pratik Kullanışlı Şifalı Bitkiler Ansiklopedisi</t>
+          <t>CNC Tezgahlar Programming Logic</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789755404141</t>
+          <t>9789755400402</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Muhasebesi Problemleri</t>
+          <t>CMOS Devreleri El Kitabı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944455008</t>
+          <t>9789755400365</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Elektronik Projeler</t>
+          <t>C / C++ Nesneye Yönelik Programlama</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>450</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789755401188</t>
+          <t>9789755400117</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Transit Ticaret (Re-Export) İşlemleri</t>
+          <t>Ansiklopedik Ekonomi Sözlüğü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789755402222</t>
+          <t>9789755400341</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Pazarlama Stratejisi</t>
+          <t>Analitik Geometri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>850</v>
+        <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000007124</t>
+          <t>9789755401300</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sistem Dinamiğine Giriş</t>
+          <t>4458 Sayılı Gümrük Kanunu ve Gümrük Yönetmeliği</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>750</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789755400327</t>
+          <t>9789755400099</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sanata Giriş</t>
+          <t>Doğrusal Programlama</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>500</v>
+        <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789755400013</t>
+          <t>9789755400092</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama İlkeleri</t>
+          <t>Pratik Kullanışlı Şifalı Bitkiler Ansiklopedisi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>950</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789755401040</t>
+          <t>9789755404141</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Araştırmasının Temelleri</t>
+          <t>Yönetim Muhasebesi Problemleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789755401003</t>
+          <t>9789944455008</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Örnekleme ve Numune Alma Teknikleri ISO 9000 Uygulamasında</t>
+          <t>Yeni Başlayanlar İçin Elektronik Projeler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789755400228</t>
+          <t>9789755401188</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Matematik Formülleri Tabloları El Kitabı</t>
+          <t>Uygulamalı Transit Ticaret (Re-Export) İşlemleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789755400273</t>
+          <t>9789755402222</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Malzeme Bilimi Problemleri ve Çözümleri</t>
+          <t>Uluslararası Pazarlama Stratejisi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789755400174</t>
+          <t>3990000007124</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Malzeme Bilimi</t>
+          <t>Sistem Dinamiğine Giriş</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789755406725</t>
+          <t>9789755400327</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kurumda ve Uygulamada Para Kurulu</t>
+          <t>Sanata Giriş</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789755400082</t>
+          <t>9789755400013</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İstatistiğe Giriş</t>
+          <t>Pazarlama İlkeleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>700</v>
+        <v>950</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789755407776</t>
+          <t>9789755401040</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İngilizce - Türkçe İşletme Sözlüğü</t>
+          <t>Pazarlama Araştırmasının Temelleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>110</v>
+        <v>900</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789755400570</t>
+          <t>9789755401003</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İktisat Politikası</t>
+          <t>Örnekleme ve Numune Alma Teknikleri ISO 9000 Uygulamasında</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000014764</t>
+          <t>9789755400228</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İktisat 2</t>
+          <t>Matematik Formülleri Tabloları El Kitabı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>800</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000014763</t>
+          <t>9789755400273</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İktisat 1</t>
+          <t>Malzeme Bilimi Problemleri ve Çözümleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000004629</t>
+          <t>9789755400174</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İhracat Teşvikleri ve Destekleri Belgelerle - Uygulamalı</t>
+          <t>Malzeme Bilimi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>1100</v>
+        <v>950</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789995090388</t>
+          <t>9789755406725</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İhracat -İthalatda Akreditif İşlemleri</t>
+          <t>Kurumda ve Uygulamada Para Kurulu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789752400550</t>
+          <t>9789755400082</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hizmet Pazarlaması</t>
+          <t>İstatistiğe Giriş</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>700</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789755401140</t>
+          <t>9789755407776</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hata Türü ve Etkileri Analizi (HTEA) ISO 9000 Uygulamasında İşletmelerde</t>
+          <t>İngilizce - Türkçe İşletme Sözlüğü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789755400540</t>
+          <t>9789755400570</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Fizik (Elektrik ve Magnetizma) Fenciler ve Mühendisler İçin</t>
+          <t>İktisat Politikası</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789755400001</t>
+          <t>3990000014764</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>C Kolay Programlama</t>
+          <t>İktisat 2</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789755401164</t>
+          <t>3990000014763</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Örnek ISO 9000 Kalite El Kitabı</t>
+          <t>İktisat 1</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>700</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000006618</t>
+          <t>3990000004629</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Otto ve Dizel Motorları</t>
+          <t>İhracat Teşvikleri ve Destekleri Belgelerle - Uygulamalı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789755401002</t>
+          <t>9789995090388</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Belgelerle Uygulamalı ISO 9000 Nedir? Nasıl Kurulur?</t>
+          <t>İhracat -İthalatda Akreditif İşlemleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>225</v>
+        <v>750</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789755400396</t>
+          <t>9789752400550</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Pascal Borland / Turbo 4, 4.5, 5, 5.5, 6, 7 ve 7.01 Sürümleri</t>
+          <t>Hizmet Pazarlaması</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789755408910</t>
+          <t>9789755401140</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir</t>
+          <t>Hata Türü ve Etkileri Analizi (HTEA) ISO 9000 Uygulamasında İşletmelerde</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>950</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789755400206</t>
+          <t>9789755400540</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İstatistiksel Analiz</t>
+          <t>Fizik (Elektrik ve Magnetizma) Fenciler ve Mühendisler İçin</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789755401171</t>
+          <t>9789755400001</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>ISO 9000 Uygulamasında İşletmelerde İstatistik Proses Kontrol İPK - Teknikleri</t>
+          <t>C Kolay Programlama</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789755400433</t>
+          <t>9789755401164</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Düşünce Tarihi</t>
+          <t>Örnek ISO 9000 Kalite El Kitabı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>650</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789755400464</t>
+          <t>3990000006618</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Sistematiği</t>
+          <t>Otto ve Dizel Motorları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789755400488</t>
+          <t>9789755401002</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Euro ve Türkiye Avrupa Para Birliği</t>
+          <t>Belgelerle Uygulamalı ISO 9000 Nedir? Nasıl Kurulur?</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>100</v>
+        <v>225</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>2880000004097</t>
+          <t>9789755400396</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Belgelerle Uygulamalı ISO 9000 Nedir? Nasıl Kurulur? / ISO 9000 Uygulamasında İşletmelerde İstatistik Proses Kontrol -İPK- Teknikleri (3 Kitap Takım)</t>
+          <t>Pascal Borland / Turbo 4, 4.5, 5, 5.5, 6, 7 ve 7.01 Sürümleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789755401010</t>
+          <t>9789755408910</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Belgelerle Uygulamalı Hizmette Kalite ISO 9000 Standardına Göre Nedir? Nasıl Kurulur?</t>
+          <t>Lineer Cebir</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789755400471</t>
+          <t>9789755400206</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Başarı ve Zaman</t>
+          <t>İstatistiksel Analiz</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>700</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789755400518</t>
+          <t>9789755401171</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılın Türkiyesinde Çağdaşlaşma</t>
+          <t>ISO 9000 Uygulamasında İşletmelerde İstatistik Proses Kontrol İPK - Teknikleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789755401089</t>
+          <t>9789755400433</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Belgelerle Uygulamalı ISO 9001 ve 9002 Nedir ? Nasıl Kurulur?</t>
+          <t>İktisadi Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789755400525</t>
+          <t>9789755400464</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Toplumunda Kadının Çalışma Yaşamı</t>
+          <t>Hayvan Sistematiği</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789755406480</t>
+          <t>9789755400488</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dizi Üretimin Esasları</t>
+          <t>Euro ve Türkiye Avrupa Para Birliği</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789755401157</t>
+          <t>2880000004097</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Küçük ve Orta Boy İşletmelerde Belgelerle Uygulamalı ISO 9000 Nedir? Nasıl Kurulur?</t>
+          <t>Belgelerle Uygulamalı ISO 9000 Nedir? Nasıl Kurulur? / ISO 9000 Uygulamasında İşletmelerde İstatistik Proses Kontrol -İPK- Teknikleri (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>160</v>
+        <v>750</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786053650348</t>
+          <t>9789755401010</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İktisat Mikro</t>
+          <t>Belgelerle Uygulamalı Hizmette Kalite ISO 9000 Standardına Göre Nedir? Nasıl Kurulur?</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>1100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789755400328</t>
+          <t>9789755400471</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İstatistik</t>
+          <t>Başarı ve Zaman</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>950</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000004300</t>
+          <t>9789755400518</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Basic Bilgisayar Programlama Ders Notları</t>
+          <t>21. Yüzyılın Türkiyesinde Çağdaşlaşma</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786053650324</t>
+          <t>9789755401089</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mikro Ekonomi</t>
+          <t>Belgelerle Uygulamalı ISO 9001 ve 9002 Nedir ? Nasıl Kurulur?</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>1150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789755400549</t>
+          <t>9789755400525</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ortodoks Makro İktisada Giriş</t>
+          <t>Osmanlı Toplumunda Kadının Çalışma Yaşamı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789755400969</t>
+          <t>9789755406480</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Formülleri</t>
+          <t>Dizi Üretimin Esasları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789755400486</t>
+          <t>9789755401157</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Denetimi</t>
+          <t>Küçük ve Orta Boy İşletmelerde Belgelerle Uygulamalı ISO 9000 Nedir? Nasıl Kurulur?</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000005556</t>
+          <t>9786053650348</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mikroekonomik Teori ve Problemleri</t>
+          <t>İktisat Mikro</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>550</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789755400723</t>
+          <t>9789755400328</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Araştırma Yöntemi ve İstatistiksel Anlamlılık Sınamaları</t>
+          <t>İstatistik</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>800</v>
+        <v>950</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789755408897</t>
+          <t>3990000004300</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Betonarme Hesap Tabloları Taşıma Gücü Yöntemi</t>
+          <t>Basic Bilgisayar Programlama Ders Notları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789755401133</t>
+          <t>9786053650324</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Belgelerle Uygulamalı Serbest Bölgeler ve Avantajları</t>
+          <t>Mikro Ekonomi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>500</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789755400563</t>
+          <t>9789755400549</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Türk Ekonomisi</t>
+          <t>Ortodoks Makro İktisada Giriş</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>3990000004712</t>
+          <t>9789755400969</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Biyoloji Laboratuvar Kılavuzu</t>
+          <t>Mühendislik Formülleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>160</v>
+        <v>600</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944455282</t>
+          <t>9789755400486</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasalar ve Kurumlar</t>
+          <t>Muhasebe Denetimi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>950</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789755400440</t>
+          <t>3990000005556</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağ Tarihinin Ana Hatları</t>
+          <t>Mikroekonomik Teori ve Problemleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789755400501</t>
+          <t>9789755400723</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon Hedeflemesi Para Politikasının Güvenilirliği ve Fiyat İstikrarı</t>
+          <t>Bilimsel Araştırma Yöntemi ve İstatistiksel Anlamlılık Sınamaları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789755400457</t>
+          <t>9789755408897</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji</t>
+          <t>Betonarme Hesap Tabloları Taşıma Gücü Yöntemi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789755401072</t>
+          <t>9789755401133</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Distribütörlük ve Servis Teşkilatının Kurulması Usul ve  İşlemleri</t>
+          <t>Türkiye’de Belgelerle Uygulamalı Serbest Bölgeler ve Avantajları</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>225</v>
+        <v>500</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789755401119</t>
+          <t>9789755400563</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticarette Uygulamalı KDV İşlemleri ve Muhasebesi</t>
+          <t>Türk Ekonomisi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786053650119</t>
+          <t>3990000004712</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Analitik Geometri Problemleri</t>
+          <t>Tıbbi Biyoloji Laboratuvar Kılavuzu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>550</v>
+        <v>160</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
+          <t>9789944455282</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Finansal Piyasalar ve Kurumlar</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9789755400440</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Eskiçağ Tarihinin Ana Hatları</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9789755400501</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Enflasyon Hedeflemesi Para Politikasının Güvenilirliği ve Fiyat İstikrarı</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9789755400457</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Ekoloji</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9789755401072</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Distribütörlük ve Servis Teşkilatının Kurulması Usul ve  İşlemleri</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9789755401119</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Dış Ticarette Uygulamalı KDV İşlemleri ve Muhasebesi</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786053650119</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Analitik Geometri Problemleri</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
           <t>3990000004625</t>
         </is>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>CE İşareti Nedir? Nasıl Uygulanır?</t>
         </is>
       </c>
-      <c r="C100" s="1">
+      <c r="C107" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>