--- v0 (2026-05-13)
+++ v1 (2026-11-04)
@@ -94,381 +94,381 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786055888770</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Oyun ve Oyunlaştırma</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786055888787</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Yapay Zeka Ne Yapamaz?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786055888763</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Sağanak Yağmurlar Gibi Blues</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786055888756</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Dine ve Politikaya Dair Yazılar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>310</v>
+        <v>370</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786055888749</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Paradokslar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055888725</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Pekünlü Dosyası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055888718</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Evrim ve Kanunları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786055888695</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Bağışıklık</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786055888527</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Endüstri Mühendisliği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786055888541</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Hayal Hızı Çetesi - İnsanın Atasını Arıyor</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786055888589</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Yapay Zeka</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786055888572</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Hercümerç</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786055888626</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Aleviliğin Sırrı: Hallacı Mansur</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786055888596</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ortaçağda Sözde Aristotelesçi Yapıtlar ve Salt İyi Ya Da Nedenler Kitabı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786055888442</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Marksizm ve İki Kültür</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786055888374</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Evrenle Söyleşiler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786055888558</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Ortaçağ İslam Kültüründe Felsefe</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786055888534</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Ege'de Kurtuluş Savaşı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786055888480</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Piri Reis</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786055888565</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Popüler Müzik Tartışmaları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>275</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786055888459</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Bilim Kazanı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786055888510</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Sosyal Sınıflar, Kültürler ve 13. Yüzyıl Anadolu Devrimi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055888398</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Felsefi Antropolojinin Işığında Hz. Muhammed ve Kuran</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>310</v>
+        <v>370</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055888503</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>İslam Kültüründe Felsefenin Krizi ve Aydınlanma Sorunu</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055888473</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
@@ -499,171 +499,171 @@
         <is>
           <t>9786055888381</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>İskenderiyeli Hypatia</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786055888497</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Doğu'dan Batı'ya Uygarlık Kapıları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786055888428</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kıvılcımlı Külliyatı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786055888411</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Din - Ahlak ve Saygı - Biat Üzerine Aykırı Yazılar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786055888404</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Neden, Hangi, Nasıl Matematik ?</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786055888466</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Savaş Emek Kitabı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786055888435</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Matematiğin (M)izahı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786055888350</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Tesla - Elektriğin Tanrısı</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>13.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786055888688</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Dil Öğrenme</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786055888671</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Evrim</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786055888145</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Deprem</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786055888152</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
@@ -739,51 +739,51 @@
         <is>
           <t>9786055888046</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Matematik Güzeldir Anlamanın Sevinci ve Kederi</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786055888343</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Marksizmin Başyapıtları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786055888282</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Marie Curie</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786055888244</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
@@ -874,51 +874,51 @@
         <is>
           <t>9786055888060</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Eski Yunan’dan İslam’ın Klasik Çağına Neden Kavramı ve Nedensellik Sorunu</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786055888107</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Dün Eğitim Vardı. Ya Bugün? 1968 Devrimci Eğitim Şurası - 1969 Öğretmen Boykotu (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786055888312</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Bir Nöroloğun Gözünden - İnsan Neden Sanat Yapar?</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786055888053</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
@@ -934,66 +934,66 @@
         <is>
           <t>9786055888299</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Bilimsel Devrimin Başyapıtları</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786055888039</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Bilimin Öncüleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786055888183</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Bilimden Felsefeye Akademik Bir Çevrenin Serüveni</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786055888176</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Yaşamın Tarihi</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786055888336</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
@@ -1024,66 +1024,66 @@
         <is>
           <t>9786055888206</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Matematik</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786055888084</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>50 Soruda İnsanın Tarihöncesi Evrimi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786055888114</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Görelilik Kuramları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786055888213</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Evren</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786055888268</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
@@ -1129,51 +1129,51 @@
         <is>
           <t>9789944149020</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Aşkla Doğan Çocuklar Zeki Olurlar</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786055888190</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Arkeoloji</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786055888237</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Antropoloji</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786055888138</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
@@ -1189,81 +1189,81 @@
         <is>
           <t>9786055888169</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Yer’in Evrimi</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786055888664</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Uygarlıktan Kurtulmak</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786055888657</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Kutsal Mekanın Yeniden Üretimi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786055888633</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Hemheme</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786055888602</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>50 Soruda Maddenin Evrimi</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>