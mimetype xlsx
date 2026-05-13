--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,715 +85,850 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757298335</t>
+          <t>9786259756165</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Rusça - Türkçe Sözlük</t>
+          <t>Papare</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>950</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259756158</t>
+          <t>9786259756189</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gerçekti Hayal Oldu Hasan Polat</t>
+          <t>Özgür'ün Salıncağı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>270</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259756134</t>
+          <t>9789757298755</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Uçmak İstiyorum</t>
+          <t>Bir Ömür Ki Yılmaz Büyükerşen</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>175</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259756141</t>
+          <t>9789757298427</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Nonni Tepesi</t>
+          <t>Tarih Üzerine</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259756127</t>
+          <t>9789757298779</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Geceyi Yutan Fil</t>
+          <t>Yaşadıkça</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>190</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259756110</t>
+          <t>9789757298748</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Geç Kaldık!</t>
+          <t>Aşk Sözlüğü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259756103</t>
+          <t>9789757298120</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Fermuar Krallığı</t>
+          <t>Felsefece Düşünmenin Yolları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057266699</t>
+          <t>9789757298502</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kayıp , Travma ve Dayanaklılık</t>
+          <t>Postmodernizm ve Toplum Bilimleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757298915</t>
+          <t>9789757298465</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Metafor Terapi</t>
+          <t>Antropoloji Sözlüğü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057266682</t>
+          <t>9789757298335</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Cepheden Olimpiyata Paris Olimpiyat Oyunlarında Türkiye 1924-2024</t>
+          <t>Rusça - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>950</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057266675</t>
+          <t>9786259756158</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yokluk ve Onurla Var Olan Ülke Küba</t>
+          <t>Gerçekti Hayal Oldu Hasan Polat</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057266668</t>
+          <t>9786259756134</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Boyutsallık</t>
+          <t>Uçmak İstiyorum</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057266651</t>
+          <t>9786259756141</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Anılarla</t>
+          <t>Nonni Tepesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789757297831</t>
+          <t>9786259756127</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Sözlüğü</t>
+          <t>Geceyi Yutan Fil</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789757298632</t>
+          <t>9786259756110</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Rus Dili Grameri</t>
+          <t>Geç Kaldık!</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>340</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057266644</t>
+          <t>9786259756103</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>... Dedi Kadın</t>
+          <t>Fermuar Krallığı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057266637</t>
+          <t>9786057266699</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bu Ya Seni Bende Unutmuş</t>
+          <t>Kayıp , Travma ve Dayanaklılık</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057266620</t>
+          <t>9789757298915</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sahne Önü</t>
+          <t>Metafor Terapi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057266613</t>
+          <t>9786057266682</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Psikoterapi Etiği Herkes İçin Yaygaracılık</t>
+          <t>Cepheden Olimpiyata Paris Olimpiyat Oyunlarında Türkiye 1924-2024</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057266606</t>
+          <t>9786057266675</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dans Edeceğiz</t>
+          <t>Yokluk ve Onurla Var Olan Ülke Küba</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757298922</t>
+          <t>9786057266668</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kim Kalacak?</t>
+          <t>Boyutsallık</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757298960</t>
+          <t>9786057266651</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dijital Siyasi Partiler ve E-Demokrasi</t>
+          <t>Anılarla</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757298991</t>
+          <t>9789757297831</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Muğlak Kayıp</t>
+          <t>Ekonomi Sözlüğü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757298786</t>
+          <t>9789757298632</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Dışgöç Öyküsü</t>
+          <t>Rus Dili Grameri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>50</v>
+        <v>340</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789757298847</t>
+          <t>9786057266644</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Aklın Yolu Cumhuriyet</t>
+          <t>... Dedi Kadın</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757298441</t>
+          <t>9786057266637</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji Sözlüğü (Ciltli)</t>
+          <t>Aşk Bu Ya Seni Bende Unutmuş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789757298021</t>
+          <t>9786057266620</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Düşünceler Tarihi</t>
+          <t>Sahne Önü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757298939</t>
+          <t>9786057266613</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Önce Kaygı Vardı</t>
+          <t>Yeni Başlayanlar İçin Psikoterapi Etiği Herkes İçin Yaygaracılık</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757298816</t>
+          <t>9786057266606</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dut Kokusu</t>
+          <t>Dans Edeceğiz</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757298809</t>
+          <t>9789757298922</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kuşların Kanat Sesleri</t>
+          <t>Kim Kalacak?</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757298793</t>
+          <t>9789757298960</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bütün Sustuklarım</t>
+          <t>Dijital Siyasi Partiler ve E-Demokrasi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757298823</t>
+          <t>9789757298991</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kitle Psikolojisi</t>
+          <t>Muğlak Kayıp</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757298762</t>
+          <t>9789757298786</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hülasa</t>
+          <t>Türkiye'nin Dışgöç Öyküsü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757298908</t>
+          <t>9789757298847</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali</t>
+          <t>Aklın Yolu Cumhuriyet</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757298892</t>
+          <t>9789757298441</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Felsefe</t>
+          <t>Psikoloji Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789757298946</t>
+          <t>9789757298021</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Psikodrama</t>
+          <t>Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789757298984</t>
+          <t>9789757298939</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Anarşi</t>
+          <t>Önce Kaygı Vardı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789757298977</t>
+          <t>9789757298816</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ekolojisi</t>
+          <t>Dut Kokusu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757298953</t>
+          <t>9789757298809</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İndigo Günlükleri</t>
+          <t>Kuşların Kanat Sesleri</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757298434</t>
+          <t>9789757298793</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Sözlüğü (Ciltli)</t>
+          <t>Bütün Sustuklarım</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>800</v>
+        <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789757298885</t>
+          <t>9789757298823</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Marla Taşı</t>
+          <t>Kitle Psikolojisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757298830</t>
+          <t>9789757298762</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Teknoloji</t>
+          <t>Hülasa</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757298861</t>
+          <t>9789757298908</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mutfak ve Kültür</t>
+          <t>Sabahattin Ali</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757298878</t>
+          <t>9789757298892</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ay'ın Kısa Tarihi</t>
+          <t>Edebiyat ve Felsefe</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
+          <t>9789757298946</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarla Psikodrama</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789757298984</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Anarşi</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789757298977</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Ekolojisi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789757298953</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>İndigo Günlükleri</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789757298434</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Sosyoloji Sözlüğü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789757298885</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Marla Taşı</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789757298830</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Beden ve Teknoloji</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789757298861</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Mutfak ve Kültür</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789757298878</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Ay'ın Kısa Tarihi</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
           <t>9789757298854</t>
         </is>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>1917 - 1918 Rusya'da Devrimden Tek Parti Diktatörlüğüne</t>
         </is>
       </c>
-      <c r="C46" s="1">
+      <c r="C55" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>