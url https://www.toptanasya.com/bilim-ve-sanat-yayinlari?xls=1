--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,850 +85,865 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259756165</t>
+          <t>9786259023908</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Papare</t>
+          <t>Bir Tuval Bin Ömür</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259756189</t>
+          <t>9786259756165</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Özgür'ün Salıncağı</t>
+          <t>Papare</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789757298755</t>
+          <t>9786259756189</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömür Ki Yılmaz Büyükerşen</t>
+          <t>Özgür'ün Salıncağı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789757298427</t>
+          <t>9789757298755</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tarih Üzerine</t>
+          <t>Bir Ömür Ki Yılmaz Büyükerşen</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757298779</t>
+          <t>9789757298427</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yaşadıkça</t>
+          <t>Tarih Üzerine</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>60</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789757298748</t>
+          <t>9789757298779</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sözlüğü</t>
+          <t>Yaşadıkça</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757298120</t>
+          <t>9789757298748</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Felsefece Düşünmenin Yolları</t>
+          <t>Aşk Sözlüğü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>6.48</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757298502</t>
+          <t>9789757298120</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Postmodernizm ve Toplum Bilimleri</t>
+          <t>Felsefece Düşünmenin Yolları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>15.74</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757298465</t>
+          <t>9789757298502</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Antropoloji Sözlüğü</t>
+          <t>Postmodernizm ve Toplum Bilimleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>85</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757298335</t>
+          <t>9789757298465</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Rusça - Türkçe Sözlük</t>
+          <t>Antropoloji Sözlüğü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>950</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259756158</t>
+          <t>9789757298335</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gerçekti Hayal Oldu Hasan Polat</t>
+          <t>Rusça - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>270</v>
+        <v>950</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259756134</t>
+          <t>9786259756158</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Uçmak İstiyorum</t>
+          <t>Gerçekti Hayal Oldu Hasan Polat</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>175</v>
+        <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259756141</t>
+          <t>9786259756134</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Nonni Tepesi</t>
+          <t>Uçmak İstiyorum</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259756127</t>
+          <t>9786259756141</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Geceyi Yutan Fil</t>
+          <t>Nonni Tepesi</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259756110</t>
+          <t>9786259756127</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Geç Kaldık!</t>
+          <t>Geceyi Yutan Fil</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259756103</t>
+          <t>9786259756110</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Fermuar Krallığı</t>
+          <t>Geç Kaldık!</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057266699</t>
+          <t>9786259756103</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kayıp , Travma ve Dayanaklılık</t>
+          <t>Fermuar Krallığı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>450</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757298915</t>
+          <t>9786057266699</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Metafor Terapi</t>
+          <t>Kayıp , Travma ve Dayanaklılık</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057266682</t>
+          <t>9789757298915</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Cepheden Olimpiyata Paris Olimpiyat Oyunlarında Türkiye 1924-2024</t>
+          <t>Metafor Terapi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057266675</t>
+          <t>9786057266682</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yokluk ve Onurla Var Olan Ülke Küba</t>
+          <t>Cepheden Olimpiyata Paris Olimpiyat Oyunlarında Türkiye 1924-2024</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057266668</t>
+          <t>9786057266675</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Boyutsallık</t>
+          <t>Yokluk ve Onurla Var Olan Ülke Küba</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057266651</t>
+          <t>9786057266668</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Anılarla</t>
+          <t>Boyutsallık</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757297831</t>
+          <t>9786057266651</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Sözlüğü</t>
+          <t>Anılarla</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757298632</t>
+          <t>9789757297831</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Rus Dili Grameri</t>
+          <t>Ekonomi Sözlüğü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>340</v>
+        <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057266644</t>
+          <t>9789757298632</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>... Dedi Kadın</t>
+          <t>Rus Dili Grameri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057266637</t>
+          <t>9786057266644</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bu Ya Seni Bende Unutmuş</t>
+          <t>... Dedi Kadın</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057266620</t>
+          <t>9786057266637</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sahne Önü</t>
+          <t>Aşk Bu Ya Seni Bende Unutmuş</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057266613</t>
+          <t>9786057266620</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Psikoterapi Etiği Herkes İçin Yaygaracılık</t>
+          <t>Sahne Önü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057266606</t>
+          <t>9786057266613</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dans Edeceğiz</t>
+          <t>Yeni Başlayanlar İçin Psikoterapi Etiği Herkes İçin Yaygaracılık</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757298922</t>
+          <t>9786057266606</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kim Kalacak?</t>
+          <t>Dans Edeceğiz</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757298960</t>
+          <t>9789757298922</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dijital Siyasi Partiler ve E-Demokrasi</t>
+          <t>Kim Kalacak?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757298991</t>
+          <t>9789757298960</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Muğlak Kayıp</t>
+          <t>Dijital Siyasi Partiler ve E-Demokrasi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757298786</t>
+          <t>9789757298991</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Dışgöç Öyküsü</t>
+          <t>Muğlak Kayıp</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757298847</t>
+          <t>9789757298786</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aklın Yolu Cumhuriyet</t>
+          <t>Türkiye'nin Dışgöç Öyküsü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757298441</t>
+          <t>9789757298847</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji Sözlüğü (Ciltli)</t>
+          <t>Aklın Yolu Cumhuriyet</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>800</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789757298021</t>
+          <t>9789757298441</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Düşünceler Tarihi</t>
+          <t>Psikoloji Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789757298939</t>
+          <t>9789757298021</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Önce Kaygı Vardı</t>
+          <t>Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789757298816</t>
+          <t>9789757298939</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dut Kokusu</t>
+          <t>Önce Kaygı Vardı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757298809</t>
+          <t>9789757298816</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kuşların Kanat Sesleri</t>
+          <t>Dut Kokusu</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757298793</t>
+          <t>9789757298809</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bütün Sustuklarım</t>
+          <t>Kuşların Kanat Sesleri</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789757298823</t>
+          <t>9789757298793</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kitle Psikolojisi</t>
+          <t>Bütün Sustuklarım</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757298762</t>
+          <t>9789757298823</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hülasa</t>
+          <t>Kitle Psikolojisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757298908</t>
+          <t>9789757298762</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali</t>
+          <t>Hülasa</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757298892</t>
+          <t>9789757298908</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Felsefe</t>
+          <t>Sabahattin Ali</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789757298946</t>
+          <t>9789757298892</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Psikodrama</t>
+          <t>Edebiyat ve Felsefe</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789757298984</t>
+          <t>9789757298946</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Anarşi</t>
+          <t>Çocuklarla Psikodrama</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789757298977</t>
+          <t>9789757298984</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ekolojisi</t>
+          <t>Aşk ve Anarşi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789757298953</t>
+          <t>9789757298977</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İndigo Günlükleri</t>
+          <t>İnsan Ekolojisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757298434</t>
+          <t>9789757298953</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Sözlüğü (Ciltli)</t>
+          <t>İndigo Günlükleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>800</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789757298885</t>
+          <t>9789757298434</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Marla Taşı</t>
+          <t>Sosyoloji Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789757298830</t>
+          <t>9789757298885</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Teknoloji</t>
+          <t>Marla Taşı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789757298861</t>
+          <t>9789757298830</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mutfak ve Kültür</t>
+          <t>Beden ve Teknoloji</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789757298878</t>
+          <t>9789757298861</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ay'ın Kısa Tarihi</t>
+          <t>Mutfak ve Kültür</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
+          <t>9789757298878</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Ay'ın Kısa Tarihi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
           <t>9789757298854</t>
         </is>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>1917 - 1918 Rusya'da Devrimden Tek Parti Diktatörlüğüne</t>
         </is>
       </c>
-      <c r="C55" s="1">
+      <c r="C56" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>