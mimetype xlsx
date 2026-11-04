--- v0 (2026-03-15)
+++ v1 (2026-11-04)
@@ -274,51 +274,51 @@
         <is>
           <t>9789755560755</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Yapı İşletmesi Şantiye Tekniği Maliyet Hesapları</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789755560203</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Yapı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>420</v>
+        <v>483</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789755560505</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Volkanlar</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789755560793</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -709,51 +709,51 @@
         <is>
           <t>9781111143411</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Fizikokimya Problem Çözümleri</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>4440000002359</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Fizikokimya</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>438</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789755560458</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Temel Elektronik</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>415</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789755560731</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>