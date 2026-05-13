--- v0 (2026-02-06)
+++ v1 (2026-05-13)
@@ -85,1795 +85,1885 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258078718</t>
+          <t>9786258078794</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tiryaki Sözler</t>
+          <t>En Doğru Ölçü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258078688</t>
+          <t>9786256022645</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Eğitimi Günümüz Türkçesiyle</t>
+          <t>Güneş Ülkesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>225</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258078725</t>
+          <t>9786258078763</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hayalin Derinlikleri</t>
+          <t>Uysal Kız</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>195</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258078695</t>
+          <t>9786258078770</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Siyasetname</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258078749</t>
+          <t>9786258078756</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Korkunç Bir Gece</t>
+          <t>İnsancıklar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258078282</t>
+          <t>9786258078732</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Martı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>235</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258078305</t>
+          <t>9786258078718</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Köylüler</t>
+          <t>Tiryaki Sözler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258078350</t>
+          <t>9786258078688</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ad Konulması Zor Bir Öykü</t>
+          <t>Ahlak Eğitimi Günümüz Türkçesiyle</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258078336</t>
+          <t>9786258078725</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Besleme</t>
+          <t>Hayalin Derinlikleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259288611</t>
+          <t>9786258078695</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Martı</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258078176</t>
+          <t>9786258078749</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Fütuhu'l Gayb</t>
+          <t>Korkunç Bir Gece</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258078039</t>
+          <t>9786258078282</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Şıpsevdi</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>235</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257883993</t>
+          <t>9786258078305</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mürebbiye</t>
+          <t>Köylüler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257883931</t>
+          <t>9786258078350</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Cilvesi</t>
+          <t>Ad Konulması Zor Bir Öykü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258078114</t>
+          <t>9786258078336</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal Atatürk’ten Anekdotlar</t>
+          <t>Besleme</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>20</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258078091</t>
+          <t>9786259288611</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mirat-ül İrfan - İrfan Aynası</t>
+          <t>Martı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>15</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258078008</t>
+          <t>9786258078176</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ömrüm Bahardır Benim</t>
+          <t>Fütuhu'l Gayb</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9762580780840</t>
+          <t>9786258078039</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mekarimu’l Ahlak - Üstün Ahlak Risalesi</t>
+          <t>Şıpsevdi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>15</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258078015</t>
+          <t>9786257883993</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler</t>
+          <t>Mürebbiye</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258078046</t>
+          <t>9786257883931</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Vişne Bahçesi</t>
+          <t>Kaderin Cilvesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257883986</t>
+          <t>9786258078114</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Martı</t>
+          <t>Gazi Mustafa Kemal Atatürk’ten Anekdotlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257883979</t>
+          <t>9786258078091</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Köylüler</t>
+          <t>Mirat-ül İrfan - İrfan Aynası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257883863</t>
+          <t>9786258078008</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dilenci</t>
+          <t>Ömrüm Bahardır Benim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258078053</t>
+          <t>9762580780840</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yağmurlu Havalar</t>
+          <t>Mekarimu’l Ahlak - Üstün Ahlak Risalesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257883856</t>
+          <t>9786258078015</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Besleme</t>
+          <t>Seçme Öyküler</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257883887</t>
+          <t>9786258078046</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ad Konulması Zor Bir Öykü</t>
+          <t>Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258078022</t>
+          <t>9786257883986</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Söğüt Ağacı</t>
+          <t>Martı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258078060</t>
+          <t>9786257883979</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılık</t>
+          <t>Köylüler</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257883634</t>
+          <t>9786257883863</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şeytan İşi</t>
+          <t>Dilenci</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>15</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050618099</t>
+          <t>9786258078053</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bozgun</t>
+          <t>Yağmurlu Havalar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>198</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257883917</t>
+          <t>9786257883856</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İki Hödüğün Seyahati</t>
+          <t>Besleme</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>15</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257883870</t>
+          <t>9786257883887</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Efsuncu Baba</t>
+          <t>Ad Konulması Zor Bir Öykü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>15</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257883948</t>
+          <t>9786258078022</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Vaizi</t>
+          <t>Söğüt Ağacı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>15</v>
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258078107</t>
+          <t>9786258078060</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Türkçesiyle Divanı Fatih</t>
+          <t>Yaşlılık</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>25</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257883832</t>
+          <t>9786257883634</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Beden ve Ruh Sağlığı</t>
+          <t>Şeytan İşi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257883795</t>
+          <t>9786050618099</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Bozgun</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>235</v>
+        <v>198</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257883788</t>
+          <t>9786257883917</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tavsiyeler Kitabı</t>
+          <t>İki Hödüğün Seyahati</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257883818</t>
+          <t>9786257883870</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Maarif</t>
+          <t>Efsuncu Baba</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257883924</t>
+          <t>9786257883948</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kabadayı</t>
+          <t>Kadınlar Vaizi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257883894</t>
+          <t>9786258078107</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Atinalıların Devleti</t>
+          <t>Günümüz Türkçesiyle Divanı Fatih</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257883825</t>
+          <t>9786257883832</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kabusname (Tam Metin)</t>
+          <t>Beden ve Ruh Sağlığı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>282</v>
+        <v>295</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257883771</t>
+          <t>9786257883795</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanından Seçmeler</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>20</v>
+        <v>235</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257883801</t>
+          <t>9786257883788</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>Tavsiyeler Kitabı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257883849</t>
+          <t>9786257883818</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gidiyorum</t>
+          <t>Maarif</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257883733</t>
+          <t>9786257883924</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bekri Mustafa</t>
+          <t>Kabadayı</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257883672</t>
+          <t>9786257883894</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İncili Çavuş</t>
+          <t>Atinalıların Devleti</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257883764</t>
+          <t>9786257883825</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Satranç El Kitabı</t>
+          <t>Kabusname (Tam Metin)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>282</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257883610</t>
+          <t>9786257883771</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yıkıntılar</t>
+          <t>Yunus Emre Divanından Seçmeler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257883658</t>
+          <t>9786257883801</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Korku Vadisi</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>195</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257883757</t>
+          <t>9786257883849</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Bakır Renkli Kayın Ağaçları</t>
+          <t>Gidiyorum</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>195</v>
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257883627</t>
+          <t>9786257883733</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf</t>
+          <t>Bekri Mustafa</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257883702</t>
+          <t>9786257883672</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dirilen İskelet</t>
+          <t>İncili Çavuş</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257883641</t>
+          <t>9786257883764</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sussex Vampiri</t>
+          <t>Satranç El Kitabı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257883665</t>
+          <t>9786257883610</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Kızıl Soruşturma</t>
+          <t>Yıkıntılar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257883719</t>
+          <t>9786257883658</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Deli Filozof</t>
+          <t>Sherlock Holmes - Korku Vadisi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257883696</t>
+          <t>9786257883757</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Dörtlerin Esrarı</t>
+          <t>Sherlock Holmes - Bakır Renkli Kayın Ağaçları</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257883740</t>
+          <t>9786257883627</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Baskerville'lerin Köpeği</t>
+          <t>Tesadüf</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>195</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257883726</t>
+          <t>9786257883702</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Borsacının Adamı</t>
+          <t>Dirilen İskelet</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>195</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786050607697</t>
+          <t>9786257883641</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Görmeden Sevmek</t>
+          <t>Sherlock Holmes - Sussex Vampiri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>195</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257883344</t>
+          <t>9786257883665</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Eski Baston</t>
+          <t>Sherlock Holmes - Kızıl Soruşturma</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257883603</t>
+          <t>9786257883719</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ab-ı Efsun</t>
+          <t>Deli Filozof</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786050607659</t>
+          <t>9786257883696</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ömer Bin Abdulaziz</t>
+          <t>Sherlock Holmes - Dörtlerin Esrarı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>272</v>
+        <v>195</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786050623208</t>
+          <t>9786257883740</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Sherlock Holmes - Baskerville'lerin Köpeği</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>195</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786050618013</t>
+          <t>9786257883726</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde - İdeal Öğretmen (2 Kitap Birarada)</t>
+          <t>Sherlock Holmes - Borsacının Adamı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>195</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257883207</t>
+          <t>9786050607697</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca</t>
+          <t>Görmeden Sevmek</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257883290</t>
+          <t>9786257883344</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Türkleşmek İslamlaşmak Muasırlaşmak</t>
+          <t>Eski Baston</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>140</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257883245</t>
+          <t>9786257883603</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Türk Töresi</t>
+          <t>Ab-ı Efsun</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257883313</t>
+          <t>9786050607659</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dolandırıcılık Sohbetleri</t>
+          <t>Ömer Bin Abdulaziz</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>160</v>
+        <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257883306</t>
+          <t>9786050623208</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Arasında</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257883597</t>
+          <t>9786050618013</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Özgür Mahkum</t>
+          <t>Beyaz Zambaklar Ülkesinde - İdeal Öğretmen (2 Kitap Birarada)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786050623239</t>
+          <t>9786257883207</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Divan-i Hikmet</t>
+          <t>Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>30</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786050607642</t>
+          <t>9786257883290</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Öksüz Turgut</t>
+          <t>Türkleşmek İslamlaşmak Muasırlaşmak</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786050607673</t>
+          <t>9786257883245</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şair Evlenmesi</t>
+          <t>Türk Töresi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786050693256</t>
+          <t>9786257883313</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Timur - Bir Cihan İmparatoru</t>
+          <t>Dolandırıcılık Sohbetleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786050607628</t>
+          <t>9786257883306</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>İnsanlar Arasında</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>245</v>
+        <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786050607604</t>
+          <t>9786257883597</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gulyabani</t>
+          <t>Özgür Mahkum</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>185</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786050693263</t>
+          <t>9786050623239</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Balkan Harbi Hatıraları</t>
+          <t>Divan-i Hikmet</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786050693270</t>
+          <t>9786050607642</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Baltacı ve Büyük Petro</t>
+          <t>Öksüz Turgut</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050693287</t>
+          <t>9786050607673</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Üç Atlısı</t>
+          <t>Şair Evlenmesi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>35</v>
+        <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050607611</t>
+          <t>9786050693256</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İdarecilere Altın Öğütler</t>
+          <t>Timur - Bir Cihan İmparatoru</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786050693225</t>
+          <t>9786050607628</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmet</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050607635</t>
+          <t>9786050607604</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Hoca Nüfuzu</t>
+          <t>Gulyabani</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050693294</t>
+          <t>9786050693263</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Dürdane Hanım</t>
+          <t>Balkan Harbi Hatıraları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>155</v>
+        <v>130</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050693201</t>
+          <t>9786050693270</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kanuni Sultan Süleyman</t>
+          <t>Baltacı ve Büyük Petro</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257883252</t>
+          <t>9786050693287</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Elma</t>
+          <t>Bozkırın Üç Atlısı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257883269</t>
+          <t>9786050607611</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ozan Reha Şiirleri - Söz Mülkünden</t>
+          <t>İdarecilere Altın Öğütler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257883146</t>
+          <t>9786050693225</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Billur Köşk Masalları</t>
+          <t>Fatih Sultan Mehmet</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257883122</t>
+          <t>9786050607635</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Konfüçyüs - Konuşmalar</t>
+          <t>Osmanlı’da Hoca Nüfuzu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050623246</t>
+          <t>9786050693294</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Ardından</t>
+          <t>Dürdane Hanım</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>140</v>
+        <v>155</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050623260</t>
+          <t>9786050693201</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Renkli Desenler Mandala - Büyükler İçin Boyama</t>
+          <t>Kanuni Sultan Süleyman</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786254008801</t>
+          <t>9786257883252</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Teknikleri ile 1376 Kodlamalı 8 Ders Detaylı Konu Anlatımı ve 779 Soru ÖABT-DHBT-MBSTS</t>
+          <t>Kızıl Elma</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050623284</t>
+          <t>9786257883269</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Harika Desenler Mandala - Büyükler İçin Boyama</t>
+          <t>Ozan Reha Şiirleri - Söz Mülkünden</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>140</v>
+        <v>320</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050623277</t>
+          <t>9786257883146</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Renkli Çizgiler Mandala - Büyükler İçin Boyama</t>
+          <t>Billur Köşk Masalları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050618037</t>
+          <t>9786257883122</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Konfüçyüs - Konuşmalar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050618020</t>
+          <t>9786050623246</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hükümdar</t>
+          <t>Atatürk’ün Ardından</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050623215</t>
+          <t>9786050623260</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Safahat (Tam Metin)</t>
+          <t>Renkli Desenler Mandala - Büyükler İçin Boyama</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>55</v>
+        <v>140</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257883177</t>
+          <t>9786254008801</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Zararlı Kimyasallardan Korunma Yöntemleriyle Sağlıklı Hayat</t>
+          <t>Hafıza Teknikleri ile 1376 Kodlamalı 8 Ders Detaylı Konu Anlatımı ve 779 Soru ÖABT-DHBT-MBSTS</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>30</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257883153</t>
+          <t>9786050623284</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Öğütler</t>
+          <t>Harika Desenler Mandala - Büyükler İçin Boyama</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257883160</t>
+          <t>9786050623277</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları 1</t>
+          <t>Renkli Çizgiler Mandala - Büyükler İçin Boyama</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257883139</t>
+          <t>9786050618037</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Aşk’tan Nağmeler</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257883092</t>
+          <t>9786050618020</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Savaş Sanatı</t>
+          <t>Hükümdar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257883108</t>
+          <t>9786050623215</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Safahat'tan Seçme Hikayeler</t>
+          <t>Safahat (Tam Metin)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>140</v>
+        <v>55</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786050618044</t>
+          <t>9786257883177</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Zararlı Kimyasallardan Korunma Yöntemleriyle Sağlıklı Hayat</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050623253</t>
+          <t>9786257883153</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kutadgu Bilig - Mutluluk Bilgisi</t>
+          <t>Öğütler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257883115</t>
+          <t>9786257883160</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi’den İbretli Hikayeler</t>
+          <t>Binbir Gece Masalları 1</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257883221</t>
+          <t>9786257883139</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ameli Siyaset</t>
+          <t>Aşk’tan Nağmeler</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257883214</t>
+          <t>9786257883092</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Hikmetler</t>
+          <t>Savaş Sanatı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257883238</t>
+          <t>9786257883108</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Altın Işık</t>
+          <t>Safahat'tan Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>12</v>
+        <v>140</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257883337</t>
+          <t>9786050618044</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kabusname</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786050607680</t>
+          <t>9786050623253</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sevda Durağı</t>
+          <t>Kutadgu Bilig - Mutluluk Bilgisi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786050607666</t>
+          <t>9786257883115</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Pendname</t>
+          <t>Mesnevi’den İbretli Hikayeler</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786050618075</t>
+          <t>9786257883221</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre - İntibah (İki Kitap Bir Arada)</t>
+          <t>Ameli Siyaset</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786050618082</t>
+          <t>9786257883214</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Zehra - Karabibik (İki Kitap Bir Arada)</t>
+          <t>Hikmetler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786050618068</t>
+          <t>9786257883238</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Haluk'un Defteri - Şermin (İki Kitap Bir Arada)</t>
+          <t>Altın Işık</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>140</v>
+        <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257883191</t>
+          <t>9786257883337</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Türk Musikisinde Makamların Oluşması ve Seyir Tekniği</t>
+          <t>Kabusname</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050618006</t>
+          <t>9786050607680</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Buhranlarımız ve İçtimai Hayatımız</t>
+          <t>Sevda Durağı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>20</v>
+        <v>160</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
+          <t>9786050607666</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Pendname</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786050618075</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Vatan Yahut Silistre - İntibah (İki Kitap Bir Arada)</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786050618082</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Zehra - Karabibik (İki Kitap Bir Arada)</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786050618068</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Haluk'un Defteri - Şermin (İki Kitap Bir Arada)</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786257883191</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Türk Musikisinde Makamların Oluşması ve Seyir Tekniği</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786050618006</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Buhranlarımız ve İçtimai Hayatımız</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
           <t>9786050618051</t>
         </is>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Baharistan</t>
         </is>
       </c>
-      <c r="C118" s="1">
+      <c r="C124" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>