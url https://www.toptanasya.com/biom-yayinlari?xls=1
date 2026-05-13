--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,1030 +85,1060 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257410441</t>
+          <t>9786257410199</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gençler için Nutuk</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257410229</t>
+          <t>9916220288931</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Çocuklar İçin Sherlock Holmes Seti 10 Kitap (Kutusuz)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>650</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257410137</t>
+          <t>9786257410441</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>The Little Black Fish - Samad Behrangi (Stage-1)</t>
+          <t>Gençler için Nutuk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>70</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057443809</t>
+          <t>9786257410229</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Küçük Deniz Kızı</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257410045</t>
+          <t>9786257410137</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dünya Çocuk Klasikleri Seti (30 Kitap)</t>
+          <t>The Little Black Fish - Samad Behrangi (Stage-1)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>2160</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254448706</t>
+          <t>9786057443809</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sherlock Holmes Seti (10 Kitap Takım)</t>
+          <t>Küçük Deniz Kızı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>665</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257410144</t>
+          <t>9786257410045</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Huckleberry Finn - Mark Twain (Stage-1)</t>
+          <t>Dünya Çocuk Klasikleri Seti (30 Kitap)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>70</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257410182</t>
+          <t>9786254448706</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Savaş Sanatı</t>
+          <t>Çocuklar İçin Sherlock Holmes Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>65</v>
+        <v>665</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257410250</t>
+          <t>9786257410144</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Koğuş</t>
+          <t>The Adventures of Huckleberry Finn - Mark Twain (Stage-1)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257410243</t>
+          <t>9786257410182</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Savaş Sanatı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257410236</t>
+          <t>9786257410250</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257410212</t>
+          <t>9786257410243</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257410205</t>
+          <t>9786257410236</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther'in Acıları</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257410175</t>
+          <t>9786257410212</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257410168</t>
+          <t>9786257410205</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257410151</t>
+          <t>9786257410175</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Stage - 1 İngilizce Hikaye Seti (10 Kitap)</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>700</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257410113</t>
+          <t>9786257410168</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>24 Restless Hour - Samed Behrangi (Stage-1)</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>70</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257410090</t>
+          <t>9786257410151</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Andersens Fairy Tales - Hans Christian Andersen (Stage-1)</t>
+          <t>Stage - 1 İngilizce Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>70</v>
+        <v>700</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257410120</t>
+          <t>9786257410113</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>The Silver Skates - Mary Mapes Dodge (Stage-1)</t>
+          <t>24 Restless Hour - Samed Behrangi (Stage-1)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257410052</t>
+          <t>9786257410090</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood - Howard Pyle (Stage-1)</t>
+          <t>Andersens Fairy Tales - Hans Christian Andersen (Stage-1)</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257410069</t>
+          <t>9786257410120</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Fairy Tales - Grimm Brothers (Stage-1)</t>
+          <t>The Silver Skates - Mary Mapes Dodge (Stage-1)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257410083</t>
+          <t>9786257410052</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Heidi - Johanna Spyri (Stage-1)</t>
+          <t>Robin Hood - Howard Pyle (Stage-1)</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257410106</t>
+          <t>9786257410069</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan - James Matthew Barrie (Stage-1)</t>
+          <t>Fairy Tales - Grimm Brothers (Stage-1)</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257410076</t>
+          <t>9786257410083</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>The Wizard Of Oz - Lyman Frank Baum (Stage-1)</t>
+          <t>Heidi - Johanna Spyri (Stage-1)</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257410038</t>
+          <t>9786257410106</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dünya Çocuk Klasikleri Seti-3 (10 Kitap)</t>
+          <t>Peter Pan - James Matthew Barrie (Stage-1)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>650</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257410021</t>
+          <t>9786257410076</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dünya Çocuk Klasikleri Seti-2 (10 Kitap)</t>
+          <t>The Wizard Of Oz - Lyman Frank Baum (Stage-1)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>700</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257410014</t>
+          <t>9786257410038</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dünya Çocuk Klasikleri Seti-1 (10 Kitap)</t>
+          <t>Dünya Çocuk Klasikleri Seti-3 (10 Kitap)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057056009</t>
+          <t>9786257410021</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Adam</t>
+          <t>Dünya Çocuk Klasikleri Seti-2 (10 Kitap)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>65</v>
+        <v>700</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786254448744</t>
+          <t>9786257410014</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Beş Afacanın Kır Maceraları</t>
+          <t>Dünya Çocuk Klasikleri Seti-1 (10 Kitap)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>60</v>
+        <v>750</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057056061</t>
+          <t>9786057056009</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Huckleberry Finn’in Maceraları</t>
+          <t>Görünmez Adam</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057056054</t>
+          <t>9786254448744</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hz. Süleyman’ın Hazineleri</t>
+          <t>Beş Afacanın Kır Maceraları</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057443816</t>
+          <t>9786057056061</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Küçük Erkekler</t>
+          <t>Huckleberry Finn’in Maceraları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786254448782</t>
+          <t>9786057056054</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Küçük Lord</t>
+          <t>Hz. Süleyman’ın Hazineleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057443892</t>
+          <t>9786057443816</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Moby Dick</t>
+          <t>Küçük Erkekler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057443885</t>
+          <t>9786254448782</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Teknede Üç Adam</t>
+          <t>Küçük Lord</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057056023</t>
+          <t>9786057443892</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Şarkısı</t>
+          <t>Moby Dick</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057056016</t>
+          <t>9786057443885</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Taç</t>
+          <t>Teknede Üç Adam</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786254448751</t>
+          <t>9786057056023</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Bir Noel Şarkısı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786254448799</t>
+          <t>9786057056016</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Değirmenimden Mektuplar</t>
+          <t>Çalınan Taç</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786254448720</t>
+          <t>9786254448751</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ay’ın Çevresinde</t>
+          <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057443878</t>
+          <t>9786254448799</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tuna Kılavuzu</t>
+          <t>Değirmenimden Mektuplar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057056030</t>
+          <t>9786254448720</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Korkusuz Kaptanlar</t>
+          <t>Ay’ın Çevresinde</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786254448737</t>
+          <t>9786057443878</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Beowulf</t>
+          <t>Tuna Kılavuzu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057443861</t>
+          <t>9786057056030</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Son Mohikan</t>
+          <t>Korkusuz Kaptanlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257410007</t>
+          <t>9786254448737</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bir Gazetecinin Yolculuk Notları</t>
+          <t>Beowulf</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057443830</t>
+          <t>9786057443861</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Oz Büyücüsü</t>
+          <t>Son Mohikan</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057056047</t>
+          <t>9786257410007</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler</t>
+          <t>Bir Gazetecinin Yolculuk Notları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786254448713</t>
+          <t>9786057443830</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin’in Sihirli Lambası</t>
+          <t>Oz Büyücüsü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786254448775</t>
+          <t>9786057056047</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Gümüş Patenler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057443847</t>
+          <t>9786254448713</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Alaaddin’in Sihirli Lambası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057056085</t>
+          <t>9786254448775</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Çocuk</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057056078</t>
+          <t>9786057443847</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Kız</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057443823</t>
+          <t>9786057056085</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Kimsesiz Çocuk</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057056092</t>
+          <t>9786057056078</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Dünya</t>
+          <t>Kimsesiz Kız</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057443854</t>
+          <t>9786057443823</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Lord Jim</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786254448768</t>
+          <t>9786057056092</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bir Eşeğin Anıları</t>
+          <t>Kayıp Dünya</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254448881</t>
+          <t>9786057443854</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Benekli Kordon - Sherlock Holmes</t>
+          <t>Lord Jim</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786254448874</t>
+          <t>9786254448768</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Beş Portakal Çekirdeği - Sherlock Holmes</t>
+          <t>Bir Eşeğin Anıları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786254448843</t>
+          <t>9786254448881</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Çember - Sherlock Holmes</t>
+          <t>Benekli Kordon - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786254448898</t>
+          <t>9786254448874</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
+          <t>Beş Portakal Çekirdeği - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786254448805</t>
+          <t>9786254448843</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Bisikletçi - Sherlock Holmes</t>
+          <t>Kızıl Çember - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786254448812</t>
+          <t>9786254448898</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mazarin Taşı - Sherlock Holmes</t>
+          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786254448829</t>
+          <t>9786254448805</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yakutun Sırrı - Sherlock Holmes</t>
+          <t>Yalnız Bisikletçi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254448850</t>
+          <t>9786254448812</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Rugby Oyuncusu - Sherlock Holmes</t>
+          <t>Mazarin Taşı - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254448867</t>
+          <t>9786254448829</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Boş Ev - Sherlock Holmes</t>
+          <t>Mavi Yakutun Sırrı - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
+          <t>9786254448850</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Rugby Oyuncusu - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786254448867</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Boş Ev - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
           <t>9786254448836</t>
         </is>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Kızıl Gürgenler - Sherlock Holmes</t>
         </is>
       </c>
-      <c r="C67" s="1">
+      <c r="C69" s="1">
         <v>65</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>