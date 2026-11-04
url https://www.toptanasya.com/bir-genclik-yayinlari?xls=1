--- v0 (2026-03-15)
+++ v1 (2026-11-04)
@@ -124,171 +124,171 @@
         <is>
           <t>9786259987194</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Müderris &amp; Bir İmam-ı Gazâli Romanı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259987170</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>O’nun Ahlakı - Üsve-i Hasene</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259987118</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Sevginin Tadı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259987132</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Zarflı Mektuplar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259987125</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Horoz Şekeri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057303783</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Harmanda Gece</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057303776</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Hac Günlüğü</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057402479</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İncitme Canı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057402493</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Akrebin Kalbine Yolculuk</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057303769</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Hakan – Türkler Müslüman Oluyor</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057402486</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Vezir Nizamülmülk</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057303790</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -334,196 +334,196 @@
         <is>
           <t>9786057303745</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Nasihatname</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057303721</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Müderris &amp; Bir İmam-ı Gazali Romanı / 2. Cilt</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057303707</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Müderris &amp; Bir İmam-ı Gazali Romanı / 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>440</v>
+        <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057303714</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Müderris &amp; Bir İmam-ı Gazali Romanı / 1. Cilt</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057402462</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Komşu Komşu</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057402455</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Onunla Yirmi Gün</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057402400</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Sadık Dost Hazreti Ebubekir</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057402448</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Melik'in Doğuşu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057402417</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bir Yel Esti</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057402431</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Başarmak İnanmaktır</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786057402424</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Arayış</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786259987187</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Dost Üzülme</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>