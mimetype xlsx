--- v0 (2026-03-15)
+++ v1 (2026-07-03)
@@ -109,51 +109,51 @@
         <is>
           <t>9786053050438</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Çizgi Çalışmaları Etkinlik Kitabı (48 Ay ve Üzeri) - Mavi Çember Okul Öncesi Eğitim</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>27.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786053050414</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Dikkat ve Görsel Algı Etkinlik Kitabı (48 Ay ve Üzeri) - Mavi Çember Okul Öncesi Eğitim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786053050100</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dikkat ve Görsel Algı Etkinlik Kitabı (48 Ay)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786053050117</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>