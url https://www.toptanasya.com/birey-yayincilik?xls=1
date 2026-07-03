--- v0 (2026-02-06)
+++ v1 (2026-07-03)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786058618798</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Yüz Yıllık Türk Şiir Atlası 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>4440000001049</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Mostar'dan Tiflis'e Gezi Notları</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>176</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789758618422</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -334,51 +334,51 @@
         <is>
           <t>9789758257362</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Sosyal Siyaset Açısından Kadın ve Aile Politikaları</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789758257058</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Sosyal Antropoloji</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789758618477</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Son Ağaç</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789758257195</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
@@ -394,96 +394,96 @@
         <is>
           <t>9789758257393</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Sivil Demokrasi Çağrısı Bir Konuşmanın Yankıları</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789758257324</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Sıradışı Bir Vali Söyleşiler ve Yorumlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789758618439</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Sıkı Adamlar</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789752640733</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Sen de Başarabilirsin Öğrenciler ve Aileler İçin Sınav Rehberi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789752640887</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789752641075</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Seçilmiş Terör</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789758618194</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -544,66 +544,66 @@
         <is>
           <t>9789758618927</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Reform Çağında Osmanlı İlmiyye Sınıfı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789753640824</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Psikolojik Sorunlar El Kitabı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789758257577</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Psikoloji ve Ruhsal Hastalık</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789752640399</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Primo Türk Çocuğu</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789752640146</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
@@ -619,141 +619,141 @@
         <is>
           <t>9789752640139</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Pinokyo</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789758257201</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Yapısalcılık ve Post Yapısalcılık</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789752640337</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789752641198</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Yakup Kadri’nin Romanlarında Türkiye’nin Toplumsal Değişim Süreci</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789752640535</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789758257782</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Ünlü Şairlerin En Güzel Aşk Şiirleri 2. Kitap</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789758257171</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Ünlü Şairlerin En Güzel Aşk Şiirleri 1. Kitap</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789758257560</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Üçüncü Yol</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789752641280</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Türkiye’nin Demokrasiye Geçiş Yılları 1946-1950</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789752641440</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
@@ -814,306 +814,306 @@
         <is>
           <t>9789758257911</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Türkiye Üzerine Pazarlıklar</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>68</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789758618705</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Türkiye İmparatorluktan Cumhuriyete Geçiş Serüveni</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789758257355</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Türk Sosyoloji Tarihi Üzerine Araştırmalar Öncüleri ve Temelleri Çerçevesinde Yaklaşımlar</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789752640719</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Hasretin Gözyaşları Yürekten Kopan Şiirler</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789752640153</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Güliver’in Gezileri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789752641235</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Dil, Düşünce ve Varlık İlişkisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789758257874</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Çöl Vaazları</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789758257812</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Bu Ülkede Yaşanmaz</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9758257251003</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Bu Sistem Değişmeli Alternatif Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789752640375</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Bomba</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789758618910</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Aşk Efsaneleri 3. Cilt Doğu ve Batı Mitolojisi’nden Yılın Her Günü İçin</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>700</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789752641051</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>28 Şubat Postmodern Bir Darbenin Sosyal ve Siyasal Analizi</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789758618880</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2. Cumhuriyet Demokrasi ve Özgürlükler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789758618613</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Küreselleşen Dünyada Özgür Birey Zengin Toplum</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789758618385</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Küresel Bir Din Projesi Olarak Moonculuk Tek Din, Tek Dil ve Tek Millet Oluşturma Projesi</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789752640573</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Tüketimin Sosyolojisi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789752641228</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Toplumsal İktidar ve Medya</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789758257836</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Kükreyen Fare ve Müridleri</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789752640177</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Küçük Lord</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789752640306</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Küçük Kızlara Mektuplar Mektup Yazma Üzerine Bilge Sözler</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789758618750</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
@@ -1189,171 +1189,171 @@
         <is>
           <t>9789758257539</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Kafka’dan Yufkaya</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789758618606</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>İzleyiciye Sövgü Kendini Suçlama</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789752640648</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>İş ve Siyaset Hayatında Kariyer Yapmak</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789752640160</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Heidi</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789752640184</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Tom Amca’nın Kulübesi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789752641303</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Panorama Osmanlı</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789758618101</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Öyküler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789752640122</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Otobiyografiler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>110</v>
+        <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789758618934</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Odaktaki Sosyoloji Din Sosyolojisine Giriş</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789758618576</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Nietzsche Hayatı ve Felsefesi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789752641204</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Necip Fazıl Tenkitler, Polemikler, Kavgalar</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789758618781</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
@@ -1369,141 +1369,141 @@
         <is>
           <t>9789752640672</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9789758257164</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Müslüman-Hristiyan Diyaloğu Yanlış Yaklaşımların Eleştirisi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9789752640283</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Modern Dinin Filozofu Henri Bergson</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789758257898</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Milyon Sesli Mızıka</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9789758257270</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Metafizik Nedir?</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789752640689</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Mesnevi’den Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9789758257508</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Medyatik Türkiye</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789758618354</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Liberal Öfkenin Adı Besim Tibuk</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9789758257386</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Leke Şiirler</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789758257294</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
@@ -1534,51 +1534,51 @@
         <is>
           <t>9789758618484</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Yetim Çağrışımlar</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9789758618996</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789752641334</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Yazgı</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789752640115</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
@@ -1639,96 +1639,96 @@
         <is>
           <t>9789758618033</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Altanlar Meydanda</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789758618804</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Yüz Yıllık Şiir Atlası 1</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789758618798</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Yüz Yıllık Şiir Atlası (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>500</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9789758618446</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Kalanlar</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9789757849520</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Müslümanların Avrupa'yı Keşfi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789752640771</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Hizbullah İşgalcilerin Korkusu Ortadoğu’nun Yeni Ordusu</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789752641242</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
@@ -1804,81 +1804,81 @@
         <is>
           <t>9789758618712</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>İkindi Güneşi</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9789758257706</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Güç İstenci Bütün Değerleri Değiştiriş Denemesi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>430</v>
+        <v>550</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9789758618286</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Gözlerinin Mavi Limanında Aşk, Kadın, Hüzün Şiirlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>110</v>
+        <v>170</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9789758618941</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Gezegenle Sohbet</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789752641389</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Geleceğin Umudu Gençlere Sesleniş</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9789758618279</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
@@ -1969,51 +1969,51 @@
         <is>
           <t>9789752640528</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Dünden Yarına İz Bırakanlar</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9789752640788</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Dönüştüren Düşünceler</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789752640252</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Dön Evine Bırak Esrarı</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789758257522</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
@@ -2029,81 +2029,81 @@
         <is>
           <t>9799758257859</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Demirel Herkesi Güldürdü Son İmparatorun Yol Hikayeleri</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789758618583</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Deleuze ve Guattari Deleuze ve Guattari Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9789752640207</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Define Adası</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9789752640542</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9789758618729</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Çetele</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9789752640924</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
@@ -2179,66 +2179,66 @@
         <is>
           <t>9799758257675</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Bir Overlokçu Kıza İlan-ı Aşk Lanetli Sınıf - 2</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789758618132</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Bir Karaoğlan Hikayesi Bülent Ecevit</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789758257416</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Bilginin Arkeolojisi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9789758618538</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Besbelli Yalnızlık</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9789758618675</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
@@ -2269,171 +2269,171 @@
         <is>
           <t>9789752640092</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Aşk Kadar İsyan Sesli</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9789752940289</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Aşk Efsaneleri 4. Cilt Doğu ve Batı Mitolojisi’nden Yılın Her Günü İçin</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>180</v>
+        <v>700</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789752640313</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Bağışlama ve Kozmopolitizm</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789758618521</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Ateş Güzeli</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789752641266</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Aşkımın Zaman Kayması</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789758618903</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Aşk Efsaneleri 2. Cilt Doğu ve Batı Mitolojisi’nden Yılın Her Günü İçin</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>180</v>
+        <v>700</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9789758618897</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Aşk Efsaneleri 1 Doğu ve Batı Mitolojisi’nden Yılın Her Günü İçin</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>180</v>
+        <v>700</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9789756711897</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Aşk Buzlu Bir Yanardağ</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789752640665</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Andersen Masalları</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9789752640917</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Anarşist Felsefe İmkansızı İstemek</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9789752640818</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Amak-ı Hayal Hayalin Derinlikleri Raci’nin Hatıraları</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9789758618262</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
@@ -2734,216 +2734,216 @@
         <is>
           <t>9789758257348</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>27 Mayıs'tan 12 Mart'a Türkiye'de Siyasal Fikir Hareketleri</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9789752640900</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Platon'un Tanrı Anlayışı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>90</v>
+        <v>190</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>2789785793451</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Kevakip Hayal Libaslı Akşam</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9789752641310</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Gölge Boyu Irmak</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9789758257461</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9789758618989</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Pozitif Performans Pozitif Düşünce 1; Kendine Ulaşma Sanatı</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9789758257140</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Kelebek Düğünleri</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>2880000023715</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Afarozdan Diyaloğa</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9789758618460</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Küçük Bir Gökada</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9789752640436</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Mektuplar - 1</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9789758257676</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Turgut Özal'ın Anıları</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9789758257065</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>İslam Dünyanın Geleceği</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9789758618163</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Mistik İslam - Sufizme Giriş</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9789757849219</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Ekim Perdeleri - Gözyaşı Komedyası</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9789752640061</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>