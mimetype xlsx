--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,4540 +85,4585 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444499</t>
+          <t>4444444444732</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 441-442 Ocak - Şubat 2026</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 445 Mayıs 2026</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9771300834398</t>
+          <t>4444444444684</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 438 Ekim 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 444 Nisan 2026</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444444128</t>
+          <t>4444444444608</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Birikim Dergisi Sayı 437- Eylül</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 443 Mart 2026</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9771300834367</t>
+          <t>4444444444499</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 435-436 Temmuz/ Ağustos 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 441-442 Ocak - Şubat 2026</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4444444443888</t>
+          <t>9771300834398</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 434 Haziran 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 438 Ekim 2025</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9771300834343</t>
+          <t>4444444444128</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 433 Mayıs 2025</t>
+          <t>Birikim Dergisi Sayı 437- Eylül</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9771300834336</t>
+          <t>9771300834367</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 432 Nisan 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 435-436 Temmuz/ Ağustos 2025</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4444444443576</t>
+          <t>4444444443888</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 431 Mart 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 434 Haziran 2025</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4444444443505</t>
+          <t>9771300834343</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 430 Şubat 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 433 Mayıs 2025</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4444444443401</t>
+          <t>9771300834336</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 429 Ocak 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 432 Nisan 2025</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4444444443263</t>
+          <t>4444444443576</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 427-428 Kasım-Aralık 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 431 Mart 2025</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4444444443144</t>
+          <t>4444444443505</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 426 Ekim 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 430 Şubat 2025</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4444444443055</t>
+          <t>4444444443401</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 425 Eylül 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 429 Ocak 2025</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4444444442939</t>
+          <t>4444444443263</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 424 Ağustos 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 427-428 Kasım-Aralık 2024</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4444444442750</t>
+          <t>4444444443144</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 423 Temmuz 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 426 Ekim 2024</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4444444442639</t>
+          <t>4444444443055</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 422 Haziran 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 425 Eylül 2024</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4444444442541</t>
+          <t>4444444442939</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 421 Mayıs 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 424 Ağustos 2024</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4440000004563</t>
+          <t>4444444442750</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 420 Nisan 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 423 Temmuz 2024</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4440000004431</t>
+          <t>4444444442639</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 418 - 419 Şubat Mart 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 422 Haziran 2024</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9771300834183</t>
+          <t>4444444442541</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 417 Ocak 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 421 Mayıs 2024</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4440000004032</t>
+          <t>4440000004563</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 416 Aralık 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 420 Nisan 2024</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4440000003986</t>
+          <t>4440000004431</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 415 Kasım 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 418 - 419 Şubat Mart 2024</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>4440000003829</t>
+          <t>9771300834183</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 414 Ekim 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 417 Ocak 2024</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>4440000003711</t>
+          <t>4440000004032</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 413 Eylül 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 416 Aralık 2023</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>4440000003572</t>
+          <t>4440000003986</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 412 Ağustos 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 415 Kasım 2023</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>4440000003414</t>
+          <t>4440000003829</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 410 - 411 Haziran - Temmuz 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 414 Ekim 2023</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>4440000003170</t>
+          <t>4440000003711</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 409 Mayıs 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 413 Eylül 2023</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4440000003109</t>
+          <t>4440000003572</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 408 Nisan 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 412 Ağustos 2023</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>4440000002878</t>
+          <t>4440000003414</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 406 - 407 Şubat - Mart 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 410 - 411 Haziran - Temmuz 2023</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>4440000002736</t>
+          <t>4440000003170</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 405 Ocak 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 409 Mayıs 2023</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>4440000002587</t>
+          <t>4440000003109</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 404 Aralık 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 408 Nisan 2023</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>4440000002481</t>
+          <t>4440000002878</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 403 Kasım 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 406 - 407 Şubat - Mart 2023</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>4440000002282</t>
+          <t>4440000002736</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 402 Ekim 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 405 Ocak 2023</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>4440000002007</t>
+          <t>4440000002587</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 401 Eylül 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 404 Aralık 2022</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9771300834015</t>
+          <t>4440000002481</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 400 Ağustos 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 403 Kasım 2022</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9771300833988</t>
+          <t>4440000002282</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 398 - 399 Haziran - Temmuz 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 402 Ekim 2022</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9771300833971</t>
+          <t>4440000002007</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 397 Mayıs 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 401 Eylül 2022</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9771300833964</t>
+          <t>9771300834015</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 396 Nisan 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 400 Ağustos 2022</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9771300833957</t>
+          <t>9771300833988</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 395 Mart 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 398 - 399 Haziran - Temmuz 2022</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>4440000000515</t>
+          <t>9771300833971</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 392 Aralık 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 397 Mayıs 2022</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9771300833940</t>
+          <t>9771300833964</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 393 - 394 Ocak - Şubat 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 396 Nisan 2022</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9771300833919</t>
+          <t>9771300833957</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Birikim Sayı 391 Aylık Sosyalist Kültür Dergisi Kasım 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 395 Mart 2022</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9771300833926</t>
+          <t>4440000000515</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 392 Aralık 2021</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9771300833698</t>
+          <t>9771300833940</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 369-370 Ocak-Şubat 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 393 - 394 Ocak - Şubat 2022</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9771300833674</t>
+          <t>9771300833919</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 367 Kasım 2019</t>
+          <t>Birikim Sayı 391 Aylık Sosyalist Kültür Dergisi Kasım 2021</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9771300833643</t>
+          <t>9771300833926</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 364 Ağustos 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 392 Aralık 2021</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9771300833544</t>
+          <t>9771300833698</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 354 Ekim 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 369-370 Ocak-Şubat 2020</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>14.85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9771300833513</t>
+          <t>9771300833674</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 351 Temmuz 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 367 Kasım 2019</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>9.9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9771300833476</t>
+          <t>9771300833643</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 347 Mart 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 364 Ağustos 2019</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>9.9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789755160047</t>
+          <t>9771300833544</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>12 yıl sonra 12 Eylül</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 354 Ekim 2018</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>31.94</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789755160139</t>
+          <t>9771300833513</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>... Demiş Bulundum</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 351 Temmuz 2018</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>42</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9771300832905</t>
+          <t>9771300833476</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 291 - 292</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 347 Mart 2018</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>11.88</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9771300832882</t>
+          <t>9789755160047</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 288</t>
+          <t>12 yıl sonra 12 Eylül</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>7.92</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9771300832837</t>
+          <t>9789755160139</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 283</t>
+          <t>... Demiş Bulundum</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>7.92</v>
+        <v>42</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9771300832738</t>
+          <t>9771300832905</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 273</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 291 - 292</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9771300931295</t>
+          <t>9771300832882</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 129</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 288</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9771300832981</t>
+          <t>9771300832837</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 298</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 283</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9771300931288</t>
+          <t>9771300832738</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 128</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 273</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9771300832950</t>
+          <t>9771300931295</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 295</t>
+          <t>Toplum ve Bilim Sayı: 129</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9771300833032</t>
+          <t>9771300832981</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 303 - 304</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 298</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9771300832974</t>
+          <t>9771300931288</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 297</t>
+          <t>Toplum ve Bilim Sayı: 128</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9771300832967</t>
+          <t>9771300832950</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 296</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 295</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000015726</t>
+          <t>9771300833032</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim 43/44</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 303 - 304</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>14.36</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9771300930298</t>
+          <t>9771300832974</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 29-30</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 297</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000015724</t>
+          <t>9771300832967</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim 31/39</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 296</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9771300930717</t>
+          <t>3990000015726</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 71</t>
+          <t>Toplum ve Bilim 43/44</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9771300930748</t>
+          <t>9771300930298</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 74</t>
+          <t>Toplum ve Bilim Sayı: 29-30</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9771300930724</t>
+          <t>3990000015724</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 72</t>
+          <t>Toplum ve Bilim 31/39</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000002027</t>
+          <t>9771300930717</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 76</t>
+          <t>Toplum ve Bilim Sayı: 71</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9771300930793</t>
+          <t>9771300930748</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 79</t>
+          <t>Toplum ve Bilim Sayı: 74</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9771300930809</t>
+          <t>9771300930724</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 80</t>
+          <t>Toplum ve Bilim Sayı: 72</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9771300930823</t>
+          <t>3990000002027</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 82</t>
+          <t>Toplum ve Bilim Sayı: 76</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9771300930403</t>
+          <t>9771300930793</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı:40</t>
+          <t>Toplum ve Bilim Sayı: 79</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9771300930519</t>
+          <t>9771300930809</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim 51/52</t>
+          <t>Toplum ve Bilim Sayı: 80</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000015750</t>
+          <t>9771300930823</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 63</t>
+          <t>Toplum ve Bilim Sayı: 82</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9771300931554</t>
+          <t>9771300930403</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Bilim 155</t>
+          <t>Toplum ve Bilim Sayı:40</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>25</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000002001</t>
+          <t>9771300930519</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Bilim 116</t>
+          <t>Toplum ve Bilim 51/52</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9771300833056</t>
+          <t>3990000015750</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 305</t>
+          <t>Toplum ve Bilim Sayı: 63</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9771300931301</t>
+          <t>9771300931554</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 130</t>
+          <t>Tarih ve Bilim 155</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>14.36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9771300833025</t>
+          <t>3990000002001</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 302</t>
+          <t>Tarih ve Bilim 116</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9771300930830</t>
+          <t>9771300833056</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 83</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 305</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9771300833063</t>
+          <t>9771300931301</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 306</t>
+          <t>Toplum ve Bilim Sayı: 130</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>9.9</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9771300832943</t>
+          <t>9771300833025</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 294</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 302</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9771300832936</t>
+          <t>9771300930830</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 293</t>
+          <t>Toplum ve Bilim Sayı: 83</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9771300833575</t>
+          <t>9771300833063</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 357 Ocak 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 306</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9771300833315</t>
+          <t>9771300832943</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 331 Kasım 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 294</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>9.9</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9771300833483</t>
+          <t>9771300832936</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 348 Nisan 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 293</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>9.9</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9771300833407</t>
+          <t>9771300833575</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 340 Ağustos 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 357 Ocak 2019</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9771300833353</t>
+          <t>9771300833315</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 335 Mart 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 331 Kasım 2016</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9771300833568</t>
+          <t>9771300833483</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 356 Aralık 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 348 Nisan 2018</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9771300833520</t>
+          <t>9771300833407</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 352 Ağustos 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 340 Ağustos 2017</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9771300833384</t>
+          <t>9771300833353</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 338 Haziran 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 335 Mart 2017</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9771300833490</t>
+          <t>9771300833568</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 349 - 350 Mayıs /Haziran 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 356 Aralık 2018</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9771300833469</t>
+          <t>9771300833520</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 345/346 Ocak - Şubat 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 352 Ağustos 2018</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9771300833445</t>
+          <t>9771300833384</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 344 Aralık 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 338 Haziran 2017</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9771300833377</t>
+          <t>9771300833490</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 337 Mayıs 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 349 - 350 Mayıs /Haziran 2018</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9771300833223</t>
+          <t>9771300833469</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 322 Şubat 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 345/346 Ocak - Şubat 2018</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9771300833339</t>
+          <t>9771300833445</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 333-334 Ocak-Şubat 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 344 Aralık 2017</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9771300833322</t>
+          <t>9771300833377</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 332 Aralık 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 337 Mayıs 2017</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9771300833292</t>
+          <t>9771300833223</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 328-329 Ağustos-Eylül 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 322 Şubat 2016</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9771300833124</t>
+          <t>9771300833339</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 314-315</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 333-334 Ocak-Şubat 2017</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9771300833438</t>
+          <t>9771300833322</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 342 - 343 Ekim - Kasım 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 332 Aralık 2016</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9771300833360</t>
+          <t>9771300833292</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 336 Nisan 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 328-329 Ağustos-Eylül 2016</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789755160634</t>
+          <t>9771300833124</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Pan-İslamcının Macera Kılavuzu : Davutoğlu Ne Diyor, Bir Şey Diyor mu?</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 314-315</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>103.5</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9771300833414</t>
+          <t>9771300833438</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 341 Eylül 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 342 - 343 Ekim - Kasım 2017</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9771300833193</t>
+          <t>9771300833360</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 319</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 336 Nisan 2017</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9771300833070</t>
+          <t>9789755160634</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 307</t>
+          <t>Pan-İslamcının Macera Kılavuzu : Davutoğlu Ne Diyor, Bir Şey Diyor mu?</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>9.9</v>
+        <v>103.5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9771300833391</t>
+          <t>9771300833414</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 339 Temmuz 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 341 Eylül 2017</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9771300931271</t>
+          <t>9771300833193</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 127</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 319</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>14.36</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789755160078</t>
+          <t>9771300833070</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni’nin Av Sahası Bosna Hersek</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 307</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>15.56</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789755160184</t>
+          <t>9771300833391</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Sol Tahayyül İçin</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 339 Temmuz 2017</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>36</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789755160252</t>
+          <t>9771300931271</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yaklaştıkça Uzaklaşıyor mu?</t>
+          <t>Toplum ve Bilim Sayı: 127</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>10</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789755160108</t>
+          <t>9789755160078</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Türkler ve Kürtler: Nereden Nereye?</t>
+          <t>Yeni Dünya Düzeni’nin Av Sahası Bosna Hersek</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>31.94</v>
+        <v>15.56</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789755160092</t>
+          <t>9789755160184</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’yi Yeniden Düşünmek</t>
+          <t>Yeni Bir Sol Tahayyül İçin</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>12.41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789755160009</t>
+          <t>9789755160252</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Toplumunun Bunalımı</t>
+          <t>Yaklaştıkça Uzaklaşıyor mu?</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>38</v>
+        <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789755160030</t>
+          <t>9789755160108</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Dünyanın Neresinde?</t>
+          <t>Türkler ve Kürtler: Nereden Nereye?</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>22.22</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789750518638</t>
+          <t>9789755160092</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Türk Sağının Üç Hali - Milliyetçilik Muhafazakarlık İslamcılık</t>
+          <t>Türkiye’yi Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>260</v>
+        <v>12.41</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9771300930854</t>
+          <t>9789755160009</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 85</t>
+          <t>Türkiye Toplumunun Bunalımı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>14.36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9771300930779</t>
+          <t>9789755160030</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 77</t>
+          <t>Türkiye Dünyanın Neresinde?</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>14.36</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9771300930762</t>
+          <t>9789750518638</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 76</t>
+          <t>Türk Sağının Üç Hali - Milliyetçilik Muhafazakarlık İslamcılık</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>14.36</v>
+        <v>280</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9771300930731</t>
+          <t>9771300930854</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 73 Özne Öznellik Özgürlük</t>
+          <t>Toplum ve Bilim Sayı: 85</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9771300930694</t>
+          <t>9771300930779</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 69 Globalleşme: Ekonominin Söylemi</t>
+          <t>Toplum ve Bilim Sayı: 77</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9771300930649</t>
+          <t>9771300930762</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 64/65</t>
+          <t>Toplum ve Bilim Sayı: 76</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9771300930632</t>
+          <t>9771300930731</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 63</t>
+          <t>Toplum ve Bilim Sayı: 73 Özne Öznellik Özgürlük</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9771300930502</t>
+          <t>9771300930694</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 50</t>
+          <t>Toplum ve Bilim Sayı: 69 Globalleşme: Ekonominin Söylemi</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9771300930427</t>
+          <t>9771300930649</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 42 Yaz 1988</t>
+          <t>Toplum ve Bilim Sayı: 64/65</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9771300930281</t>
+          <t>9771300930632</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 28 Kış 1985</t>
+          <t>Toplum ve Bilim Sayı: 63</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9771300931264</t>
+          <t>9771300930502</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 126</t>
+          <t>Toplum ve Bilim Sayı: 50</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9771300931257</t>
+          <t>9771300930427</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 125</t>
+          <t>Toplum ve Bilim Sayı: 42 Yaz 1988</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9771300931240</t>
+          <t>9771300930281</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 124</t>
+          <t>Toplum ve Bilim Sayı: 28 Kış 1985</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9771300931233</t>
+          <t>9771300931264</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 123</t>
+          <t>Toplum ve Bilim Sayı: 126</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9771300931226</t>
+          <t>9771300931257</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 122</t>
+          <t>Toplum ve Bilim Sayı: 125</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9771300931219</t>
+          <t>9771300931240</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 121</t>
+          <t>Toplum ve Bilim Sayı: 124</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9771300931202</t>
+          <t>9771300931233</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 120</t>
+          <t>Toplum ve Bilim Sayı: 123</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9771300931196</t>
+          <t>9771300931226</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 119 Siyaset Tutulması</t>
+          <t>Toplum ve Bilim Sayı: 122</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9771300931189</t>
+          <t>9771300931219</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 118</t>
+          <t>Toplum ve Bilim Sayı: 121</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9771300931172</t>
+          <t>9771300931202</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 117</t>
+          <t>Toplum ve Bilim Sayı: 120</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9771300931165</t>
+          <t>9771300931196</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 116</t>
+          <t>Toplum ve Bilim Sayı: 119 Siyaset Tutulması</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9771300930885</t>
+          <t>9771300931189</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 88</t>
+          <t>Toplum ve Bilim Sayı: 118</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9771300931158</t>
+          <t>9771300931172</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 115</t>
+          <t>Toplum ve Bilim Sayı: 117</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9771300931141</t>
+          <t>9771300931165</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 114 Ataerkil Tezahürler</t>
+          <t>Toplum ve Bilim Sayı: 116</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9771300931134</t>
+          <t>9771300930885</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 113</t>
+          <t>Toplum ve Bilim Sayı: 88</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9771300931127</t>
+          <t>9771300931158</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 112 Görünmez Sınıflar ve Cinsiyetler</t>
+          <t>Toplum ve Bilim Sayı: 115</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9771300931110</t>
+          <t>9771300931141</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 111</t>
+          <t>Toplum ve Bilim Sayı: 114 Ataerkil Tezahürler</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9771300931103</t>
+          <t>9771300931134</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 110</t>
+          <t>Toplum ve Bilim Sayı: 113</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9771300931097</t>
+          <t>9771300931127</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 109 "Milli Hakikat" Rejimi</t>
+          <t>Toplum ve Bilim Sayı: 112 Görünmez Sınıflar ve Cinsiyetler</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9771300931080</t>
+          <t>9771300931110</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 108</t>
+          <t>Toplum ve Bilim Sayı: 111</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9771300931066</t>
+          <t>9771300931103</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 106 Balkanlaşan Hayat</t>
+          <t>Toplum ve Bilim Sayı: 110</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9771300931042</t>
+          <t>9771300931097</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 104 Zenginler Senden Benden Farklıdır</t>
+          <t>Toplum ve Bilim Sayı: 109 "Milli Hakikat" Rejimi</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9771300931035</t>
+          <t>9771300931080</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 103 2005</t>
+          <t>Toplum ve Bilim Sayı: 108</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9771300931028</t>
+          <t>9771300931066</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 102</t>
+          <t>Toplum ve Bilim Sayı: 106 Balkanlaşan Hayat</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9771300931004</t>
+          <t>9771300931042</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 100</t>
+          <t>Toplum ve Bilim Sayı: 104 Zenginler Senden Benden Farklıdır</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789750519956</t>
+          <t>9771300931035</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Taşra Epiği</t>
+          <t>Toplum ve Bilim Sayı: 103 2005</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>28.5</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789755160368</t>
+          <t>9771300931028</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmin Bunalımı: Ne Yapmalıydık?</t>
+          <t>Toplum ve Bilim Sayı: 102</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>540</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789755160160</t>
+          <t>9771300931004</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm, Türkiye ve Gelecek</t>
+          <t>Toplum ve Bilim Sayı: 100</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>26.39</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789755160450</t>
+          <t>9789750519956</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm</t>
+          <t>Taşra Epiği</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>7</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789750518171</t>
+          <t>9789755160368</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Sol İlahiyat</t>
+          <t>Sosyalizmin Bunalımı: Ne Yapmalıydık?</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>42</v>
+        <v>595</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789750519918</t>
+          <t>9789755160160</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Edebiyat Üzerine</t>
+          <t>Sosyalizm, Türkiye ve Gelecek</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>255</v>
+        <v>26.39</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789755160351</t>
+          <t>9789755160450</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Psiko - Politik Yüzleşmeler</t>
+          <t>Sosyalizm</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789755160481</t>
+          <t>9789750518171</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Politika ve Sorumluluk</t>
+          <t>Sol İlahiyat</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>9</v>
+        <v>42</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789755160375</t>
+          <t>9789750519918</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Devrim</t>
+          <t>Sanat ve Edebiyat Üzerine</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>360</v>
+        <v>275</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789750518010</t>
+          <t>9789755160351</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Neo-Liberalizm: Hegemonyanın Yeni Dili</t>
+          <t>Psiko - Politik Yüzleşmeler</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789755160023</t>
+          <t>9789755160481</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçiliğin Provokasyonu Bölgeler- Sorunlar Yugoslavya</t>
+          <t>Politika ve Sorumluluk</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>13.15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789755160085</t>
+          <t>9789755160375</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçiliğin Kara Baharı</t>
+          <t>Sosyalizmde Devrim</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>37.5</v>
+        <v>390</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789750518027</t>
+          <t>9789750518010</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Kaybı</t>
+          <t>Neo-Liberalizm: Hegemonyanın Yeni Dili</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789750517518</t>
+          <t>9789755160023</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Marx’ın Sosyolojisi</t>
+          <t>Milliyetçiliğin Provokasyonu Bölgeler- Sorunlar Yugoslavya</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>56.5</v>
+        <v>13.15</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789755160115</t>
+          <t>9789755160085</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Marx’ın Felsefesi</t>
+          <t>Milliyetçiliğin Kara Baharı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>49.5</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789755160238</t>
+          <t>9789750518027</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Marx ve İnsan Doğası</t>
+          <t>Medeniyet Kaybı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>23.5</v>
+        <v>485</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789755160122</t>
+          <t>9789750517518</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Marksist Estetik</t>
+          <t>Marx’ın Sosyolojisi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>29.63</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789750518621</t>
+          <t>9789755160115</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kanaatlerden İmajlara - Duygular Sosyolojisine Doğru</t>
+          <t>Marx’ın Felsefesi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>490</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789750517693</t>
+          <t>9789755160238</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İngiliz İşçi Sınıfının Oluşumu</t>
+          <t>Marx ve İnsan Doğası</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>1050</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789755160061</t>
+          <t>9789755160122</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İktisat İdeolojisinin Eleştirisi</t>
+          <t>Marksist Estetik</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>315</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789750523458</t>
+          <t>9789750518621</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Grundrisse</t>
+          <t>Kanaatlerden İmajlara - Duygular Sosyolojisine Doğru</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>710</v>
+        <v>535</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789755160245</t>
+          <t>9789750517693</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Genel Hukuk Teorisi ve Marksizm</t>
+          <t>İngiliz İşçi Sınıfının Oluşumu</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>29</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789755160412</t>
+          <t>9789755160061</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Daha Önceleri Neredeydiniz?</t>
+          <t>İktisat İdeolojisinin Eleştirisi</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>8.8</v>
+        <v>315</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9771300832493</t>
+          <t>9789750523458</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 249</t>
+          <t>Grundrisse</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>7.92</v>
+        <v>780</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9771300832899</t>
+          <t>9789755160245</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 289 - 290</t>
+          <t>Genel Hukuk Teorisi ve Marksizm</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>11.88</v>
+        <v>29</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9771300832875</t>
+          <t>9789755160412</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 287</t>
+          <t>Daha Önceleri Neredeydiniz?</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>7.92</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9771300832868</t>
+          <t>9771300832493</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 286</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 249</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9771300832851</t>
+          <t>9771300832899</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 285</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 289 - 290</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9771300832844</t>
+          <t>9771300832875</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 284</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 287</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9771300832820</t>
+          <t>9771300832868</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 282</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 286</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9771300832806</t>
+          <t>9771300832851</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 280 - 281</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 285</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9771300832783</t>
+          <t>9771300832844</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 278 - 279</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 284</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9771300832776</t>
+          <t>9771300832820</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 277</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 282</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9771300832769</t>
+          <t>9771300832806</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 276</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 280 - 281</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9771300832752</t>
+          <t>9771300832783</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 275</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 278 - 279</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9771300832714</t>
+          <t>9771300832776</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 271</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 277</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9771300832707</t>
+          <t>9771300832769</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 270</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 276</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9771300832684</t>
+          <t>9771300832752</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 268 - 269</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 275</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9771300832677</t>
+          <t>9771300832714</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 267</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 271</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9771300832660</t>
+          <t>9771300832707</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 266</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 270</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9771300832646</t>
+          <t>9771300832684</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 264 - 265</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 268 - 269</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9771300832639</t>
+          <t>9771300832677</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 263</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 267</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9771300832622</t>
+          <t>9771300832660</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 262</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 266</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9771300832615</t>
+          <t>9771300832646</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 261</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 264 - 265</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9771300832608</t>
+          <t>9771300832639</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 260</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 263</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9771300832592</t>
+          <t>9771300832622</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 259</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 262</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9771300832585</t>
+          <t>9771300832615</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 258</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 261</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9771300832561</t>
+          <t>9771300832608</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 256 - 257</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 260</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9771300832554</t>
+          <t>9771300832592</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 255</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 259</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9771300832547</t>
+          <t>9771300832585</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 254</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 258</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9771300832530</t>
+          <t>9771300832561</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 253</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 256 - 257</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9771300832516</t>
+          <t>9771300832554</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 251- 252</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 255</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9771300832745</t>
+          <t>9771300832547</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 274</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 254</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9771300832721</t>
+          <t>9771300832530</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 272</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 253</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9771300832226</t>
+          <t>9771300832516</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 222</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 251- 252</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9771300832202</t>
+          <t>9771300832745</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 220 - 221</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 274</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9771300832196</t>
+          <t>9771300832721</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 219</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 272</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9771300832189</t>
+          <t>9771300832226</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 218</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 222</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9771300832172</t>
+          <t>9771300832202</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 217</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 220 - 221</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9771300832165</t>
+          <t>9771300832196</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 216</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 219</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9771300832141</t>
+          <t>9771300832189</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 214</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 218</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9771300832387</t>
+          <t>9771300832172</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 238</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 217</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789750521560</t>
+          <t>9771300832165</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Bir Zümre, Bir Parti Türkiye’de Ordu</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 216</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>495</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789750523656</t>
+          <t>9771300832141</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Ermeniler Vardı!..</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 214</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>220</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789755160306</t>
+          <t>9771300832387</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Batı Marksizmi Üzerine Düşünceler</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 238</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>28</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9771300832448</t>
+          <t>9789750521560</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 244 - 245</t>
+          <t>Bir Zümre, Bir Parti Türkiye’de Ordu</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>11.88</v>
+        <v>540</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9771300832318</t>
+          <t>9789750523656</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 230 - 231</t>
+          <t>Bir Zamanlar Ermeniler Vardı!..</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>11.88</v>
+        <v>220</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789750519963</t>
+          <t>9789755160306</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Avam ve Görenek</t>
+          <t>Batı Marksizmi Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>750</v>
+        <v>28</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789750522185</t>
+          <t>9771300832448</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Aşındırma Denemeleri</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 244 - 245</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>360</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789750521645</t>
+          <t>9771300832318</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>AKP Devri</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 230 - 231</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>390</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789750522147</t>
+          <t>9789750519963</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>1917 Öncesi ve Sonrası</t>
+          <t>Avam ve Görenek</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>255</v>
+        <v>830</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789750520105</t>
+          <t>9789750522185</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>1844 El Yazmaları</t>
+          <t>Aşındırma Denemeleri</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>280</v>
+        <v>390</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9771300832295</t>
+          <t>9789750521645</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 229</t>
+          <t>AKP Devri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>7.92</v>
+        <v>420</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9771300832288</t>
+          <t>9789750522147</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 228</t>
+          <t>1917 Öncesi ve Sonrası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>7.92</v>
+        <v>395</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9771300832271</t>
+          <t>9789750520105</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 227</t>
+          <t>1844 El Yazmaları</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>7.92</v>
+        <v>295</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9771300832264</t>
+          <t>9771300832295</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 226</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 229</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9771300832257</t>
+          <t>9771300832288</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 225</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 228</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9771300832240</t>
+          <t>9771300832271</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 224</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 227</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9771300832233</t>
+          <t>9771300832264</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 223</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 226</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9771300930953</t>
+          <t>9771300832257</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 95</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 225</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9771300930939</t>
+          <t>9771300832240</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 93</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 224</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9771300930908</t>
+          <t>9771300832233</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 90</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 223</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9771300832509</t>
+          <t>9771300930953</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 250</t>
+          <t>Toplum ve Bilim Sayı: 95</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9771300832479</t>
+          <t>9771300930939</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 247</t>
+          <t>Toplum ve Bilim Sayı: 93</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9771300832462</t>
+          <t>9771300930908</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 246</t>
+          <t>Toplum ve Bilim Sayı: 90</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9771300832431</t>
+          <t>9771300832509</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 243</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 250</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9771300832424</t>
+          <t>9771300832479</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 242</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 247</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9771300832417</t>
+          <t>9771300832462</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 241</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 246</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9771300832400</t>
+          <t>9771300832431</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 240</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 243</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9771300832394</t>
+          <t>9771300832424</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 239</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 242</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9771300832363</t>
+          <t>9771300832417</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 236 - 237</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 241</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9771300832356</t>
+          <t>9771300832400</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 235</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 240</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9771300832325</t>
+          <t>9771300832394</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 232-233</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 239</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9771300832158</t>
+          <t>9771300832363</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 215</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 236 - 237</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9771300832486</t>
+          <t>9771300832356</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 248</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 235</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9771300833186</t>
+          <t>9771300832325</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 318</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 232-233</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>9.9</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9771300931318</t>
+          <t>9771300832158</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 131</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 215</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9771300833216</t>
+          <t>9771300832486</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 321 Ocak 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 248</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>9.9</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9771300833094</t>
+          <t>9771300833186</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 309 - 310</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 318</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789750517662</t>
+          <t>9771300931318</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Vesayetçi Demokrasiden Milli Demokrasiye</t>
+          <t>Toplum ve Bilim Sayı: 131</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>8</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9771300833087</t>
+          <t>9771300833216</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 308</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 321 Ocak 2016</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9771300833261</t>
+          <t>9771300833094</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 326-327 Haziran-Temmuz 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 309 - 310</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9771300833254</t>
+          <t>9789750517662</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 325 Mayıs 2016</t>
+          <t>Vesayetçi Demokrasiden Milli Demokrasiye</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>9.9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9771300833230</t>
+          <t>9771300833087</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 323 Mart 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 308</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9771300931332</t>
+          <t>9771300833261</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 133</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 326-327 Haziran-Temmuz 2016</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>14.36</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9771300931325</t>
+          <t>9771300833254</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 132</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 325 Mayıs 2016</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>14.36</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>3990000027132</t>
+          <t>9771300833230</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 312</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 323 Mart 2016</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9771300833117</t>
+          <t>9771300931332</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 311</t>
+          <t>Toplum ve Bilim Sayı: 133</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>9.9</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9771300833131</t>
+          <t>9771300931325</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 313</t>
+          <t>Toplum ve Bilim Sayı: 132</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>9.9</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9771300833308</t>
+          <t>3990000027132</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 330 Ekim 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 312</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9771300833209</t>
+          <t>9771300833117</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 320</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 311</t>
         </is>
       </c>
       <c r="C264" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9771300833018</t>
+          <t>9771300833131</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 301</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 313</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>7.92</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9771300832998</t>
+          <t>9771300833308</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 299 - 300</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 330 Ekim 2016</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>11.88</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9771300833247</t>
+          <t>9771300833209</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 324 Nisan 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 320</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9771300833162</t>
+          <t>9771300833018</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 316-317 Ağustos Eylül 2015</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 301</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>14.85</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9771300930991</t>
+          <t>9771300832998</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı. 99</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 299 - 300</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>14.36</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9771300930984</t>
+          <t>9771300833247</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı:98</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 324 Nisan 2016</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>14.36</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9771300931011</t>
+          <t>9771300833162</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 101</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 316-317 Ağustos Eylül 2015</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>25</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789750520280</t>
+          <t>9771300930991</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Linç Rejimi</t>
+          <t>Toplum ve Bilim Sayı. 99</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>215</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>4440000002160</t>
+          <t>9771300930984</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 385 Mayıs 2021</t>
+          <t>Toplum ve Bilim Sayı:98</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>20</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>4440000002163</t>
+          <t>9771300931011</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 390 Ekim 2021</t>
+          <t>Toplum ve Bilim Sayı: 101</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>4440000002159</t>
+          <t>9789750520280</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 381 Ocak 2021</t>
+          <t>Türkiye'nin Linç Rejimi</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>20</v>
+        <v>235</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>4440000002161</t>
+          <t>4440000002160</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 387-388 Temmuz-Ağustos 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 385 Mayıs 2021</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789755160153</t>
+          <t>4440000002163</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Solu Yeniden Tanımlamak</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 390 Ekim 2021</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>255</v>
+        <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789750518324</t>
+          <t>4440000002159</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Sol, Sinizm, Pragmatizm</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 381 Ocak 2021</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9771300833803</t>
+          <t>4440000002161</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 380 Aralık 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 387-388 Temmuz-Ağustos 2021</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9771300833797</t>
+          <t>9789755160153</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 379 Kasım 2020</t>
+          <t>Solu Yeniden Tanımlamak</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>15</v>
+        <v>270</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>4440000002162</t>
+          <t>9789750518324</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 389 Eylül 2021</t>
+          <t>Sol, Sinizm, Pragmatizm</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>20</v>
+        <v>385</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9771300833841</t>
+          <t>9771300833803</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Birikim Sosyalist Kültür Dergisi Sayı: 384 Nisan 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 380 Aralık 2020</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9771300833612</t>
+          <t>9771300833797</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 361 Mayıs 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 379 Kasım 2020</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789750517488</t>
+          <t>4440000002162</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Evrensellik, Kimlik ve Özgürleşme</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 389 Eylül 2021</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>33.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789755160399</t>
+          <t>9771300833841</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Ergenekon’a Gelmeden</t>
+          <t>Birikim Sosyalist Kültür Dergisi Sayı: 384 Nisan 2021</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>7.87</v>
+        <v>20</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9771300833742</t>
+          <t>9771300833612</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 374 - 375 Haziran-Temmuz 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 361 Mayıs 2019</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>4440000002157</t>
+          <t>9789750517488</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 386 Haziran 2021</t>
+          <t>Evrensellik, Kimlik ve Özgürleşme</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>20</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9771300833766</t>
+          <t>9789755160399</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 376 Ağustos 2020</t>
+          <t>Ergenekon’a Gelmeden</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>15</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9771300833636</t>
+          <t>9771300833742</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 362 - 363 Haziran Temmuz 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 374 - 375 Haziran-Temmuz 2020</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9771300833834</t>
+          <t>4440000002157</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 382-383 Şubat-Mart</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 386 Haziran 2021</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>4440000002158</t>
+          <t>9771300833766</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 377 Eylül 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 376 Ağustos 2020</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9771300833650</t>
+          <t>9771300833636</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 365 Eylül 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 362 - 363 Haziran Temmuz 2019</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9771300833780</t>
+          <t>9771300833834</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 378 Ekim 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 382-383 Şubat-Mart</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9771300833711</t>
+          <t>4440000002158</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 371 Mart 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 377 Eylül 2020</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9771300833605</t>
+          <t>9771300833650</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 360 Nisan 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 365 Eylül 2019</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9771300833681</t>
+          <t>9771300833780</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 368 Aralık 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 378 Ekim 2020</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9771300833582</t>
+          <t>9771300833711</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 358 - 359</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 371 Mart 2020</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>19.8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9771300833537</t>
+          <t>9771300833605</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 353 Eylül 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 360 Nisan 2019</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>14.85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9771300833667</t>
+          <t>9771300833681</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 366 Ekim 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 368 Aralık 2019</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9771300833551</t>
+          <t>9771300833582</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 355 Kasım 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 358 - 359</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>14.85</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
+          <t>9771300833537</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 353 Eylül 2018</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>14.85</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9771300833667</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 366 Ekim 2019</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9771300833551</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 355 Kasım 2018</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>14.85</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
           <t>9771300834404</t>
         </is>
       </c>
-      <c r="B301" s="1" t="inlineStr">
+      <c r="B304" s="1" t="inlineStr">
         <is>
           <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 439-440 Kasım- Aralık 2025</t>
         </is>
       </c>
-      <c r="C301" s="1">
+      <c r="C304" s="1">
         <v>190</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>