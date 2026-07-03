--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,4585 +85,4600 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444732</t>
+          <t>4444444444893</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 445 Mayıs 2026</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 446 - 447</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444684</t>
+          <t>4444444444732</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 444 Nisan 2026</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 445 Mayıs 2026</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444444608</t>
+          <t>4444444444684</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 443 Mart 2026</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 444 Nisan 2026</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4444444444499</t>
+          <t>4444444444608</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 441-442 Ocak - Şubat 2026</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 443 Mart 2026</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9771300834398</t>
+          <t>4444444444499</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 438 Ekim 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 441-442 Ocak - Şubat 2026</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>110</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444444128</t>
+          <t>9771300834398</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Birikim Dergisi Sayı 437- Eylül</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 438 Ekim 2025</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9771300834367</t>
+          <t>4444444444128</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 435-436 Temmuz/ Ağustos 2025</t>
+          <t>Birikim Dergisi Sayı 437- Eylül</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4444444443888</t>
+          <t>9771300834367</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 434 Haziran 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 435-436 Temmuz/ Ağustos 2025</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9771300834343</t>
+          <t>4444444443888</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 433 Mayıs 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 434 Haziran 2025</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9771300834336</t>
+          <t>9771300834343</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 432 Nisan 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 433 Mayıs 2025</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4444444443576</t>
+          <t>9771300834336</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 431 Mart 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 432 Nisan 2025</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4444444443505</t>
+          <t>4444444443576</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 430 Şubat 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 431 Mart 2025</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4444444443401</t>
+          <t>4444444443505</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 429 Ocak 2025</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 430 Şubat 2025</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4444444443263</t>
+          <t>4444444443401</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 427-428 Kasım-Aralık 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 429 Ocak 2025</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4444444443144</t>
+          <t>4444444443263</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 426 Ekim 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 427-428 Kasım-Aralık 2024</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4444444443055</t>
+          <t>4444444443144</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 425 Eylül 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 426 Ekim 2024</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4444444442939</t>
+          <t>4444444443055</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 424 Ağustos 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 425 Eylül 2024</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4444444442750</t>
+          <t>4444444442939</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 423 Temmuz 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 424 Ağustos 2024</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4444444442639</t>
+          <t>4444444442750</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 422 Haziran 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 423 Temmuz 2024</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4444444442541</t>
+          <t>4444444442639</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 421 Mayıs 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 422 Haziran 2024</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4440000004563</t>
+          <t>4444444442541</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 420 Nisan 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 421 Mayıs 2024</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4440000004431</t>
+          <t>4440000004563</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 418 - 419 Şubat Mart 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 420 Nisan 2024</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9771300834183</t>
+          <t>4440000004431</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 417 Ocak 2024</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 418 - 419 Şubat Mart 2024</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>4440000004032</t>
+          <t>9771300834183</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 416 Aralık 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 417 Ocak 2024</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>4440000003986</t>
+          <t>4440000004032</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 415 Kasım 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 416 Aralık 2023</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>4440000003829</t>
+          <t>4440000003986</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 414 Ekim 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 415 Kasım 2023</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>4440000003711</t>
+          <t>4440000003829</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 413 Eylül 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 414 Ekim 2023</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4440000003572</t>
+          <t>4440000003711</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 412 Ağustos 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 413 Eylül 2023</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>4440000003414</t>
+          <t>4440000003572</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 410 - 411 Haziran - Temmuz 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 412 Ağustos 2023</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>4440000003170</t>
+          <t>4440000003414</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 409 Mayıs 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 410 - 411 Haziran - Temmuz 2023</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>4440000003109</t>
+          <t>4440000003170</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 408 Nisan 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 409 Mayıs 2023</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>4440000002878</t>
+          <t>4440000003109</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 406 - 407 Şubat - Mart 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 408 Nisan 2023</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>4440000002736</t>
+          <t>4440000002878</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 405 Ocak 2023</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 406 - 407 Şubat - Mart 2023</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>4440000002587</t>
+          <t>4440000002736</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 404 Aralık 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 405 Ocak 2023</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>4440000002481</t>
+          <t>4440000002587</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 403 Kasım 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 404 Aralık 2022</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>4440000002282</t>
+          <t>4440000002481</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 402 Ekim 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 403 Kasım 2022</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>4440000002007</t>
+          <t>4440000002282</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 401 Eylül 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 402 Ekim 2022</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9771300834015</t>
+          <t>4440000002007</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 400 Ağustos 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 401 Eylül 2022</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9771300833988</t>
+          <t>9771300834015</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 398 - 399 Haziran - Temmuz 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 400 Ağustos 2022</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9771300833971</t>
+          <t>9771300833988</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 397 Mayıs 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 398 - 399 Haziran - Temmuz 2022</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9771300833964</t>
+          <t>9771300833971</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 396 Nisan 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 397 Mayıs 2022</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9771300833957</t>
+          <t>9771300833964</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 395 Mart 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 396 Nisan 2022</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>4440000000515</t>
+          <t>9771300833957</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 392 Aralık 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 395 Mart 2022</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9771300833940</t>
+          <t>4440000000515</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 393 - 394 Ocak - Şubat 2022</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 392 Aralık 2021</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9771300833919</t>
+          <t>9771300833940</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Birikim Sayı 391 Aylık Sosyalist Kültür Dergisi Kasım 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 393 - 394 Ocak - Şubat 2022</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9771300833926</t>
+          <t>9771300833919</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 392 Aralık 2021</t>
+          <t>Birikim Sayı 391 Aylık Sosyalist Kültür Dergisi Kasım 2021</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9771300833698</t>
+          <t>9771300833926</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 369-370 Ocak-Şubat 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 392 Aralık 2021</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9771300833674</t>
+          <t>9771300833698</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 367 Kasım 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 369-370 Ocak-Şubat 2020</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9771300833643</t>
+          <t>9771300833674</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 364 Ağustos 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 367 Kasım 2019</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9771300833544</t>
+          <t>9771300833643</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 354 Ekim 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 364 Ağustos 2019</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>14.85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9771300833513</t>
+          <t>9771300833544</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 351 Temmuz 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 354 Ekim 2018</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9771300833476</t>
+          <t>9771300833513</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 347 Mart 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 351 Temmuz 2018</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789755160047</t>
+          <t>9771300833476</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>12 yıl sonra 12 Eylül</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 347 Mart 2018</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>31.94</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789755160139</t>
+          <t>9789755160047</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>... Demiş Bulundum</t>
+          <t>12 yıl sonra 12 Eylül</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>42</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9771300832905</t>
+          <t>9789755160139</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 291 - 292</t>
+          <t>... Demiş Bulundum</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>11.88</v>
+        <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9771300832882</t>
+          <t>9771300832905</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 288</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 291 - 292</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9771300832837</t>
+          <t>9771300832882</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 283</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 288</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9771300832738</t>
+          <t>9771300832837</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 273</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 283</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9771300931295</t>
+          <t>9771300832738</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 129</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 273</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9771300832981</t>
+          <t>9771300931295</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 298</t>
+          <t>Toplum ve Bilim Sayı: 129</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9771300931288</t>
+          <t>9771300832981</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 128</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 298</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9771300832950</t>
+          <t>9771300931288</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 295</t>
+          <t>Toplum ve Bilim Sayı: 128</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9771300833032</t>
+          <t>9771300832950</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 303 - 304</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 295</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9771300832974</t>
+          <t>9771300833032</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 297</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 303 - 304</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9771300832967</t>
+          <t>9771300832974</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 296</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 297</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000015726</t>
+          <t>9771300832967</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim 43/44</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 296</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9771300930298</t>
+          <t>3990000015726</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 29-30</t>
+          <t>Toplum ve Bilim 43/44</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000015724</t>
+          <t>9771300930298</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim 31/39</t>
+          <t>Toplum ve Bilim Sayı: 29-30</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9771300930717</t>
+          <t>3990000015724</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 71</t>
+          <t>Toplum ve Bilim 31/39</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9771300930748</t>
+          <t>9771300930717</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 74</t>
+          <t>Toplum ve Bilim Sayı: 71</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9771300930724</t>
+          <t>9771300930748</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 72</t>
+          <t>Toplum ve Bilim Sayı: 74</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000002027</t>
+          <t>9771300930724</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 76</t>
+          <t>Toplum ve Bilim Sayı: 72</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9771300930793</t>
+          <t>3990000002027</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 79</t>
+          <t>Toplum ve Bilim Sayı: 76</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9771300930809</t>
+          <t>9771300930793</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 80</t>
+          <t>Toplum ve Bilim Sayı: 79</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9771300930823</t>
+          <t>9771300930809</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 82</t>
+          <t>Toplum ve Bilim Sayı: 80</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9771300930403</t>
+          <t>9771300930823</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı:40</t>
+          <t>Toplum ve Bilim Sayı: 82</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9771300930519</t>
+          <t>9771300930403</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim 51/52</t>
+          <t>Toplum ve Bilim Sayı:40</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000015750</t>
+          <t>9771300930519</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 63</t>
+          <t>Toplum ve Bilim 51/52</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9771300931554</t>
+          <t>3990000015750</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Bilim 155</t>
+          <t>Toplum ve Bilim Sayı: 63</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>25</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000002001</t>
+          <t>9771300931554</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Bilim 116</t>
+          <t>Tarih ve Bilim 155</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>14.36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9771300833056</t>
+          <t>3990000002001</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 305</t>
+          <t>Tarih ve Bilim 116</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9771300931301</t>
+          <t>9771300833056</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 130</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 305</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9771300833025</t>
+          <t>9771300931301</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 302</t>
+          <t>Toplum ve Bilim Sayı: 130</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9771300930830</t>
+          <t>9771300833025</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 83</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 302</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9771300833063</t>
+          <t>9771300930830</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 306</t>
+          <t>Toplum ve Bilim Sayı: 83</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>9.9</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9771300832943</t>
+          <t>9771300833063</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 294</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 306</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>7.92</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9771300832936</t>
+          <t>9771300832943</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 293</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 294</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9771300833575</t>
+          <t>9771300832936</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 357 Ocak 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 293</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>14.85</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9771300833315</t>
+          <t>9771300833575</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 331 Kasım 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 357 Ocak 2019</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9771300833483</t>
+          <t>9771300833315</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 348 Nisan 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 331 Kasım 2016</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9771300833407</t>
+          <t>9771300833483</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 340 Ağustos 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 348 Nisan 2018</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9771300833353</t>
+          <t>9771300833407</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 335 Mart 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 340 Ağustos 2017</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9771300833568</t>
+          <t>9771300833353</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 356 Aralık 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 335 Mart 2017</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9771300833520</t>
+          <t>9771300833568</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 352 Ağustos 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 356 Aralık 2018</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9771300833384</t>
+          <t>9771300833520</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 338 Haziran 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 352 Ağustos 2018</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9771300833490</t>
+          <t>9771300833384</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 349 - 350 Mayıs /Haziran 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 338 Haziran 2017</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9771300833469</t>
+          <t>9771300833490</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 345/346 Ocak - Şubat 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 349 - 350 Mayıs /Haziran 2018</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9771300833445</t>
+          <t>9771300833469</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 344 Aralık 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 345/346 Ocak - Şubat 2018</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9771300833377</t>
+          <t>9771300833445</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 337 Mayıs 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 344 Aralık 2017</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9771300833223</t>
+          <t>9771300833377</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 322 Şubat 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 337 Mayıs 2017</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9771300833339</t>
+          <t>9771300833223</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 333-334 Ocak-Şubat 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 322 Şubat 2016</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9771300833322</t>
+          <t>9771300833339</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 332 Aralık 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 333-334 Ocak-Şubat 2017</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9771300833292</t>
+          <t>9771300833322</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 328-329 Ağustos-Eylül 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 332 Aralık 2016</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9771300833124</t>
+          <t>9771300833292</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 314-315</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 328-329 Ağustos-Eylül 2016</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9771300833438</t>
+          <t>9771300833124</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 342 - 343 Ekim - Kasım 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 314-315</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9771300833360</t>
+          <t>9771300833438</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 336 Nisan 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 342 - 343 Ekim - Kasım 2017</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789755160634</t>
+          <t>9771300833360</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Pan-İslamcının Macera Kılavuzu : Davutoğlu Ne Diyor, Bir Şey Diyor mu?</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 336 Nisan 2017</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>103.5</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9771300833414</t>
+          <t>9789755160634</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 341 Eylül 2017</t>
+          <t>Pan-İslamcının Macera Kılavuzu : Davutoğlu Ne Diyor, Bir Şey Diyor mu?</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>9.9</v>
+        <v>103.5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9771300833193</t>
+          <t>9771300833414</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 319</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 341 Eylül 2017</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9771300833070</t>
+          <t>9771300833193</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 307</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 319</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9771300833391</t>
+          <t>9771300833070</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 339 Temmuz 2017</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 307</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9771300931271</t>
+          <t>9771300833391</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 127</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 339 Temmuz 2017</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>14.36</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789755160078</t>
+          <t>9771300931271</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni’nin Av Sahası Bosna Hersek</t>
+          <t>Toplum ve Bilim Sayı: 127</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>15.56</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789755160184</t>
+          <t>9789755160078</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Sol Tahayyül İçin</t>
+          <t>Yeni Dünya Düzeni’nin Av Sahası Bosna Hersek</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>36</v>
+        <v>15.56</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789755160252</t>
+          <t>9789755160184</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yaklaştıkça Uzaklaşıyor mu?</t>
+          <t>Yeni Bir Sol Tahayyül İçin</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789755160108</t>
+          <t>9789755160252</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Türkler ve Kürtler: Nereden Nereye?</t>
+          <t>Yaklaştıkça Uzaklaşıyor mu?</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>31.94</v>
+        <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789755160092</t>
+          <t>9789755160108</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’yi Yeniden Düşünmek</t>
+          <t>Türkler ve Kürtler: Nereden Nereye?</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>12.41</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789755160009</t>
+          <t>9789755160092</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Toplumunun Bunalımı</t>
+          <t>Türkiye’yi Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>38</v>
+        <v>12.41</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789755160030</t>
+          <t>9789755160009</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Dünyanın Neresinde?</t>
+          <t>Türkiye Toplumunun Bunalımı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>22.22</v>
+        <v>38</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789750518638</t>
+          <t>9789755160030</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Türk Sağının Üç Hali - Milliyetçilik Muhafazakarlık İslamcılık</t>
+          <t>Türkiye Dünyanın Neresinde?</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>280</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9771300930854</t>
+          <t>9789750518638</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 85</t>
+          <t>Türk Sağının Üç Hali - Milliyetçilik Muhafazakarlık İslamcılık</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>14.36</v>
+        <v>280</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9771300930779</t>
+          <t>9771300930854</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 77</t>
+          <t>Toplum ve Bilim Sayı: 85</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9771300930762</t>
+          <t>9771300930779</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 76</t>
+          <t>Toplum ve Bilim Sayı: 77</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9771300930731</t>
+          <t>9771300930762</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 73 Özne Öznellik Özgürlük</t>
+          <t>Toplum ve Bilim Sayı: 76</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9771300930694</t>
+          <t>9771300930731</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 69 Globalleşme: Ekonominin Söylemi</t>
+          <t>Toplum ve Bilim Sayı: 73 Özne Öznellik Özgürlük</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9771300930649</t>
+          <t>9771300930694</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 64/65</t>
+          <t>Toplum ve Bilim Sayı: 69 Globalleşme: Ekonominin Söylemi</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9771300930632</t>
+          <t>9771300930649</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 63</t>
+          <t>Toplum ve Bilim Sayı: 64/65</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9771300930502</t>
+          <t>9771300930632</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 50</t>
+          <t>Toplum ve Bilim Sayı: 63</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9771300930427</t>
+          <t>9771300930502</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 42 Yaz 1988</t>
+          <t>Toplum ve Bilim Sayı: 50</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9771300930281</t>
+          <t>9771300930427</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 28 Kış 1985</t>
+          <t>Toplum ve Bilim Sayı: 42 Yaz 1988</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9771300931264</t>
+          <t>9771300930281</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 126</t>
+          <t>Toplum ve Bilim Sayı: 28 Kış 1985</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9771300931257</t>
+          <t>9771300931264</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 125</t>
+          <t>Toplum ve Bilim Sayı: 126</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9771300931240</t>
+          <t>9771300931257</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 124</t>
+          <t>Toplum ve Bilim Sayı: 125</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9771300931233</t>
+          <t>9771300931240</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 123</t>
+          <t>Toplum ve Bilim Sayı: 124</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9771300931226</t>
+          <t>9771300931233</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 122</t>
+          <t>Toplum ve Bilim Sayı: 123</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9771300931219</t>
+          <t>9771300931226</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 121</t>
+          <t>Toplum ve Bilim Sayı: 122</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9771300931202</t>
+          <t>9771300931219</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 120</t>
+          <t>Toplum ve Bilim Sayı: 121</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9771300931196</t>
+          <t>9771300931202</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 119 Siyaset Tutulması</t>
+          <t>Toplum ve Bilim Sayı: 120</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9771300931189</t>
+          <t>9771300931196</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 118</t>
+          <t>Toplum ve Bilim Sayı: 119 Siyaset Tutulması</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9771300931172</t>
+          <t>9771300931189</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 117</t>
+          <t>Toplum ve Bilim Sayı: 118</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9771300931165</t>
+          <t>9771300931172</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 116</t>
+          <t>Toplum ve Bilim Sayı: 117</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9771300930885</t>
+          <t>9771300931165</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 88</t>
+          <t>Toplum ve Bilim Sayı: 116</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9771300931158</t>
+          <t>9771300930885</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 115</t>
+          <t>Toplum ve Bilim Sayı: 88</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9771300931141</t>
+          <t>9771300931158</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 114 Ataerkil Tezahürler</t>
+          <t>Toplum ve Bilim Sayı: 115</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9771300931134</t>
+          <t>9771300931141</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 113</t>
+          <t>Toplum ve Bilim Sayı: 114 Ataerkil Tezahürler</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9771300931127</t>
+          <t>9771300931134</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 112 Görünmez Sınıflar ve Cinsiyetler</t>
+          <t>Toplum ve Bilim Sayı: 113</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9771300931110</t>
+          <t>9771300931127</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 111</t>
+          <t>Toplum ve Bilim Sayı: 112 Görünmez Sınıflar ve Cinsiyetler</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9771300931103</t>
+          <t>9771300931110</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 110</t>
+          <t>Toplum ve Bilim Sayı: 111</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9771300931097</t>
+          <t>9771300931103</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 109 "Milli Hakikat" Rejimi</t>
+          <t>Toplum ve Bilim Sayı: 110</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9771300931080</t>
+          <t>9771300931097</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 108</t>
+          <t>Toplum ve Bilim Sayı: 109 "Milli Hakikat" Rejimi</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9771300931066</t>
+          <t>9771300931080</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 106 Balkanlaşan Hayat</t>
+          <t>Toplum ve Bilim Sayı: 108</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9771300931042</t>
+          <t>9771300931066</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 104 Zenginler Senden Benden Farklıdır</t>
+          <t>Toplum ve Bilim Sayı: 106 Balkanlaşan Hayat</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9771300931035</t>
+          <t>9771300931042</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 103 2005</t>
+          <t>Toplum ve Bilim Sayı: 104 Zenginler Senden Benden Farklıdır</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9771300931028</t>
+          <t>9771300931035</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 102</t>
+          <t>Toplum ve Bilim Sayı: 103 2005</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9771300931004</t>
+          <t>9771300931028</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 100</t>
+          <t>Toplum ve Bilim Sayı: 102</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789750519956</t>
+          <t>9771300931004</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Taşra Epiği</t>
+          <t>Toplum ve Bilim Sayı: 100</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>28.5</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789755160368</t>
+          <t>9789750519956</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmin Bunalımı: Ne Yapmalıydık?</t>
+          <t>Taşra Epiği</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>595</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789755160160</t>
+          <t>9789755160368</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm, Türkiye ve Gelecek</t>
+          <t>Sosyalizmin Bunalımı: Ne Yapmalıydık?</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>26.39</v>
+        <v>595</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789755160450</t>
+          <t>9789755160160</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm</t>
+          <t>Sosyalizm, Türkiye ve Gelecek</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>7</v>
+        <v>26.39</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789750518171</t>
+          <t>9789755160450</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sol İlahiyat</t>
+          <t>Sosyalizm</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>42</v>
+        <v>7</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789750519918</t>
+          <t>9789750518171</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Edebiyat Üzerine</t>
+          <t>Sol İlahiyat</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>275</v>
+        <v>42</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789755160351</t>
+          <t>9789750519918</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Psiko - Politik Yüzleşmeler</t>
+          <t>Sanat ve Edebiyat Üzerine</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>40</v>
+        <v>275</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789755160481</t>
+          <t>9789755160351</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Politika ve Sorumluluk</t>
+          <t>Psiko - Politik Yüzleşmeler</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>9</v>
+        <v>40</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789755160375</t>
+          <t>9789755160481</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Devrim</t>
+          <t>Politika ve Sorumluluk</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>390</v>
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789750518010</t>
+          <t>9789755160375</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Neo-Liberalizm: Hegemonyanın Yeni Dili</t>
+          <t>Sosyalizmde Devrim</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789755160023</t>
+          <t>9789750518010</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçiliğin Provokasyonu Bölgeler- Sorunlar Yugoslavya</t>
+          <t>Neo-Liberalizm: Hegemonyanın Yeni Dili</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>13.15</v>
+        <v>550</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789755160085</t>
+          <t>9789755160023</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçiliğin Kara Baharı</t>
+          <t>Milliyetçiliğin Provokasyonu Bölgeler- Sorunlar Yugoslavya</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>37.5</v>
+        <v>13.15</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789750518027</t>
+          <t>9789755160085</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Kaybı</t>
+          <t>Milliyetçiliğin Kara Baharı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>485</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789750517518</t>
+          <t>9789750518027</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Marx’ın Sosyolojisi</t>
+          <t>Medeniyet Kaybı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>56.5</v>
+        <v>485</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789755160115</t>
+          <t>9789750517518</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Marx’ın Felsefesi</t>
+          <t>Marx’ın Sosyolojisi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>49.5</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789755160238</t>
+          <t>9789755160115</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Marx ve İnsan Doğası</t>
+          <t>Marx’ın Felsefesi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>23.5</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789755160122</t>
+          <t>9789755160238</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Marksist Estetik</t>
+          <t>Marx ve İnsan Doğası</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>29.63</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789750518621</t>
+          <t>9789755160122</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kanaatlerden İmajlara - Duygular Sosyolojisine Doğru</t>
+          <t>Marksist Estetik</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>535</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789750517693</t>
+          <t>9789750518621</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>İngiliz İşçi Sınıfının Oluşumu</t>
+          <t>Kanaatlerden İmajlara - Duygular Sosyolojisine Doğru</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>1150</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789755160061</t>
+          <t>9789750517693</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>İktisat İdeolojisinin Eleştirisi</t>
+          <t>İngiliz İşçi Sınıfının Oluşumu</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>315</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789750523458</t>
+          <t>9789755160061</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Grundrisse</t>
+          <t>İktisat İdeolojisinin Eleştirisi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>780</v>
+        <v>315</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789755160245</t>
+          <t>9789750523458</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Genel Hukuk Teorisi ve Marksizm</t>
+          <t>Grundrisse</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>29</v>
+        <v>780</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789755160412</t>
+          <t>9789755160245</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Daha Önceleri Neredeydiniz?</t>
+          <t>Genel Hukuk Teorisi ve Marksizm</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>8.8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9771300832493</t>
+          <t>9789755160412</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 249</t>
+          <t>Daha Önceleri Neredeydiniz?</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>7.92</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9771300832899</t>
+          <t>9771300832493</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 289 - 290</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 249</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9771300832875</t>
+          <t>9771300832899</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 287</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 289 - 290</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9771300832868</t>
+          <t>9771300832875</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 286</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 287</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9771300832851</t>
+          <t>9771300832868</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 285</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 286</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9771300832844</t>
+          <t>9771300832851</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 284</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 285</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9771300832820</t>
+          <t>9771300832844</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 282</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 284</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9771300832806</t>
+          <t>9771300832820</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 280 - 281</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 282</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9771300832783</t>
+          <t>9771300832806</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 278 - 279</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 280 - 281</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9771300832776</t>
+          <t>9771300832783</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 277</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 278 - 279</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9771300832769</t>
+          <t>9771300832776</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 276</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 277</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9771300832752</t>
+          <t>9771300832769</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 275</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 276</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9771300832714</t>
+          <t>9771300832752</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 271</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 275</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9771300832707</t>
+          <t>9771300832714</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 270</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 271</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9771300832684</t>
+          <t>9771300832707</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 268 - 269</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 270</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9771300832677</t>
+          <t>9771300832684</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 267</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 268 - 269</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9771300832660</t>
+          <t>9771300832677</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 266</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 267</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9771300832646</t>
+          <t>9771300832660</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 264 - 265</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 266</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9771300832639</t>
+          <t>9771300832646</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 263</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 264 - 265</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9771300832622</t>
+          <t>9771300832639</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 262</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 263</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9771300832615</t>
+          <t>9771300832622</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 261</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 262</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9771300832608</t>
+          <t>9771300832615</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 260</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 261</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9771300832592</t>
+          <t>9771300832608</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 259</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 260</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9771300832585</t>
+          <t>9771300832592</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 258</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 259</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9771300832561</t>
+          <t>9771300832585</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 256 - 257</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 258</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9771300832554</t>
+          <t>9771300832561</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 255</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 256 - 257</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9771300832547</t>
+          <t>9771300832554</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 254</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 255</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9771300832530</t>
+          <t>9771300832547</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 253</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 254</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9771300832516</t>
+          <t>9771300832530</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 251- 252</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 253</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9771300832745</t>
+          <t>9771300832516</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 274</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 251- 252</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9771300832721</t>
+          <t>9771300832745</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 272</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 274</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9771300832226</t>
+          <t>9771300832721</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 222</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 272</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9771300832202</t>
+          <t>9771300832226</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 220 - 221</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 222</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9771300832196</t>
+          <t>9771300832202</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 219</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 220 - 221</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9771300832189</t>
+          <t>9771300832196</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 218</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 219</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9771300832172</t>
+          <t>9771300832189</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 217</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 218</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9771300832165</t>
+          <t>9771300832172</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 216</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 217</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9771300832141</t>
+          <t>9771300832165</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 214</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 216</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9771300832387</t>
+          <t>9771300832141</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 238</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 214</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789750521560</t>
+          <t>9771300832387</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Bir Zümre, Bir Parti Türkiye’de Ordu</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 238</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>540</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789750523656</t>
+          <t>9789750521560</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Ermeniler Vardı!..</t>
+          <t>Bir Zümre, Bir Parti Türkiye’de Ordu</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>220</v>
+        <v>540</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789755160306</t>
+          <t>9789750523656</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Batı Marksizmi Üzerine Düşünceler</t>
+          <t>Bir Zamanlar Ermeniler Vardı!..</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>28</v>
+        <v>220</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9771300832448</t>
+          <t>9789755160306</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 244 - 245</t>
+          <t>Batı Marksizmi Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>11.88</v>
+        <v>28</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9771300832318</t>
+          <t>9771300832448</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 230 - 231</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 244 - 245</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789750519963</t>
+          <t>9771300832318</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Avam ve Görenek</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 230 - 231</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>830</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789750522185</t>
+          <t>9789750519963</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Aşındırma Denemeleri</t>
+          <t>Avam ve Görenek</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>390</v>
+        <v>830</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789750521645</t>
+          <t>9789750522185</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>AKP Devri</t>
+          <t>Aşındırma Denemeleri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>420</v>
+        <v>390</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789750522147</t>
+          <t>9789750521645</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>1917 Öncesi ve Sonrası</t>
+          <t>AKP Devri</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>395</v>
+        <v>420</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789750520105</t>
+          <t>9789750522147</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>1844 El Yazmaları</t>
+          <t>1917 Öncesi ve Sonrası</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>295</v>
+        <v>395</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9771300832295</t>
+          <t>9789750520105</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 229</t>
+          <t>1844 El Yazmaları</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>7.92</v>
+        <v>295</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9771300832288</t>
+          <t>9771300832295</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 228</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 229</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9771300832271</t>
+          <t>9771300832288</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 227</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 228</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9771300832264</t>
+          <t>9771300832271</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 226</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 227</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9771300832257</t>
+          <t>9771300832264</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 225</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 226</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9771300832240</t>
+          <t>9771300832257</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 224</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 225</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9771300832233</t>
+          <t>9771300832240</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 223</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 224</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9771300930953</t>
+          <t>9771300832233</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 95</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 223</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>14.36</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9771300930939</t>
+          <t>9771300930953</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 93</t>
+          <t>Toplum ve Bilim Sayı: 95</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9771300930908</t>
+          <t>9771300930939</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 90</t>
+          <t>Toplum ve Bilim Sayı: 93</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9771300832509</t>
+          <t>9771300930908</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 250</t>
+          <t>Toplum ve Bilim Sayı: 90</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>7.92</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9771300832479</t>
+          <t>9771300832509</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 247</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 250</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9771300832462</t>
+          <t>9771300832479</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 246</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 247</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9771300832431</t>
+          <t>9771300832462</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 243</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 246</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9771300832424</t>
+          <t>9771300832431</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 242</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 243</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9771300832417</t>
+          <t>9771300832424</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 241</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 242</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9771300832400</t>
+          <t>9771300832417</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 240</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 241</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9771300832394</t>
+          <t>9771300832400</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 239</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 240</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9771300832363</t>
+          <t>9771300832394</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 236 - 237</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 239</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9771300832356</t>
+          <t>9771300832363</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 235</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 236 - 237</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9771300832325</t>
+          <t>9771300832356</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 232-233</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 235</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9771300832158</t>
+          <t>9771300832325</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 215</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 232-233</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>7.92</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9771300832486</t>
+          <t>9771300832158</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 248</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 215</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9771300833186</t>
+          <t>9771300832486</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 318</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 248</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>9.9</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9771300931318</t>
+          <t>9771300833186</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 131</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 318</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>14.36</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9771300833216</t>
+          <t>9771300931318</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 321 Ocak 2016</t>
+          <t>Toplum ve Bilim Sayı: 131</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>9.9</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9771300833094</t>
+          <t>9771300833216</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 309 - 310</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 321 Ocak 2016</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789750517662</t>
+          <t>9771300833094</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Vesayetçi Demokrasiden Milli Demokrasiye</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 309 - 310</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>8</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9771300833087</t>
+          <t>9789750517662</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 308</t>
+          <t>Vesayetçi Demokrasiden Milli Demokrasiye</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>9.9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9771300833261</t>
+          <t>9771300833087</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 326-327 Haziran-Temmuz 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 308</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9771300833254</t>
+          <t>9771300833261</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 325 Mayıs 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 326-327 Haziran-Temmuz 2016</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>9.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9771300833230</t>
+          <t>9771300833254</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 323 Mart 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 325 Mayıs 2016</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9771300931332</t>
+          <t>9771300833230</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 133</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 323 Mart 2016</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>14.36</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9771300931325</t>
+          <t>9771300931332</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 132</t>
+          <t>Toplum ve Bilim Sayı: 133</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>3990000027132</t>
+          <t>9771300931325</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 312</t>
+          <t>Toplum ve Bilim Sayı: 132</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>9.9</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9771300833117</t>
+          <t>3990000027132</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 311</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 312</t>
         </is>
       </c>
       <c r="C264" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9771300833131</t>
+          <t>9771300833117</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 313</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 311</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9771300833308</t>
+          <t>9771300833131</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 330 Ekim 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 313</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9771300833209</t>
+          <t>9771300833308</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 320</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 330 Ekim 2016</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9771300833018</t>
+          <t>9771300833209</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 301</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 320</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>7.92</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9771300832998</t>
+          <t>9771300833018</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 299 - 300</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 301</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>11.88</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9771300833247</t>
+          <t>9771300832998</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 324 Nisan 2016</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 299 - 300</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>9.9</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9771300833162</t>
+          <t>9771300833247</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 316-317 Ağustos Eylül 2015</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 324 Nisan 2016</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9771300930991</t>
+          <t>9771300833162</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı. 99</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 316-317 Ağustos Eylül 2015</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>14.36</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9771300930984</t>
+          <t>9771300930991</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı:98</t>
+          <t>Toplum ve Bilim Sayı. 99</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>14.36</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9771300931011</t>
+          <t>9771300930984</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Bilim Sayı: 101</t>
+          <t>Toplum ve Bilim Sayı:98</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>25</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789750520280</t>
+          <t>9771300931011</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Linç Rejimi</t>
+          <t>Toplum ve Bilim Sayı: 101</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>235</v>
+        <v>25</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>4440000002160</t>
+          <t>9789750520280</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 385 Mayıs 2021</t>
+          <t>Türkiye'nin Linç Rejimi</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>20</v>
+        <v>235</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>4440000002163</t>
+          <t>4440000002160</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 390 Ekim 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 385 Mayıs 2021</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>4440000002159</t>
+          <t>4440000002163</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 381 Ocak 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 390 Ekim 2021</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>4440000002161</t>
+          <t>4440000002159</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 387-388 Temmuz-Ağustos 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 381 Ocak 2021</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789755160153</t>
+          <t>4440000002161</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Solu Yeniden Tanımlamak</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 387-388 Temmuz-Ağustos 2021</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>270</v>
+        <v>25</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789750518324</t>
+          <t>9789755160153</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Sol, Sinizm, Pragmatizm</t>
+          <t>Solu Yeniden Tanımlamak</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>385</v>
+        <v>270</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9771300833803</t>
+          <t>9789750518324</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 380 Aralık 2020</t>
+          <t>Sol, Sinizm, Pragmatizm</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>15</v>
+        <v>385</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9771300833797</t>
+          <t>9771300833803</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 379 Kasım 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 380 Aralık 2020</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>4440000002162</t>
+          <t>9771300833797</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 389 Eylül 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 379 Kasım 2020</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9771300833841</t>
+          <t>4440000002162</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Birikim Sosyalist Kültür Dergisi Sayı: 384 Nisan 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 389 Eylül 2021</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9771300833612</t>
+          <t>9771300833841</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 361 Mayıs 2019</t>
+          <t>Birikim Sosyalist Kültür Dergisi Sayı: 384 Nisan 2021</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789750517488</t>
+          <t>9771300833612</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Evrensellik, Kimlik ve Özgürleşme</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 361 Mayıs 2019</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>33.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789755160399</t>
+          <t>9789750517488</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Ergenekon’a Gelmeden</t>
+          <t>Evrensellik, Kimlik ve Özgürleşme</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>7.87</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9771300833742</t>
+          <t>9789755160399</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 374 - 375 Haziran-Temmuz 2020</t>
+          <t>Ergenekon’a Gelmeden</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>20</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>4440000002157</t>
+          <t>9771300833742</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 386 Haziran 2021</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 374 - 375 Haziran-Temmuz 2020</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9771300833766</t>
+          <t>4440000002157</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 376 Ağustos 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 386 Haziran 2021</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9771300833636</t>
+          <t>9771300833766</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 362 - 363 Haziran Temmuz 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 376 Ağustos 2020</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9771300833834</t>
+          <t>9771300833636</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 382-383 Şubat-Mart</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 362 - 363 Haziran Temmuz 2019</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>4440000002158</t>
+          <t>9771300833834</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 377 Eylül 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 382-383 Şubat-Mart</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9771300833650</t>
+          <t>4440000002158</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 365 Eylül 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 377 Eylül 2020</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9771300833780</t>
+          <t>9771300833650</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 378 Ekim 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 365 Eylül 2019</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9771300833711</t>
+          <t>9771300833780</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 371 Mart 2020</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 378 Ekim 2020</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9771300833605</t>
+          <t>9771300833711</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 360 Nisan 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 371 Mart 2020</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9771300833681</t>
+          <t>9771300833605</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 368 Aralık 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 360 Nisan 2019</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9771300833582</t>
+          <t>9771300833681</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 358 - 359</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 368 Aralık 2019</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>19.8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9771300833537</t>
+          <t>9771300833582</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 353 Eylül 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 358 - 359</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>14.85</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9771300833667</t>
+          <t>9771300833537</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 366 Ekim 2019</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 353 Eylül 2018</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>15</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9771300833551</t>
+          <t>9771300833667</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 355 Kasım 2018</t>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 366 Ekim 2019</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>14.85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
+          <t>9771300833551</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 355 Kasım 2018</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>14.85</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
           <t>9771300834404</t>
         </is>
       </c>
-      <c r="B304" s="1" t="inlineStr">
+      <c r="B305" s="1" t="inlineStr">
         <is>
           <t>Birikim Aylık Sosyalist Kültür Dergisi Sayı: 439-440 Kasım- Aralık 2025</t>
         </is>
       </c>
-      <c r="C304" s="1">
+      <c r="C305" s="1">
         <v>190</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>