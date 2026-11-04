--- v1 (2026-07-03)
+++ v2 (2026-11-04)
@@ -199,51 +199,51 @@
         <is>
           <t>9786259795911</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Sokağın Nabzı</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786056387814</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Heybe</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259795973</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Geriye Bir Eser Bırak</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259795942</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>