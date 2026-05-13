--- v1 (2026-02-06)
+++ v2 (2026-05-13)
@@ -85,250 +85,1345 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944722728</t>
+          <t>9786055515935</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Divan</t>
+          <t>Viyana Çevresi Üzerine</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055515966</t>
+          <t>9789944722216</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ben Başka!</t>
+          <t>Türkiye’de ve Dünyada Vatandaşlık</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>60</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059769983</t>
+          <t>9789944722704</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Toplumunda Afyon ve Esrar</t>
+          <t>Türkiye Selçuklu Devletinin Dağılışı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054733798</t>
+          <t>9789944722490</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Paylaşım Odaklı Ekonomi-Krizlerin Panzehiri</t>
+          <t>Türk Tarihi ve Kültürü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>25</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054733255</t>
+          <t>9786054733118</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Hançer</t>
+          <t>Tatvan Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059769914</t>
+          <t>9786055515461</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Remzi Divanı</t>
+          <t>Tarihi Yeniden Düşünürken</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059769969</t>
+          <t>3990000054267</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bilişim Devrimi</t>
+          <t>Tarih ve Tarihçiler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059769105</t>
+          <t>9789944722155</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Şiir /de/ Ritim</t>
+          <t>Şair Evlenmesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054733804</t>
+          <t>9786055515140</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öğretiminde Kadın İmajının Yeniden İnşası</t>
+          <t>Sosyal İktidar ve Türk Devleti</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054733651</t>
+          <t>9789750000911</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Arap Baharı Sürecinde Orduların Tutumu</t>
+          <t>Sona Doğru Osmanlı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055515874</t>
+          <t>9786055515379</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’yi Yeniden Keşfetmek</t>
+          <t>Siyaset, Medya ve Zihnime Yansımalar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>60</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054733217</t>
+          <t>9786055515201</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Yoksulluğu Yeniden Düşünmek</t>
+          <t>Siyasal Antropoloji</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054733453</t>
+          <t>9786055515188</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Erzurumlu Emrah Divanı</t>
+          <t>Sırpça Sözlük</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>95</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
+          <t>9789944722605</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Saklı Dev</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786055515232</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Safevi Tarihi</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786055515317</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Ruh Üzerine</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9789750000973</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Ravzı Divanı</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9789944722292</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Prof. Dr. Mustafa Özbalcı Armağanı / Prof. Dr. Celal Tarakçı Armağanı (Arkalı Önlü)</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9789944722957</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Esnafında Suç ve Ceza</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786055515355</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti’nde Kambiyo İstikrarı Uygulaması</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9789944722711</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Nereye Gitti Bu Entelektüeller?</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9789944722186</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Mevlana’nın Dünyası</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786055515010</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme Ekseninde Halkla İlişkiler</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9789944722230</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Kurumlarıyla Osmanlı Tarihi 1-4 (Netayicül'l - Vuku'at)</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786055515195</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>İntihar Eylemleri Ekseninde Din ve Terör</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786055515850</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve Toplum Bilimleri 2</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9789944722360</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9789944722933</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>İki Cihan Aresinde</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786055515157</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Antropolojisine Giriş</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9789944722179</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Vücudi - Hayal u Yar</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9789944722131</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Gençlere Tarih Dersleri</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786055515324</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Frege’ye Dair</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786055515645</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Dokuzluklar</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9789944722322</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Divan Şiirinin Dünyasına Giriş</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9789944722674</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Divan Şiiri Poetikası (17. Yüzyıl)</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>57.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9789944722346</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Dindarlık Siyaseti Osmanlı Uleması</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>3990000014772</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Din Sosyolojisine Giriş</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>1002504501547</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Din Sosyolojisine Giriş</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>3990000031655</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Yönleriyle Alan Çalışması</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786055515478</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Selçuk Baran’ın Öyküleri</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786055515331</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Bir Klasik İktisatçı Gözüyle Osmanlı</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789944722124</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Bir Batı Anadolu Kasabasında Dini Hayat</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789944722698</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Bahrü’l-Hikem Hikmet Denizi (Feriştahoğlu Mehmed b. Abdüllatif)</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786055515485</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa’da İslam ve Türk İmajı</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786055515690</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Acılar</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786054733125</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Toplumunda Beslemelik Kurumu</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786055515881</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Ali Ayni’nin Darulfünun Felsefe Tarihi Üzerine Bir İnceleme</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786055515867</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Kuantum Felsefesi</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789944722643</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Kahvede Kürt Var mı?</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789944722681</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Aklın Birlikten Çokluğa Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786055515454</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Z</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786055515041</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dini Hareketler Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786054733675</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Nietzsche'nin Nihilizmi</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786054733668</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Mecazi Gölgeler</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786054733439</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Hurufi Metinleri 1</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786059769136</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Zigetvar Kalkanları</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789757764027</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>İslam ve Medeniyeti (Takım 1 ve 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789752499140</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Ak Parti ve Refah Partisi</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786059769792</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Zigetvar'ın Kara Çiçekleri</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786054733965</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Yetim</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786059769211</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Eğri Yıldızları</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786054733682</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'ye Yaya Seyahat</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786058544802</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Dostmodern Darbe</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786055515928</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Siber Toplum Bileşenleri</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786054733972</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Nar-ı Beyza 2 / Ağaç'ın Sabrı</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789944580618</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Boşnakça Sözlük</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786055515607</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Abdülmecid'in Rumeli Seyahati</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786054733224</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Macar Şiirinden Bir Seçki</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786054733736</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Makalat-ı Siyasiye ve Edebiye</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786054733484</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Mekteplerinde Ahlak</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786054733361</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Söylem</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786054733460</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Yarım Kalan</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786054733477</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>19.Yüzyıl Osmanlı Düşünürü Mehmet Arif Bey'in Ahlak Felsefesi</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789944722728</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Divan</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786055515966</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Ben Başka!</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786059769983</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Toplumunda Afyon ve Esrar</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786054733798</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Paylaşım Odaklı Ekonomi-Krizlerin Panzehiri</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786054733255</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Aynadaki Hançer</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786059769914</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Remzi Divanı</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786059769969</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Bilişim Devrimi</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786059769105</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Şiir /de/ Ritim</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786054733804</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Öğretiminde Kadın İmajının Yeniden İnşası</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786054733651</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Arap Baharı Sürecinde Orduların Tutumu</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786055515874</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’yi Yeniden Keşfetmek</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786054733217</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Kentsel Yoksulluğu Yeniden Düşünmek</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786054733453</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Erzurumlu Emrah Divanı</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
           <t>9786054733231</t>
         </is>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Sosyolojik Teori Gelişmesi ve Belli Başlı Paradigmalar</t>
         </is>
       </c>
-      <c r="C15" s="1">
+      <c r="C88" s="1">
         <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>