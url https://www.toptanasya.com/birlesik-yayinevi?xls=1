--- v2 (2026-05-13)
+++ v3 (2026-11-04)
@@ -514,51 +514,51 @@
         <is>
           <t>9789944722933</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>İki Cihan Aresinde</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786055515157</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Hukuk Antropolojisine Giriş</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789944722179</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Vücudi - Hayal u Yar</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789944722131</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
@@ -769,51 +769,51 @@
         <is>
           <t>9786055515690</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Acılar</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>12.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786054733125</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Toplumunda Beslemelik Kurumu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>45</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786055515881</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Mehmet Ali Ayni’nin Darulfünun Felsefe Tarihi Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786055515867</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
@@ -904,51 +904,51 @@
         <is>
           <t>9786054733668</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Mecazi Gölgeler</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786054733439</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Hurufi Metinleri 1</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>35</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786059769136</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Zigetvar Kalkanları</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789757764027</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
@@ -1114,316 +1114,316 @@
         <is>
           <t>9786054733224</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Macar Şiirinden Bir Seçki</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786054733736</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Makalat-ı Siyasiye ve Edebiye</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786054733484</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Mekteplerinde Ahlak</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786054733361</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Söylem</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786054733460</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Yarım Kalan</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786054733477</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>19.Yüzyıl Osmanlı Düşünürü Mehmet Arif Bey'in Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789944722728</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Divan</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786055515966</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Ben Başka!</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059769983</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Toplumunda Afyon ve Esrar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786054733798</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Paylaşım Odaklı Ekonomi-Krizlerin Panzehiri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786054733255</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Aynadaki Hançer</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786059769914</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Remzi Divanı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>80</v>
+        <v>225</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786059769969</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Bilişim Devrimi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>275</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786059769105</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Şiir /de/ Ritim</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786054733804</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Tarih Öğretiminde Kadın İmajının Yeniden İnşası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>80</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786054733651</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Arap Baharı Sürecinde Orduların Tutumu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>70</v>
+        <v>225</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786055515874</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Türkiye’yi Yeniden Keşfetmek</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>60</v>
+        <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786054733217</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Kentsel Yoksulluğu Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>27</v>
+        <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786054733453</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Erzurumlu Emrah Divanı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>95</v>
+        <v>375</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786054733231</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Sosyolojik Teori Gelişmesi ve Belli Başlı Paradigmalar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>