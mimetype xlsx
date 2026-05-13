--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,5215 +85,8755 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789755116877</t>
+          <t>9789755117584</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yapı Bilgisi 1 / Ders Notları</t>
+          <t>Python Programlama</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789755116693</t>
+          <t>9789755117577</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Puzolan</t>
+          <t>Çelik Yapılar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>900</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789755117539</t>
+          <t>9789755117546</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Depreme Dayanıklı Yapıların Tasarım İlkeleri</t>
+          <t>Enerji İletim Hava Hatları Problemleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>850</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3990000005626</t>
+          <t>9789755117553</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Optokuplörler ve Uygulamaları</t>
+          <t>Çözümlü Aydınlatma Tekniği Problemleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789755117522</t>
+          <t>9789755117560</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Matematik Problemleri ve Matlab Uygulaması</t>
+          <t>Sonlu Elemanlar Yöntemi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>600</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789755116204</t>
+          <t>4444444444204</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yapı Bilgisi 2</t>
+          <t>DC-AC Devre Analizi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789755116020</t>
+          <t>9789755117065</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Çözümlü Problemler</t>
+          <t>Yakıtlar Yağlar ve Sular - Fiziksel ve Kimyasal Özellikler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789755116143</t>
+          <t>9789759870225</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tesisleri Proje Uygulama ve Yönetmelikler</t>
+          <t>S7-300 PLC'lerde Programlama Temel Seviye</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1000</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789755114415</t>
+          <t>9789755114675</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet Çözümlü Problemleri Cilt: 1</t>
+          <t>Çözümlü Elektronik Devreler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789755111377</t>
+          <t>9789755113517</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim Tekniği Cilt: 1</t>
+          <t>Çözümlü Elektromanyetik Alan Problemleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>700</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789755117416</t>
+          <t>9789755114538</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Problemleri Cilt 3</t>
+          <t>Çözümlü Elektrik Devre Problemleri Cilt: 2</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>850</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789755117508</t>
+          <t>9789755112022</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Denizciler İçin Soğutma ve İklimlendirme Sistemleri</t>
+          <t>Çok Katlı Yüksek Yapılarda Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>700</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789755117515</t>
+          <t>9789755114729</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı ve Çözümlü Yüksek Gerilim Tekniği Problemleri</t>
+          <t>Çevre ve Yapı Akustiği</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>1000</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789755114637</t>
+          <t>9789755113685</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Bakım</t>
+          <t>Çelik Yapılar Cilt: 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1200</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789755117485</t>
+          <t>9789755113777</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemlerinde Per-Unit Hesaplamalar</t>
+          <t>Çelik Yapılar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>750</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789755117492</t>
+          <t>9789755112404</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Enerjisi Ekonomisi Problemleri</t>
+          <t>Çelik Yapıda Öngerme</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>800</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789755117478</t>
+          <t>9789755112411</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapılar</t>
+          <t>Çelik Yapıda Karma Elemanların Plastik Hesabı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1500</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789755116563</t>
+          <t>9789755114606</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler İçin Fizik Hızlı Çalışma Kitabı</t>
+          <t>C Dili PIC Uygulamaları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>700</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789755115771</t>
+          <t>9789755113661</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Termodinamik</t>
+          <t>C ++ Programlama Dilinin Esasları ve Uygulamaları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>900</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789755115733</t>
+          <t>3990000013968</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Ölçme Bilgisi</t>
+          <t>Bilimsel Makaleleri Hazırlama ve Yazma Tekniği</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1000</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789755115269</t>
+          <t>9789755112732</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Toprak İşleri ve İş Makineleri</t>
+          <t>Bilimlerin Tarihi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>800</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789755114422</t>
+          <t>9789755113623</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Temel Elektronik Devre Uygulamaları</t>
+          <t>Bilgisayar Uygulamalarıyla Sayısal İşaret İşleme</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>600</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789755115702</t>
+          <t>9789755112077</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tasarımcılar İçin Metal Şekillendirme Yöntemleri - Metal Ürün Tasarım İlkeleri</t>
+          <t>Bilgisayar (Excel) Destekli Uygulamalı İstatistik</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>1000</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789755110837</t>
+          <t>9789755110424</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Talaş Kaldırma ve Takım Tezgahları Problemleri</t>
+          <t>Betonarmeye Giriş</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>1200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789755113968</t>
+          <t>9789755112305</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sürekli Transport Sistemleri</t>
+          <t>Betonarme, Çok Katlı, Prefabrike İskelet Sistemler Cilt: 2</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>900</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789755113067</t>
+          <t>9789755112299</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sürekli Kirişlerde Yanal Burkulma ve 2. Mertebe Gerilme Problemi</t>
+          <t>Betonarme, Çok Katlı, Prefabrike İskelet Sistemler Cilt: 1</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>600</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789755114118</t>
+          <t>9789755113005</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Su Kaynakları Mühendisliği</t>
+          <t>Betonarme Yapıların Hesap ve Tasarım Esasları Cilt: 1</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1000</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789755114293</t>
+          <t>9789755112831</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Su Getirme ve Kanalizasyon Yapılarının Projelendirilmesi</t>
+          <t>Betonarme</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>1000</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789755113098</t>
+          <t>9789755112541</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sayısal İşaret İşleme</t>
+          <t>Beton</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>900</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789755115665</t>
+          <t>9789755111107</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Analiz Problemleri</t>
+          <t>Bağlama Elemanları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>1000</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789755113531</t>
+          <t>9789755114347</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Analiz</t>
+          <t>Ayrıntılı Örnekleriyle Betonarme 1</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1000</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789755111728</t>
+          <t>9789755112442</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Analiz</t>
+          <t>Asansörler ve Yürüyen Merdivenler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>1000</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789755115184</t>
+          <t>9789755112916</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sayıların Teorisi</t>
+          <t>Asansör Tekniği Cilt: 2</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>600</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789755113050</t>
+          <t>9789755112909</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Risk ve Yönetimi</t>
+          <t>Asansör Tekniği Cilt: 1</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>750</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789755112008</t>
+          <t>9789755112886</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>PLC ile Endüstriyel Otomasyon</t>
+          <t>Artificial Intelligence 1</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>900</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789755115085</t>
+          <t>9789755111902</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>PICBIT_PLC ile Lojik Tasarım</t>
+          <t>Analog Tümdevre Tasarımı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789755115863</t>
+          <t>9789755112190</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>PIC 16F877 A Temelli PLC</t>
+          <t>Analog Haberleşme</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789755115979</t>
+          <t>9789755114163</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Otomotiv Elektrik ve Elektroniği</t>
+          <t>Ana Hatlarıyla Plastikler ve Katkı Maddeleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>1000</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789755114866</t>
+          <t>9789755113494</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Otomatik Kontrol Sistemleri</t>
+          <t>Ana Hatları ile Yapıştırıcılar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>700</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789755115566</t>
+          <t>9789755112367</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dinamik</t>
+          <t>Ahşap Yapılar Problem ve Çözümleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>1250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789755115214</t>
+          <t>9789755110455</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Ekonomisi Temel Prensipleri ve Uygulamaları</t>
+          <t>Ahşap Çatılar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>1000</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789755113920</t>
+          <t>9789755113883</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Ekonomisi</t>
+          <t>A’dan Z’ye Yarıiletken Karakteristik ve Karşılıkları Cilt: 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>1000</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789755114354</t>
+          <t>9789755111070</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Çizimin Esasları</t>
+          <t>Asenkron Motorlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>900</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789755114767</t>
+          <t>9789755113432</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin Mekanik Statik Çözümlü Problemler</t>
+          <t>Asenkron Makinalar ve Kontrolü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>1200</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789755114774</t>
+          <t>9789755112947</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin Mekanik Statik</t>
+          <t>Cam</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>1300</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789755114569</t>
+          <t>9789755116099</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dini Mimaride Gizli Tasarım Yöntemleri</t>
+          <t>STA4CAD Çok Katlı Betonarme Yapıların Analizi ve Tasarımı (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>1000</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789755117461</t>
+          <t>9789755116235</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İnce Yapı Ders Notları</t>
+          <t>Yapısal Çözümleme Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789755117454</t>
+          <t>9789755116129</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Arduıno ve Temel Projeler</t>
+          <t>İnşaat Projelerinde Sözleşme Yönetimi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789755117430</t>
+          <t>9789755112855</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tarımsal Üretimde Teknoloji Kullanımı</t>
+          <t>İnşaat Yönetimi Uygulamaları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>900</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789755117423</t>
+          <t>3990000071499</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tarımsal Üretimde Enerji Tasarrufu ve Enerji Verimliliği</t>
+          <t>Elektrik Mühendisliği Elektrik Enerjisinin Üretimi İletimi ve Dağıtımı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>1000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789755117447</t>
+          <t>9789755116006</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tarım 5.0</t>
+          <t>Zemin Mekaniği (A. Oğuz Tan)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>800</v>
+        <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789755117409</t>
+          <t>9789755111001</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemlerinde Topraklamalar</t>
+          <t>Yapı Teknik Resmi Cilt 1-2</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>850</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789755117393</t>
+          <t>9789755116631</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Temel Yüksek Gerilim Tekniği Cilt 2</t>
+          <t>Basic Electrical Electronics</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>1000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789755117386</t>
+          <t>9789755116495</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Temel Yüksek Gerilim Tekniği Cilt 1</t>
+          <t>Tia Portal İle Operatör Panel ve Scada Proglamlama</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>1000</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789755117331</t>
+          <t>9789755116761</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Meteorolojik Parametrelerin Enerji İletim Sistemlerine Etkileri</t>
+          <t>Elektrik Tesisleri Güvenlik, Koruma ve Uygulama Esasları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789755117379</t>
+          <t>9789755116372</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Geri Beslemeli Kontrol Sistemleri</t>
+          <t>Sıhhi Tesisat</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>700</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789755117362</t>
+          <t>9789755115870</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Elektromanyetiğinin Temelleri</t>
+          <t>Çevre ve Gaz Emisyonları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>1300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789755117355</t>
+          <t>3990000004823</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Betonarme</t>
+          <t>Yüksek Matematik Cilt: 2</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>1500</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789755117348</t>
+          <t>9789755113370</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Problemleri 2</t>
+          <t>Yeni Başlayanlar İçin Elektronik Öğreniyorum</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>850</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789755117232</t>
+          <t>9789755113890</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Teknik Resim Uygulama Çözümleri</t>
+          <t>Yarıiletken Karakteristik ve Karşılıkları Cilt: 2</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>600</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789755117263</t>
+          <t>9789755112329</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de İnşaat Mühendisliği Tarihi</t>
+          <t>Yüzeysel Yapı Temelleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>700</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789755117270</t>
+          <t>9789755113739</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sonlu Elemanlar Analizi</t>
+          <t>Yapısal Analiz Programı SAP 2000</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>800</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789755117249</t>
+          <t>9789755112428</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mekanik ve Statik</t>
+          <t>Yapıların Taşıma Gücünün İyileştirilmesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>600</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789755117300</t>
+          <t>9789755113746</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Elektrik Proje Çizimi</t>
+          <t>Yapıların Elektrik Tesisatı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>600</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789755117317</t>
+          <t>9789755113289</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yapı Bilgisi 2 - Ders Notları</t>
+          <t>Yapılar + Projeler 2</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>800</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789755117256</t>
+          <t>9789755110981</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Problemleri 1</t>
+          <t>Yapı Teknik Resmi Cilt: 2</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>850</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789755116792</t>
+          <t>3990000030558</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yapım İşlerinde Sıhhi, Kalorifer Doğalgaz ve Yangın Tesisatı</t>
+          <t>Yapı Teknik Resmi Cilt: 1</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>1000</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789755116655</t>
+          <t>3990000002583</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Pratik Yapı Metrajı ve Maliyeti</t>
+          <t>Yapı Statiği</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>1200</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789755116273</t>
+          <t>9789755112725</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Organik Reaksiyon Mekanizmaları</t>
+          <t>Yapı Statiği</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>1200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789755113456</t>
+          <t>9789755113081</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Taşıma Tekniği Problemleri</t>
+          <t>Yapı Mühendisliği Örnekleriyle C++</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>600</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789755112930</t>
+          <t>9799755113240</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Zemin İncelemesi ve Temel Tasarımı</t>
+          <t>Yapı İnceleme Yöntemleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>1000</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789755111261</t>
+          <t>9789755114484</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yapı İşletmesi ve Maloluş Hesapları</t>
+          <t>Yapı Dinamiği ve Deprem Mühendisliği</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789755110004</t>
+          <t>9789755113302</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yapı</t>
+          <t>Yapı Denetimi El Kitabı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>750</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789755112848</t>
+          <t>9789755113296</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle SAP 2000 - V20</t>
+          <t>Yapı - 4</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>1250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789755114972</t>
+          <t>9789755112992</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Makina Dinamiği - Makina Teorisi 2</t>
+          <t>Yapı - 3</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>1000</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789755115061</t>
+          <t>3990000002582</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dizel Motorları Teorisi</t>
+          <t>Yapı - 2</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>900</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789755113673</t>
+          <t>9789755115498</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Devre ve Sistem Analizi</t>
+          <t>Wincc Flexible ile Operatör Panel ve Wincc ile Scada Programlama</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>600</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789755116976</t>
+          <t>9789755110479</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Depreme Dayanıklı Binaların Tasarımına Giriş</t>
+          <t>Uygulanmış Devreler ve Teori 2</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>1500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789755117287</t>
+          <t>9789755110301</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Çağdaş Taşıyıcı Sistemler</t>
+          <t>Uygulanmış Devreler ve Teori 1</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>800</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789755117294</t>
+          <t>9789755112671</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Heybeliada'da Art Nouveau Ampir ve Art Deco Mimarlık Araştırmaları</t>
+          <t>Uygulamalı Toplam İnşaat Yönetimi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>4440000000894</t>
+          <t>3990000015393</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet - 502 Çözümlü Problemler Cilt 1</t>
+          <t>Türbomakinelerde Akış</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>700</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789755117201</t>
+          <t>9789755112497</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Güç Sistemleri</t>
+          <t>Tuğla</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>1700</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789755117218</t>
+          <t>3990000025940</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliğinde Temel İnşaatı 1</t>
+          <t>Transport Tekniği Problemleri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>1200</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789755117225</t>
+          <t>9789755111476</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliğinde Temel İnşaatı 2</t>
+          <t>Transport Tekniği Cilt: 2</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>1200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789755117188</t>
+          <t>9789755110707</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Tia Portal ile Scada Programlama</t>
+          <t>Transport Tekniği</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>800</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789755117171</t>
+          <t>9789755112633</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Elektrik-Elektronik Mühendisliğine Giriş</t>
+          <t>Termodinamik Tablolar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>1200</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789755117195</t>
+          <t>9789755113869</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tia Portal ile Operatör Panel Programlama</t>
+          <t>Temel Tasarım</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>800</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789755117157</t>
+          <t>9789755113692</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Güç Sistemleri Tasarımı</t>
+          <t>Temel İnşaatı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>600</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789755117164</t>
+          <t>9789755111698</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tesislerinde Doğru Bilinen Yanlışlar</t>
+          <t>Temel Elektronik</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>750</v>
+        <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789755116778</t>
+          <t>9789755111292</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Makine Tasarımı Temel İlkeler</t>
+          <t>Teknik Resim Cilt: 2</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>900</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789755117096</t>
+          <t>9789755111285</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 3 Kısım 1</t>
+          <t>Teknik Resim Cilt: 1</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>1250</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789755117058</t>
+          <t>9789755115610</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>YG/AG Elektrik Tesisleri Proje Uygulamaları - Bağlama Modelleri</t>
+          <t>Tekla Xsteel</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789755117072</t>
+          <t>9789755111803</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Şehir Elektrik Şebekeleri Proje Uygulamaları</t>
+          <t>Uygulanmış Devreler ve Teori 3</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>750</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789755117089</t>
+          <t>9789755116105</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 3 Kısım 2</t>
+          <t>Kren Yollarının Tasarımı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>1250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789755115818</t>
+          <t>9789755113609</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Elektronik</t>
+          <t>Taşların Bozulma Nedenleri Koruma Yöntemleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>1000</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789755117140</t>
+          <t>9789755115436</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Mühendislikte Ekonomik Analiz (Ciltli)</t>
+          <t>Taşıma Tekniği</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>1000</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789755117133</t>
+          <t>9789755113562</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim İzolatörleri (Ciltli)</t>
+          <t>Tasarlama Kuramları ve Metotları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>1250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789755117119</t>
+          <t>9789755114545</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>S7 1200 PLC Programlama - Temel Seviye</t>
+          <t>Tasarımcı Mühendisler İçin Malzeme Bilgisi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>900</v>
+        <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789755117126</t>
+          <t>9789755112473</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>S7 1200 PLC Programlama - İleri Seviye</t>
+          <t>Şebeke Bazlı Bilgisayar Destekli Proje Yönetimi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>900</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789755117102</t>
+          <t>9789755114903</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Deprem-Zemin ve Depreme Dayanıklı Yapı Tasarımı</t>
+          <t>Su Yapıları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>1500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789755117034</t>
+          <t>9789755114071</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>S7 1500 PLC Programlama</t>
+          <t>Stratejik Halkla İlişkiler Uygulamaları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>800</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789755116990</t>
+          <t>9789755110523</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 2 Kısım 2</t>
+          <t>Statik</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1250</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789755117003</t>
+          <t>3990000002584</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 2 Kısım 1</t>
+          <t>Sonlu Elemanlar Metodu</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>1250</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789755116983</t>
+          <t>9789755110288</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 1</t>
+          <t>Sıhhi Tesisat</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>1250</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789755116969</t>
+          <t>9789755112091</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sayılar Teorisi Çözümlü Problemleri</t>
+          <t>Servis Notları Renkli Televizyon 2</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>1000</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789755116952</t>
+          <t>3990000002579</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yapım İşlerinde Elektrik Tesisatı</t>
+          <t>Senkron Makinalar Problem Çözümleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1000</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789755116914</t>
+          <t>9789755114026</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği</t>
+          <t>Sayısal Haberleşme</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>900</v>
+        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789755116945</t>
+          <t>9789755111896</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kırılma Mekaniği</t>
+          <t>Sayısal Haberleşme</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>700</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789755116921</t>
+          <t>9789755114248</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 6</t>
+          <t>Robot Kinematiği</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>1000</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789755116891</t>
+          <t>9789755112121</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yapı Mühendisliği Problemlerinde SAP 2000 (v23) Uygulamaları</t>
+          <t>Renkli Televizyon Servis Notları 5</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>800</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789755116907</t>
+          <t>3990000005780</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kalorifer ve Havalandırma Tesisatı</t>
+          <t>Renkli Televizyon Servis Notları 4</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>800</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789755116884</t>
+          <t>9789755112107</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Matematik ve Mühendislik Konularında 400 Matlab Uygulaması</t>
+          <t>Renkli Televizyon Servis Notları 3</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>1000</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789755116860</t>
+          <t>9789755112084</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>YG / AG Elektrik Tesisleri Proje Uygulaması</t>
+          <t>Renkli Televizyon Servis Notları 1</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>1200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789755116846</t>
+          <t>9789755113616</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Kentsel Ulaşım</t>
+          <t>Psikolojik Danışma ve Rehberlik</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>1000</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789755116839</t>
+          <t>9789755112770</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 5</t>
+          <t>Pompalar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>1500</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789755116822</t>
+          <t>9789755111834</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Beton</t>
+          <t>PLC ve Uygulamaları</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>600</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789755116808</t>
+          <t>3990000005228</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir</t>
+          <t>PLC Teori ve Uygulama 1</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>850</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789755116815</t>
+          <t>9789755115887</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir Çözümlü Test Soruları</t>
+          <t>PLC Programlama ve S7 / 1200</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789755116785</t>
+          <t>3990000057021</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Çevre Kirliliğinin Temelleri ve Kontrol Esasları</t>
+          <t>Plastik ve Metal Kalıpçılık Teknikleri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>1000</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789755116754</t>
+          <t>9789755110554</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Çevrede Yapılaşma Deneyimleri</t>
+          <t>Plastik Malzeme Bilimi Teknolojisi ve Kalıp Tasarımı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789755111948</t>
+          <t>3990000030220</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Toprak İşleri</t>
+          <t>Planlamada MS Project ve Primavera’yı Anlamak</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>750</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789755116747</t>
+          <t>9789755112244</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği</t>
+          <t>Petrografi Prensipleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>1200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789755116723</t>
+          <t>9789755113340</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği</t>
+          <t>Sistem - Sistem Otomotiv Teknik Terimler ve Terminolojiler Sözlüğü</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>800</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789755116716</t>
+          <t>9789755114408</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği</t>
+          <t>Örneklerle Etabs 2013</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789755116730</t>
+          <t>9789755113449</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 4</t>
+          <t>Ölçme Bilgisi Cilt - 1</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>700</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789755116662</t>
+          <t>9789755113227</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Karayolu Tasarımı</t>
+          <t>Öğretimde Planlama ve Değerlendirme</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>900</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789755116624</t>
+          <t>9789755113135</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları</t>
+          <t>Otomobil Elektroniği ve Devreleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>1000</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789755116594</t>
+          <t>9789755111704</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Devre Analizi</t>
+          <t>Otomatik Kontrol</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>1250</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789755116570</t>
+          <t>9799755113981</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Matlab Uygulamalı Gemi Stabilitesi</t>
+          <t>Otomasyon Sistemleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>600</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789755116679</t>
+          <t>9789755115764</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Mekanik Titreşimler Cilt 2 (Ciltli)</t>
+          <t>Orta Gerilim Transformatör Merkezlerinin Projelendirilmesi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>1250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789755116617</t>
+          <t>9789755112039</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Cilt - 2</t>
+          <t>Optoelektronik Devreler ve Sistemler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>1000</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789755116600</t>
+          <t>9789755114156</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Cilt - 1</t>
+          <t>Olasılık Teorisine Giriş</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>900</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789755116587</t>
+          <t>9789755115238</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ölçme Tekniği</t>
+          <t>Nümerik Analiz</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>1000</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789755116556</t>
+          <t>9789755115290</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Elektromanyetiği Çözümlü Problemler</t>
+          <t>Mühendislik Ölçmeleri 1 Sayısal Örnekler Cilt - 2</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>700</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789755116396</t>
+          <t>9789755115245</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisleri İçin Matlab Kullanımına Giriş</t>
+          <t>Mühendislik Ölçmeleri - 1 Cilt 1: Metinler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>700</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789755116457</t>
+          <t>3990000002586</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Peyzaj Tasarımı</t>
+          <t>Mühendislik Mekaniği Statik : Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>800</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789755116549</t>
+          <t>3990000026025</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dinamiği</t>
+          <t>Mühendislik Mekaniği Statik</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>1000</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789755116532</t>
+          <t>9789755110073</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Hatları Problemleri</t>
+          <t>Mühendisler İçin Mekanik Statik</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>900</v>
+        <v>500</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789755116525</t>
+          <t>9789755110196</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Haberleşme Kuramı 1</t>
+          <t>Mühendisler İçin Mekanik Cilt: 2 - Dinamik (Problemlerin Çözümleri)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789755116488</t>
+          <t>9789755111025</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Genel Mikrobiyoloji ve Çevre Mühendisliği Mikrobiyolojisi</t>
+          <t>Mühendisler İçin İstatistik</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>1300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789755116518</t>
+          <t>9789755114699</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Matematik Analiz 2</t>
+          <t>Mukavemet Problemleri Cilt: 1</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>1250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789755116501</t>
+          <t>9789755114316</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Atıkların Yönetimi</t>
+          <t>Mukavemet Cilt: 1</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>1000</v>
+        <v>600</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789755116426</t>
+          <t>9789755111469</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Güç Kompanzasyonu</t>
+          <t>Motorlu Araçlar Cilt: 3</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>800</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789755116471</t>
+          <t>9789755110691</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Teknik Resim A-4 Uygulama Yaprakları</t>
+          <t>Motorlu Araçlar Cilt: 2</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>900</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789755116464</t>
+          <t>9789755110066</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Teknik Resim</t>
+          <t>Motorlu Araçlar Cilt: 1</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>900</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789755116419</t>
+          <t>9789755112602</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Autocad Kullanımına Giriş</t>
+          <t>Mineraller</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>700</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789755116266</t>
+          <t>9789755115795</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mekanik Tesisat Sistemleri</t>
+          <t>Mimarlık - Yaşamın İçinden</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>1300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789755114910</t>
+          <t>9789755114217</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Şantiye Tekniği ve Şantiyede İş Güvenliği</t>
+          <t>Mimaride İzdüşüm Çizim Yöntemleri</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>1300</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789755116365</t>
+          <t>9789755114460</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Örneklerle Mekanik ve Statik</t>
+          <t>Mimari Metaller</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>600</v>
+        <v>50</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789755116389</t>
+          <t>9789755113364</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ölçme Tekniği</t>
+          <t>Mimari Çizim Tekniği</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>900</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789755116402</t>
+          <t>9789755113470</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir</t>
+          <t>Mimar ve Mühendisler İçin Temel Tasarı Geometri</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789755116303</t>
+          <t>9789755113950</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yapı Malzemesi Ve Yapı Fiziği İlişkisi</t>
+          <t>Mikroişlemcilere Giriş</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>600</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789755116327</t>
+          <t>9789755111759</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Teknik Formüller</t>
+          <t>Mikroişlemciler Mikrobilgisayarlar</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>1000</v>
+        <v>600</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789755116341</t>
+          <t>9789755114927</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Topraklama Güvenlik</t>
+          <t>Mekanizma Tekniği - Makina Teorisi 1</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789755115030</t>
+          <t>9789755110509</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Paratonerler, Parafudrlar ve Topraklama Uygulamaları</t>
+          <t>Mekanizma Tekniği</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>1000</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789755113500</t>
+          <t>9789755115016</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Soyut Cebir</t>
+          <t>Matematik Analiz 2</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>900</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789755114781</t>
+          <t>9799755271179</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Isı Transferi ve Örnek Problemler</t>
+          <t>Malzeme Bilgisi Problemleri</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>1250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789755116280</t>
+          <t>9789755114552</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Mühendisliği</t>
+          <t>Makine Elemanları Tasarımı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>1500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789755116259</t>
+          <t>9789755110462</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Statik - Mukavemet (Skaler Mekanik) 356 Çözümlü Problem</t>
+          <t>Malzeme Bilimine Giriş</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>900</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789755116297</t>
+          <t>9789755110363</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Seyir - Güverte İşletim Düzeyi Eğitimi İçin</t>
+          <t>Makina Elemanları Cilt: 1 - 2</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>1000</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789755113029</t>
+          <t>9789755113159</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Türk Yüklenici Firmaları İçin Proje Yönetimi Sistemi</t>
+          <t>Maden ve Define Detektörleri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>600</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789755111919</t>
+          <t>9789755114668</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Probability and Statistics for Engineers</t>
+          <t>Lineer Cebir ve Çözümlü Problemleri</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789755115511</t>
+          <t>9789755114453</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>PLC Programlama ve S7-300/400 2</t>
+          <t>Matlab ve Simulink’le Modelleme - Kontrol 2</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>700</v>
+        <v>60</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789755115504</t>
+          <t>9789755115009</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>PLC Programlama ve S7-300/400 -1</t>
+          <t>Lineer Cebir Çözümlü Problemleri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>700</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789755116228</t>
+          <t>9799755113394</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Soyut Cebir</t>
+          <t>Kumaş Yapı Bilgisi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>750</v>
+        <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789755116211</t>
+          <t>9789755113203</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yapı Bilgisi 3</t>
+          <t>Kendi Kendine Elektronik</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>220</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789755116198</t>
+          <t>9789755113272</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Yapı Bilgisi 1</t>
+          <t>Kazıklı Temeller</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>900</v>
+        <v>80</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789755116150</t>
+          <t>9789755111179</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Matematik Analiz 1 - 2</t>
+          <t>Kaynak ve Kesme Teknolojisinde Parametre Değer Tabloları</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>600</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789755116167</t>
+          <t>9789755112312</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Dizel Motorlarının Tasarımı</t>
+          <t>Kat İlavesi Sonucu Çatlamış Binaların Takviyesi Yöntemleri</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>1250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789755116174</t>
+          <t>9789755114644</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Otomatik Kumanda Elektromekanik Kumanda Sistemleri</t>
+          <t>İstanbul Bir Kent Yorumu</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>850</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789755116136</t>
+          <t>9789755115252</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Tasarım AutoCAD 2014-2015/2D</t>
+          <t>İnşaat Sözleşmeleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789755116112</t>
+          <t>9789755111056</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Elektronik 2</t>
+          <t>İmal Usulleri</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>1000</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789755114736</t>
+          <t>9789755113463</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Mühendislikte Güvenilirlik ve Risk Analizi</t>
+          <t>İçten Yanmalı Motorlar</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>650</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789755115573</t>
+          <t>9789755113142</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Dinamik Çözümlü 544 Problem</t>
+          <t>Hobi Elektonik Devreleri</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>1000</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789755111452</t>
+          <t>9789755113197</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Zemin Mekaniği (Kutay Özaydıni)</t>
+          <t>Hi-Fi - Stereo Amplifikatör Şemaları</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>900</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789755115719</t>
+          <t>9789755112169</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yapısal Çözümleme Cilt: 1</t>
+          <t>Hidrolik Problemleri</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>1500</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789755115801</t>
+          <t>3990000005950</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yapım İşlerinde Sözleşme Yönetimi</t>
+          <t>Mühendislik Termodinamiği</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>1000</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789755112626</t>
+          <t>9789755114231</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Yapım</t>
+          <t>Güverte ve Makine İçin Gemi İnşaatı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>1000</v>
+        <v>50</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789755115672</t>
+          <t>3990000002577</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknolojisi 3</t>
+          <t>Mühendisler İçin Mekanik Cilt: 2 - Dinamik</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>1200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789755115627</t>
+          <t>9789755113784</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknolojisi 2</t>
+          <t>Geoteknik Bilgisi 2</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>900</v>
+        <v>30</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789755115603</t>
+          <t>9789755114880</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknolojisi 1</t>
+          <t>Geometrik Toleranslar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>900</v>
+        <v>40</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789755115917</t>
+          <t>9789755110189</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiğinde Özel Konular</t>
+          <t>Mühendisler İçin Mekanik Cilt: 1 - Statik Problemlerin Çözümleri</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>1000</v>
+        <v>350</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789755114996</t>
+          <t>9789755112053</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği 2</t>
+          <t>Genel İstatistik</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>1250</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789755113814</t>
+          <t>9789755115139</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dinamiği</t>
+          <t>Gemi Seyri</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>3990000002581</t>
+          <t>9789755114965</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Yapı 2 - 3 - 4</t>
+          <t>Gemi Mühendisleri İçin Pompa Uygulamaları</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>1000</v>
+        <v>70</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789755113630</t>
+          <t>9789755112862</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet Problemleri Cilt - 2</t>
+          <t>Geleneksel Ahşap Yapılar</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>800</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789755115825</t>
+          <t>9789755114033</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Yapı - Yapım</t>
+          <t>Finansal Sistem</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>900</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789755113524</t>
+          <t>9789755112763</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Mimari Maketler</t>
+          <t>Endüstriyel Elektronik Deneyleri ve Projeleri</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>850</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789755114057</t>
+          <t>3990000003922</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Mikrobilgisayar Temelli Gerçek Zaman Dizgeleri</t>
+          <t>Elektronik Sembolleri</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>600</v>
+        <v>10</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789755115658</t>
+          <t>9789755114361</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Mekanik Titreşimler 1</t>
+          <t>Elektronik</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>1250</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789755115849</t>
+          <t>9789755111988</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Malzeme Bilimi Yapı Malzemeleri ve Deneyleri</t>
+          <t>Elektronik</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>1000</v>
+        <v>55</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789755111407</t>
+          <t>9789755112237</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Cilt: 1</t>
+          <t>Elektromagnetik Problemler ve Sayısal Yöntemler</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>1500</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789755111797</t>
+          <t>9789755110011</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Cilt: 3</t>
+          <t>Elektromagnetik Dalga Teorisi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>900</v>
+        <v>25</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789755111414</t>
+          <t>9789755110110</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Cilt: 2</t>
+          <t>Elektromagnetik Alan Teorisi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>900</v>
+        <v>25</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789755111537</t>
+          <t>9789755111568</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Makine Bilgisi</t>
+          <t>Elektrokimya</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>1500</v>
+        <v>500</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9799755113424</t>
+          <t>9789755111544</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Makinacının Rehberi</t>
+          <t>Elektrikle Otomatik Kumanda Şemaları - Elektrik Meslek Resmi Esasları Cilt: 2</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>1300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789755113036</t>
+          <t>9789755113548</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Makina Tasarımı ve Şekillendirme Tekniği</t>
+          <t>Elektrik Tesislerinde Harmonikler (CD’li)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>800</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789755110844</t>
+          <t>9789755115153</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Madenlerde Tahkimat İşleri ve Tasarımı</t>
+          <t>Elektrik Tesisleri Temel El Kitabı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>1200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>3990000006098</t>
+          <t>9789755111964</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir ve Uygulamaları</t>
+          <t>Elektrik Tesisleri ile İlgili Sorular ve Çözümleri</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>650</v>
+        <v>25</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789755110851</t>
+          <t>3990000003921</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kimyacılar İçin Matematik</t>
+          <t>Elektrik Sembolleri Cilt: 1</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>800</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789755115740</t>
+          <t>9789755113215</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Karma Taşımacılık Yaklaşımıyla Limanlar ve Terminaller</t>
+          <t>Kalite Kontrol</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789755112879</t>
+          <t>9789755114491</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Karayolu Mühendisliği</t>
+          <t>Elektrik Makineleri Senkron Makine - Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>800</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789755115832</t>
+          <t>9789755114514</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Karayolu İnşaatı</t>
+          <t>Elektrik Makineleri 4</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>1300</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789755115429</t>
+          <t>9789755114149</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İzdüşümler</t>
+          <t>Elektrik Makineleri 3</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>600</v>
+        <v>60</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789755111872</t>
+          <t>9789755114125</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>İşletme Finansı</t>
+          <t>Elektrik Makineleri 2 Asenkron Makineler</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>800</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789755112183</t>
+          <t>9789755114132</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Isı Değiştiricileri</t>
+          <t>Elektrik Makineleri 1</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>1200</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789755112817</t>
+          <t>9789755114101</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Hydrology</t>
+          <t>Elektrik Makineleri 1</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789755113111</t>
+          <t>9789755114507</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Hi-Fi Tekniği ve Uygulamaları</t>
+          <t>Elektrik Makineleri Doğru Akım Makinesi - Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>600</v>
+        <v>60</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789755112688</t>
+          <t>9789755112961</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Hidroloji Uygulamaları</t>
+          <t>Elektrik Makinalarının Temelleri</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>700</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789755113647</t>
+          <t>9789755113999</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Hidroloji</t>
+          <t>Elektrik Makinaları 1 - 2</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>700</v>
+        <v>35</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789755115757</t>
+          <t>9789755113944</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik Pnömatik Sistemler</t>
+          <t>Elektrik Kumanda Devreleri ve Deneyleri</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>800</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789755115351</t>
+          <t>3990000013805</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik ve Pnömatik</t>
+          <t>Elektrik Enerji Sistemlerinin Kararlılığı Kontrolü ve Çalışması</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>900</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789755114859</t>
+          <t>9799755113073</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik Makinalar ve Uygulamaları</t>
+          <t>Elektrik Bilgi Bankası</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>700</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789755112152</t>
+          <t>9789755113555</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik</t>
+          <t>Elektrik - Elektronik Formül ve Tablolar</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>1000</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789755114095</t>
+          <t>3990000011241</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkilerde Araştırma</t>
+          <t>Elektirik Tesisleri İle İlgili Sorular ve Çözümler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>600</v>
+        <v>25</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789755115023</t>
+          <t>9789755110660</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Güneş Enerjisi ve Uygulamaları</t>
+          <t>Doğru ve Alternatif Akım Devreleri Problem Çözümleri Elektroteknik 2</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>850</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789755113654</t>
+          <t>9789755114392</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Güç İletimi</t>
+          <t>Dişli Çarklar ve Redüktörleri</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>1500</v>
+        <v>45</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789755115467</t>
+          <t>9789755113128</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Güç Elektroniği</t>
+          <t>Dijital ve Analog Elektronik Devreleri</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>1000</v>
+        <v>40</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789755112794</t>
+          <t>9789755114330</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Güç Dağıtımı 5 / Kesit Hesapları</t>
+          <t>Jeofizik Mühendisliğinde Elektromanyetik Yöntemler</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>900</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789755112503</t>
+          <t>9789755112534</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Güç Dağıtımı 4 / Kısa Devre Hesapları</t>
+          <t>Dijital Elektronik Deneyleri ve Projeleri</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>900</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789755111926</t>
+          <t>3990000002580</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Güç Dağıtımı 3</t>
+          <t>Diferensiyel Denklemler</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>1500</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789755112435</t>
+          <t>9789755110097</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Güç Dağıtımı 2 / Dağıtım Transformatörleri</t>
+          <t>Çözümlü Yüksek Matematik Problemleri - 2</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>600</v>
+        <v>40</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789755112381</t>
+          <t>9789755110646</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Dağıtım Dizgeleri Senkron Generatörler</t>
+          <t>Çözümlü Yüksek Matematik Problemleri - 1</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>600</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789755113180</t>
+          <t>9789755113166</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Gerilim Kaynakları El Kitabı</t>
+          <t>Ev ve Bahçe İçin Elektronik Devreler</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789755114651</t>
+          <t>9789755113876</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Geoteknik Bilgisi 3 Bina Temelleri</t>
+          <t>Euro-Norm Beton</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>1000</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789755113043</t>
+          <t>9789755113906</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Geoteknik Bilgisi 1</t>
+          <t>Enerji Yöntemleri</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>900</v>
+        <v>25</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789755115054</t>
+          <t>3990000025830</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Genel Konfeksiyon Teknolojisi</t>
+          <t>Enerji Tasarrufu ve Yenilenebilir Enerji Kaynakları</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>850</v>
+        <v>600</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789755115535</t>
+          <t>9789755114750</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Gemiler ve Açık Deniz Yapıları</t>
+          <t>Enerji İletimi ve Dağıtımı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>1000</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789755115115</t>
+          <t>9789755113845</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Gemi Yardımcı Makinaları 2</t>
+          <t>Endüstriyel Kirlenme Kontrolü Cilt: 1</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>1300</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789755115108</t>
+          <t>9789755110165</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Gemi Yardımcı Makineleri ve Sistemleri 1</t>
+          <t>Çözümlü Mukavemet Problemleri Cilt: 1</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>1300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789755113333</t>
+          <t>9799755112953</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Gemi Makineleri Operasyonu 2</t>
+          <t>Çözümlü Isı Taşınımı Problemleri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789755115092</t>
+          <t>9789755113586</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Gemi Makineleri Operasyonu 1</t>
+          <t>Çözümlü Isı Işınımı Problemleri</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789755115597</t>
+          <t>9789755113913</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Gemi Makineleri</t>
+          <t>Matlab ve Simulink’le Modelleme - Kontrol 1</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>1250</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789755114590</t>
+          <t>9789755114576</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Gemi Hidrostatiği ve Stabilitesi</t>
+          <t>Mekanik Tesisat</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>1000</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789755115412</t>
+          <t>9789755114835</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Gemi Elektroteknolojisi</t>
+          <t>Matematik Analizi 1</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>900</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789755115306</t>
+          <t>9789755112145</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Gemi Dizel Motorları (Man, B&amp;W, MC Makineleri)</t>
+          <t>Talaş Kaldırma Bilimi ve Teknolojisi CNC Takım Tezgahları ve Üretim Otomasyonu</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789755114309</t>
+          <t>9789755116877</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Yapılar ve Mekanlar</t>
+          <t>Yapı Bilgisi 1 / Ders Notları</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789755114583</t>
+          <t>9789755116693</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Yakıtı Hidrojen</t>
+          <t>Puzolan</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789755111865</t>
+          <t>9789755117539</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Fizikte Matematik Metodlar</t>
+          <t>Depreme Dayanıklı Yapıların Tasarım İlkeleri</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789755111889</t>
+          <t>3990000005626</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Fiber Optik</t>
+          <t>Optokuplörler ve Uygulamaları</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789755114873</t>
+          <t>9789755117522</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tesislerinde Kısa Devre Hesapları ve Uygulamaları</t>
+          <t>Çözümlü Matematik Problemleri ve Matlab Uygulaması</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9799755113356</t>
+          <t>9789755116204</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tekniği</t>
+          <t>Yapı Bilgisi 2</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>350</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789755114897</t>
+          <t>9789755116020</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Motorları ve Sürücüleri</t>
+          <t>Makine Elemanları Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789755114705</t>
+          <t>9789755116143</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makineleri Deneyleri</t>
+          <t>Elektrik Tesisleri Proje Uygulama ve Yönetmelikler</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789755113418</t>
+          <t>9789755114415</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Enerjisi Üretim Santralleri</t>
+          <t>Mukavemet Çözümlü Problemleri Cilt: 1</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789755115122</t>
+          <t>9789755111377</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Enerjisi Ekonomisi</t>
+          <t>Yüksek Gerilim Tekniği Cilt: 1</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789755115078</t>
+          <t>9789755117416</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Dizel Motorları</t>
+          <t>Enerji İletim Sistemleri Problemleri Cilt 3</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9799755113974</t>
+          <t>9789755117508</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Denizcilik Meteorolojisi Ders Çalışma Kılavuzu</t>
+          <t>Denizciler İçin Soğutma ve İklimlendirme Sistemleri</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789755111933</t>
+          <t>9789755117515</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu</t>
+          <t>Açıklamalı ve Çözümlü Yüksek Gerilim Tekniği Problemleri</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789755115283</t>
+          <t>9789755114637</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Değişmeli Halkalar ve Modüller</t>
+          <t>Endüstriyel Bakım</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789755115375</t>
+          <t>9789755117485</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Çubuk Sonlu Elemanlar</t>
+          <t>Enerji İletim Sistemlerinde Per-Unit Hesaplamalar</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>1000</v>
+        <v>900</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789755114064</t>
+          <t>9789755117492</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Statik - Mukavemet Problemleri</t>
+          <t>Elektrik Enerjisi Ekonomisi Problemleri</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>1300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789755114200</t>
+          <t>9789755117478</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Problemlerle Yüksek Gerilim Tekniği Cilt: 1</t>
+          <t>Çelik Yapılar</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>1000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789755112459</t>
+          <t>9789755116563</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Örneklerle Yapı Statiği</t>
+          <t>Üniversiteler İçin Fizik Hızlı Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>1200</v>
+        <v>850</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789755115542</t>
+          <t>9789755115771</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Örneklerle Doğru Akım Elektrik Makinaları</t>
+          <t>Uygulamalı Termodinamik</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789755114187</t>
+          <t>9789755115733</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Lineer Cebir Problemleri</t>
+          <t>Uygulamalı Ölçme Bilgisi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>850</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789755112596</t>
+          <t>9789755115269</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Isı İletimi Problemleri</t>
+          <t>Toprak İşleri ve İş Makineleri</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>1250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789755115726</t>
+          <t>9789755114422</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Elektrik Devre Problemleri Cilt: 3</t>
+          <t>Temel Elektronik Devre Uygulamaları</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789755114040</t>
+          <t>9789755115702</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Elektrik Devre Problemleri Cilt: 1</t>
+          <t>Tasarımcılar İçin Metal Şekillendirme Yöntemleri - Metal Ürün Tasarım İlkeleri</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>1250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>3990000029611</t>
+          <t>9789755110837</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Çubuk Sonlu Eleman Problemleri</t>
+          <t>Talaş Kaldırma ve Takım Tezgahları Problemleri</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>550</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789755115931</t>
+          <t>9789755113968</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Codesys ile PLC Programlama</t>
+          <t>Sürekli Transport Sistemleri</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789755111384</t>
+          <t>9789755113067</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>CNC Takım Tezgahlarının Programlanması ve CAD-CAM Sistemleri</t>
+          <t>Sürekli Kirişlerde Yanal Burkulma ve 2. Mertebe Gerilme Problemi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>1500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789755113722</t>
+          <t>9789755114118</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>CNC - Metal İşleme El Kitabı</t>
+          <t>Su Kaynakları Mühendisliği</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>1500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789755113937</t>
+          <t>9789755114293</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Cıvatalar</t>
+          <t>Su Getirme ve Kanalizasyon Yapılarının Projelendirilmesi</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789755114828</t>
+          <t>9789755113098</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Buhar ve Gaz Türbinleri</t>
+          <t>Sayısal İşaret İşleme</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>1250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789755114712</t>
+          <t>9789755115665</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Buhar Kazanlarının Isıl Hesapları</t>
+          <t>Sayısal Analiz Problemleri</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789755115047</t>
+          <t>9789755113531</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Buhar Kazanları</t>
+          <t>Sayısal Analiz</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789755113104</t>
+          <t>9789755111728</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Betonarme Yapıların Hesap ve Tasarımı</t>
+          <t>Sayısal Analiz</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>1700</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789755115276</t>
+          <t>9789755115184</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Arazi Deneyleri ve Geoteknik Tasarımda Kullanımları</t>
+          <t>Sayıların Teorisi</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>3990000018307</t>
+          <t>9789755113050</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Algılama ve Ölçme Esasları</t>
+          <t>Risk ve Yönetimi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>600</v>
+        <v>850</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789755112565</t>
+          <t>9789755112008</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Akışkanlar Mekaniği</t>
+          <t>PLC ile Endüstriyel Otomasyon</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789755115344</t>
+          <t>9789755115085</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Akarsularda Akım ve Sediment Taşınımı</t>
+          <t>PICBIT_PLC ile Lojik Tasarım</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789755111223</t>
+          <t>9789755115863</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Ahşap Pencereler</t>
+          <t>PIC 16F877 A Temelli PLC</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789755115313</t>
+          <t>9789755115979</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>AG Elektrik Tesislerinde Topraklama ve Ölçme</t>
+          <t>Otomotiv Elektrik ve Elektroniği</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>1000</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789755115696</t>
+          <t>9789755114866</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>14 Derste C Programlama</t>
+          <t>Otomatik Kontrol Sistemleri</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789755115986</t>
+          <t>9789755115566</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Problemlerle Akışkanlar Mekaniği</t>
+          <t>Dinamik</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789755116037</t>
+          <t>9789755115214</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapılar Tasarım Kuralları ve Uygulama Örnekleri</t>
+          <t>Mühendislik Ekonomisi Temel Prensipleri ve Uygulamaları</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>1300</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789755116044</t>
+          <t>9789755113920</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Gemiadamı Sınavlarına Hazırlık</t>
+          <t>Mühendislik Ekonomisi</t>
         </is>
       </c>
       <c r="C279" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789755115993</t>
+          <t>9789755114354</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>İş Güvenliği</t>
+          <t>Mühendislik Çizimin Esasları</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789755114989</t>
+          <t>9789755114767</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği 1: İzostatik Sistemler</t>
+          <t>Mühendisler İçin Mekanik Statik Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789755115641</t>
+          <t>9789755114774</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği</t>
+          <t>Mühendisler İçin Mekanik Statik</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789755115559</t>
+          <t>9789755114569</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği (Ciltli)</t>
+          <t>Dini Mimaride Gizli Tasarım Yöntemleri</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>1250</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789755115634</t>
+          <t>9789755117461</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Yapı Metrajı ve Maliyeti</t>
+          <t>İnce Yapı Ders Notları</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>1000</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789755116082</t>
+          <t>9789755117454</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Peyzaj Planlama</t>
+          <t>Arduıno ve Temel Projeler</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789755114811</t>
+          <t>9789755117430</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Önemli Mühendislik Yapıları</t>
+          <t>Tarımsal Üretimde Teknoloji Kullanımı</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>1250</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789755111131</t>
+          <t>9789755117423</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Ölçme Tekniği</t>
+          <t>Tarımsal Üretimde Enerji Tasarrufu ve Enerji Verimliliği</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>1000</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789755111773</t>
+          <t>9789755117447</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Elektronik</t>
+          <t>Tarım 5.0</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>1250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789755113173</t>
+          <t>9789755117409</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Emniyet Sistemleri</t>
+          <t>Enerji İletim Sistemlerinde Topraklamalar</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>350</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789755115382</t>
+          <t>9789755117393</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Devre Elemanları ve Elektronik Devreler</t>
+          <t>Temel Yüksek Gerilim Tekniği Cilt 2</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789755115146</t>
+          <t>9789755117386</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Elektromanyetik Teorinin Temelleri</t>
+          <t>Temel Yüksek Gerilim Tekniği Cilt 1</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>850</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789755114804</t>
+          <t>9789755117331</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Makina Elemanları El Kitabı</t>
+          <t>Meteorolojik Parametrelerin Enerji İletim Sistemlerine Etkileri</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>3990000013537</t>
+          <t>9789755117379</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Aydınlatma Tekniği</t>
+          <t>Geri Beslemeli Kontrol Sistemleri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>1000</v>
+        <v>850</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789755115320</t>
+          <t>9789755117362</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Alçak Gerilim Elektrik Tesisleri</t>
+          <t>Mühendislik Elektromanyetiğinin Temelleri</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>1000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789755113753</t>
+          <t>9789755117355</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Denizcilik Sözleşmeleri</t>
+          <t>Betonarme</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789755114019</t>
+          <t>9789755117348</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Makina Elemanları ve Çözümlü Problemleri Cilt:1</t>
+          <t>Enerji İletim Sistemleri Problemleri 2</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789755114255</t>
+          <t>9789755117232</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Makina Elemanları ve Çözümlü Problemleri Cilt: 2</t>
+          <t>Teknik Resim Uygulama Çözümleri</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>1200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789755110240</t>
+          <t>9789755117263</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Makina Elemanları Problemleri</t>
+          <t>Türkiye'de İnşaat Mühendisliği Tarihi</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>1400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789755115177</t>
+          <t>9789755117270</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Yönetimi Metraj ve Maliyet Hesapları</t>
+          <t>Sonlu Elemanlar Analizi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>1500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789755112893</t>
+          <t>9789755117249</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisleri İçin Excel Uygulamaları</t>
+          <t>Mekanik ve Statik</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789755115900</t>
+          <t>9789755117300</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>İklim Bilgisi ve İklimsel Ölçme Tekniği</t>
+          <t>Bilgisayar Destekli Elektrik Proje Çizimi</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789755111193</t>
+          <t>9789755117317</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>İçten Yanmalı Motorlar</t>
+          <t>Yapı Bilgisi 2 - Ders Notları</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789755115788</t>
+          <t>9789755117256</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Yüksek-Orta-Alçak Gerilim Elektrik Şebekeleri</t>
+          <t>Enerji İletim Sistemleri Problemleri 1</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>1700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789755111438</t>
+          <t>9789755116792</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim Tekniği Cilt: 2</t>
+          <t>Yapım İşlerinde Sıhhi, Kalorifer Doğalgaz ve Yangın Tesisatı</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789755113593</t>
+          <t>9789755116655</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim Tekniği</t>
+          <t>Örneklerle Pratik Yapı Metrajı ve Maliyeti</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>350</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789755111674</t>
+          <t>9789755116273</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim Elemanları ve Devre Şemaları</t>
+          <t>Organik Reaksiyon Mekanizmaları</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789755114088</t>
+          <t>9789755113456</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Halkla İlişkiler</t>
+          <t>Taşıma Tekniği Problemleri</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789755115894</t>
+          <t>9789755112930</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yenilenebilir Enerji Kaynakları</t>
+          <t>Zemin İncelemesi ve Temel Tasarımı</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>1300</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789755114521</t>
+          <t>9789755111261</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Yat Tasarımı</t>
+          <t>Yapı İşletmesi ve Maloluş Hesapları</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789755114477</t>
+          <t>9789755110004</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet Çözümlü Problemler Cilt: 2</t>
+          <t>Yapı</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>1200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789755114323</t>
+          <t>9789755112848</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet Cilt: 2</t>
+          <t>Örneklerle SAP 2000 - V20</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>1300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789755111063</t>
+          <t>9789755114972</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet</t>
+          <t>Makina Dinamiği - Makina Teorisi 2</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>1200</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789755114842</t>
+          <t>9789755115061</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makinalarında Sargılar</t>
+          <t>Dizel Motorları Teorisi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>1000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789755111858</t>
+          <t>9789755113673</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kontrol Sistemleri</t>
+          <t>Devre ve Sistem Analizi</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>900</v>
+        <v>700</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789755115689</t>
+          <t>9789755116976</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Diferansiyel Denklemler</t>
+          <t>Depreme Dayanıklı Binaların Tasarımına Giriş</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>1250</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789755114958</t>
+          <t>9789755117287</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Çevre Mühendisliğinde Temel İşlemler</t>
+          <t>Mimarlıkta Çağdaş Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789755114941</t>
+          <t>9789755117294</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Çevre Mühendisliği Kimyası</t>
+          <t>Heybeliada'da Art Nouveau Ampir ve Art Deco Mimarlık Araştırmaları</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789755114279</t>
+          <t>4440000000894</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Çevre Mühendisliği Kimyası</t>
+          <t>Mukavemet - 502 Çözümlü Problemler Cilt 1</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789755115580</t>
+          <t>9789755117201</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapılar Cilt: 2 Sanayi Yapıları</t>
+          <t>Elektrik Güç Sistemleri</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>1000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789755113487</t>
+          <t>9789755117218</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Taşıyıcı Sistemler</t>
+          <t>İnşaat Mühendisliğinde Temel İnşaatı 1</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>1300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789755115856</t>
+          <t>9789755117225</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Kısa Teori ve Çözümlü Problemlerle Matematik Analiz - 1</t>
+          <t>İnşaat Mühendisliğinde Temel İnşaatı 2</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789755111049</t>
+          <t>9789755117188</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Aydınlatma Tekniği</t>
+          <t>Tia Portal ile Scada Programlama</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>1200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789755113821</t>
+          <t>9789755117171</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Aydınlatma Tasarımı ve Proje Uygulamaları</t>
+          <t>Elektrik-Elektronik Mühendisliğine Giriş</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>1300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789755111841</t>
+          <t>9789755117195</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Atomlar Moleküller</t>
+          <t>Tia Portal ile Operatör Panel Programlama</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>1200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789755115474</t>
+          <t>9789755117157</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Atıksu Arıtma Yapılarının Projelendirilmesi</t>
+          <t>Güç Sistemleri Tasarımı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789755114262</t>
+          <t>9789755117164</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Atık Suların Arıtılması</t>
+          <t>Elektrik Tesislerinde Doğru Bilinen Yanlışlar</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>1500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789755114934</t>
+          <t>9789755116778</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Statik - Ayrıntılı Örneklerle</t>
+          <t>Makine Tasarımı Temel İlkeler</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>750</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789755113401</t>
+          <t>9789755117096</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Standart Yapıda İnce İşler ve Denetim</t>
+          <t>Enerji İletim Sistemleri Cilt 3 Kısım 1</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789755114170</t>
+          <t>9789755117058</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Soyut Matematik</t>
+          <t>YG/AG Elektrik Tesisleri Proje Uygulamaları - Bağlama Modelleri</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789755115948</t>
+          <t>9789755117072</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Solidworks 2013</t>
+          <t>Şehir Elektrik Şebekeleri Proje Uygulamaları</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789755115481</t>
+          <t>9789755117089</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Soğutma ve İklimlendirme</t>
+          <t>Enerji İletim Sistemleri Cilt 3 Kısım 2</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789755114798</t>
+          <t>9789755115818</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Siz de Evinizde Biyodizel Üretebilirsiniz!</t>
+          <t>Sayısal Elektronik</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>600</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789755115443</t>
+          <t>9789755117140</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Temel Elektrik-Elektronik</t>
+          <t>Mühendislikte Ekonomik Analiz (Ciltli)</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789755115399</t>
+          <t>9789755117133</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>DC - AC Devre Analizi</t>
+          <t>Yüksek Gerilim İzolatörleri (Ciltli)</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789755115337</t>
+          <t>9789755117119</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Teknik Tekstiller</t>
+          <t>S7 1200 PLC Programlama - Temel Seviye</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789755113708</t>
+          <t>9789755117126</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Teknik Resim</t>
+          <t>S7 1200 PLC Programlama - İleri Seviye</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789755112510</t>
+          <t>9789755117102</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Teknik Formüller</t>
+          <t>Deprem-Zemin ve Depreme Dayanıklı Yapı Tasarımı</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>350</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789755112527</t>
+          <t>9789755117034</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Teknik Cep Kitabı</t>
+          <t>S7 1500 PLC Programlama</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>350</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789755114378</t>
+          <t>9789755116990</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Taşıyıcı Sistemler ve Yapı Statiği</t>
+          <t>Enerji İletim Sistemleri Cilt 2 Kısım 2</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789755116068</t>
+          <t>9789755117003</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Elektronik 1</t>
+          <t>Enerji İletim Sistemleri Cilt 2 Kısım 1</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789755116075</t>
+          <t>9789755116983</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Güç Dağıtımı 6 / Ölçme ve Koruma</t>
+          <t>Enerji İletim Sistemleri Cilt 1</t>
         </is>
       </c>
       <c r="C341" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789755116013</t>
+          <t>9789755116969</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Hesap Şekillendirme</t>
+          <t>Sayılar Teorisi Çözümlü Problemleri</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789755116334</t>
+          <t>9789755116952</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Dizel Makinelerinin Arızaları</t>
+          <t>Yapım İşlerinde Elektrik Tesisatı</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789755116358</t>
+          <t>9789755116914</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Autocad İle Bilgisayar Destekli Tasarım</t>
+          <t>Yapı Statiği</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789755116310</t>
+          <t>9789755116945</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Yapısal Çözümleme Cilt 3 (Ciltli)</t>
+          <t>Kırılma Mekaniği</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>1500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
+          <t>9789755116921</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Enerji İletim Sistemleri Cilt 6</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9789755116891</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Mühendisliği Problemlerinde SAP 2000 (v23) Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9789755116907</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Kalorifer ve Havalandırma Tesisatı</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9789755116884</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Matematik ve Mühendislik Konularında 400 Matlab Uygulaması</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9789755116860</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>YG / AG Elektrik Tesisleri Proje Uygulaması</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9789755116846</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Sürdürülebilir Kentsel Ulaşım</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9789755116839</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Enerji İletim Sistemleri Cilt 5</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9789755116822</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Beton</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9789755116808</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Lineer Cebir</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9789755116815</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Lineer Cebir Çözümlü Test Soruları</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9789755116785</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Çevre Kirliliğinin Temelleri ve Kontrol Esasları</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9789755116754</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Çevrede Yapılaşma Deneyimleri</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9789755111948</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Toprak İşleri</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9789755116747</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Statiği</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9789755116723</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Statiği</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9789755116716</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Statiği</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9789755116730</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Enerji İletim Sistemleri Cilt 4</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9789755116662</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Örneklerle Karayolu Tasarımı</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9789755116624</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Makine Elemanları</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9789755116594</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Devre Analizi</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9789755116570</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Matlab Uygulamalı Gemi Stabilitesi</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9789755116679</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Mekanik Titreşimler Cilt 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9789755116617</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Makine Elemanları Cilt - 2</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9789755116600</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Makine Elemanları Cilt - 1</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9789755116587</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Ölçme Tekniği</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9789755116556</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Mühendislik Elektromanyetiği Çözümlü Problemler</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9789755116396</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>İnşaat Mühendisleri İçin Matlab Kullanımına Giriş</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9789755116457</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Peyzaj Tasarımı</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9789755116549</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Dinamiği</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9789755116532</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Enerji İletim Hatları Problemleri</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9789755116525</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Haberleşme Kuramı 1</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9789755116488</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Genel Mikrobiyoloji ve Çevre Mühendisliği Mikrobiyolojisi</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9789755116518</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Analiz 2</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9789755116501</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Tehlikeli Atıkların Yönetimi</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9789755116426</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Güç Kompanzasyonu</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9789755116471</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Teknik Resim A-4 Uygulama Yaprakları</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9789755116464</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Teknik Resim</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9789755116419</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Autocad Kullanımına Giriş</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9789755116266</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Mekanik Tesisat Sistemleri</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9789755114910</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Şantiye Tekniği ve Şantiyede İş Güvenliği</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9789755116365</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalı Örneklerle Mekanik ve Statik</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9789755116389</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Ölçme Tekniği</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9789755116402</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Lineer Cebir</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9789755116303</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Malzemesi Ve Yapı Fiziği İlişkisi</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9789755116327</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Teknik Formüller</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9789755116341</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Topraklama Güvenlik</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9789755115030</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Paratonerler, Parafudrlar ve Topraklama Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9789755113500</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Örneklerle Soyut Cebir</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9789755114781</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Isı Transferi ve Örnek Problemler</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9789755116280</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Demiryolu Mühendisliği</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9789755116259</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Statik - Mukavemet (Skaler Mekanik) 356 Çözümlü Problem</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9789755116297</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Seyir - Güverte İşletim Düzeyi Eğitimi İçin</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9789755113029</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Türk Yüklenici Firmaları İçin Proje Yönetimi Sistemi</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9789755111919</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Probability and Statistics for Engineers</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9789755115511</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>PLC Programlama ve S7-300/400 2</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9789755115504</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>PLC Programlama ve S7-300/400 -1</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9789755116228</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Soyut Cebir</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9789755116211</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Bilgisi 3</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9789755116198</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Bilgisi 1</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9789755116150</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Analiz 1 - 2</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9789755116167</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Dizel Motorlarının Tasarımı</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9789755116174</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Otomatik Kumanda Elektromekanik Kumanda Sistemleri</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9789755116136</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayar Destekli Tasarım AutoCAD 2014-2015/2D</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9789755116112</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Elektronik 2</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9789755114736</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Mühendislikte Güvenilirlik ve Risk Analizi</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9789755115573</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Dinamik Çözümlü 544 Problem</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9789755111452</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Zemin Mekaniği (Kutay Özaydıni)</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9789755115719</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Yapısal Çözümleme Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9789755115801</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Yapım İşlerinde Sözleşme Yönetimi</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9789755112626</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Yapım</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9789755115672</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Teknolojisi 3</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9789755115627</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Teknolojisi 2</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9789755115603</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Teknolojisi 1</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9789755115917</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Statiğinde Özel Konular</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9789755114996</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Statiği 2</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9789755113814</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Dinamiği</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>3990000002581</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Yapı 2 - 3 - 4</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9789755113630</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Mukavemet Problemleri Cilt - 2</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9789755115825</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Mimarlıkta Yapı - Yapım</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9789755113524</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Mimari Maketler</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9789755114057</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Mikrobilgisayar Temelli Gerçek Zaman Dizgeleri</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9789755115658</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Mekanik Titreşimler 1</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9789755115849</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Malzeme Bilimi Yapı Malzemeleri ve Deneyleri</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9789755111407</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Makine Elemanları Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9789755111797</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Makine Elemanları Cilt: 3</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9789755111414</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Makine Elemanları Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9789755111537</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Makine Bilgisi</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9799755113424</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Makinacının Rehberi</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9789755113036</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Makina Tasarımı ve Şekillendirme Tekniği</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9789755110844</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Madenlerde Tahkimat İşleri ve Tasarımı</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>3990000006098</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Lineer Cebir ve Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9789755110851</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Kimyacılar İçin Matematik</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9789755115740</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Karma Taşımacılık Yaklaşımıyla Limanlar ve Terminaller</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9789755112879</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Karayolu Mühendisliği</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9789755115832</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Karayolu İnşaatı</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9789755115429</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>İzdüşümler</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9789755111872</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>İşletme Finansı</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9789755112183</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Isı Değiştiricileri</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9789755112817</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Hydrology</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9789755113111</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Hi-Fi Tekniği ve Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9789755112688</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Hidroloji Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9789755113647</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Hidroloji</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9789755115757</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Hidrolik Pnömatik Sistemler</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9789755115351</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Hidrolik ve Pnömatik</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9789755114859</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Hidrolik Makinalar ve Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9789755112152</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Hidrolik</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9789755114095</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Halkla İlişkilerde Araştırma</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9789755115023</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Güneş Enerjisi ve Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9789755113654</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Güç İletimi</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9789755115467</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Güç Elektroniği</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9789755112794</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Güç Dağıtımı 5 / Kesit Hesapları</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9789755112503</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Güç Dağıtımı 4 / Kısa Devre Hesapları</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9789755111926</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Güç Dağıtımı 3</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9789755112435</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Güç Dağıtımı 2 / Dağıtım Transformatörleri</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9789755112381</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Dağıtım Dizgeleri Senkron Generatörler</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9789755113180</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Gerilim Kaynakları El Kitabı</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9789755114651</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Geoteknik Bilgisi 3 Bina Temelleri</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9789755113043</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Geoteknik Bilgisi 1</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9789755115054</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Genel Konfeksiyon Teknolojisi</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9789755115535</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Gemiler ve Açık Deniz Yapıları</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9789755115115</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Gemi Yardımcı Makinaları 2</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9789755115108</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Gemi Yardımcı Makineleri ve Sistemleri 1</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9789755113333</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Gemi Makineleri Operasyonu 2</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9789755115092</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Gemi Makineleri Operasyonu 1</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9789755115597</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Gemi Makineleri</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9789755114590</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Gemi Hidrostatiği ve Stabilitesi</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9789755115412</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Gemi Elektroteknolojisi</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9789755115306</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Gemi Dizel Motorları (Man, B&amp;W, MC Makineleri)</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9789755114309</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Geleneksel Yapılar ve Mekanlar</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9789755114583</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Geleceğin Yakıtı Hidrojen</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9789755111865</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Fizikte Matematik Metodlar</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9789755111889</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Fiber Optik</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9789755114873</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Elektrik Tesislerinde Kısa Devre Hesapları ve Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9799755113356</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Elektrik Tekniği</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9789755114897</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Elektrik Motorları ve Sürücüleri</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9789755114705</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Elektrik Makineleri Deneyleri</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9789755113418</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Elektrik Enerjisi Üretim Santralleri</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9789755115122</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Elektrik Enerjisi Ekonomisi</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9789755115078</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Dizel Motorları</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9799755113974</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Denizcilik Meteorolojisi Ders Çalışma Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9789755111933</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Demiryolu</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9789755115283</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Değişmeli Halkalar ve Modüller</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9789755115375</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Çubuk Sonlu Elemanlar</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9789755114064</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Statik - Mukavemet Problemleri</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9789755114200</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Problemlerle Yüksek Gerilim Tekniği Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9789755112459</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Örneklerle Yapı Statiği</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9789755115542</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Örneklerle Doğru Akım Elektrik Makinaları</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9789755114187</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Lineer Cebir Problemleri</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9789755112596</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Isı İletimi Problemleri</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9789755115726</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Elektrik Devre Problemleri Cilt: 3</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9789755114040</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Elektrik Devre Problemleri Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>3990000029611</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Çubuk Sonlu Eleman Problemleri</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9789755115931</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Codesys ile PLC Programlama</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9789755111384</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>CNC Takım Tezgahlarının Programlanması ve CAD-CAM Sistemleri</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9789755113722</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>CNC - Metal İşleme El Kitabı</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9789755113937</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Cıvatalar</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9789755114828</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Buhar ve Gaz Türbinleri</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9789755114712</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Buhar Kazanlarının Isıl Hesapları</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9789755115047</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Buhar Kazanları</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9789755113104</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Betonarme Yapıların Hesap ve Tasarımı</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9789755115276</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Arazi Deneyleri ve Geoteknik Tasarımda Kullanımları</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>3990000018307</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Algılama ve Ölçme Esasları</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9789755112565</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Akışkanlar Mekaniği</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9789755115344</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Akarsularda Akım ve Sediment Taşınımı</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9789755111223</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Ahşap Pencereler</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9789755115313</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>AG Elektrik Tesislerinde Topraklama ve Ölçme</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9789755115696</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>14 Derste C Programlama</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9789755115986</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Çözümlü Problemlerle Akışkanlar Mekaniği</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9789755116037</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Çelik Yapılar Tasarım Kuralları ve Uygulama Örnekleri</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9789755116044</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Gemiadamı Sınavlarına Hazırlık</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9789755115993</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>İş Güvenliği</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9789755114989</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Statiği 1: İzostatik Sistemler</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9789755115641</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Statiği</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9789755115559</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Statiği (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9789755115634</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Metrajı ve Maliyeti</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9789755116082</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Peyzaj Planlama</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9789755114811</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Önemli Mühendislik Yapıları</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9789755111131</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Ölçme Tekniği</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9789755111773</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Endüstriyel Elektronik</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9789755113173</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Elektronik Emniyet Sistemleri</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9789755115382</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Elektronik Devre Elemanları ve Elektronik Devreler</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9789755115146</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Elektromanyetik Teorinin Temelleri</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9789755114804</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalı Makina Elemanları El Kitabı</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>3990000013537</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalı Aydınlatma Tekniği</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9789755115320</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalı Alçak Gerilim Elektrik Tesisleri</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9789755113753</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Denizcilik Sözleşmeleri</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9789755114019</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Makina Elemanları ve Çözümlü Problemleri Cilt:1</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9789755114255</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Makina Elemanları ve Çözümlü Problemleri Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9789755110240</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Makina Elemanları Problemleri</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9789755115177</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>İnşaat Yönetimi Metraj ve Maliyet Hesapları</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9789755112893</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>İnşaat Mühendisleri İçin Excel Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9789755115900</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>İklim Bilgisi ve İklimsel Ölçme Tekniği</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9789755111193</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>İçten Yanmalı Motorlar</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9789755115788</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Yüksek-Orta-Alçak Gerilim Elektrik Şebekeleri</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9789755111438</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Yüksek Gerilim Tekniği Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9789755113593</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Yüksek Gerilim Tekniği</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9789755111674</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Yüksek Gerilim Elemanları ve Devre Şemaları</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9789755114088</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Yerel Yönetimlerde Halkla İlişkiler</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9789755115894</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Yenilenebilir Enerji Kaynakları</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9789755114521</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>Yat Tasarımı</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9789755114477</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>Mukavemet Çözümlü Problemler Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9789755114323</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Mukavemet Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9789755111063</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Mukavemet</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9789755114842</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Elektrik Makinalarında Sargılar</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9789755111858</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Kontrol Sistemleri</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9789755115689</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>Diferansiyel Denklemler</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9789755114958</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Çevre Mühendisliğinde Temel İşlemler</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9789755114941</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>Çevre Mühendisliği Kimyası</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9789755114279</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>Çevre Mühendisliği Kimyası</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9789755115580</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Çelik Yapılar Cilt: 2 Sanayi Yapıları</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9789755113487</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Taşıyıcı Sistemler</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9789755115856</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>Kısa Teori ve Çözümlü Problemlerle Matematik Analiz - 1</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>9789755111049</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlatma Tekniği</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>9789755113821</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlatma Tasarımı ve Proje Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9789755111841</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Atomlar Moleküller</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9789755115474</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>Atıksu Arıtma Yapılarının Projelendirilmesi</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9789755114262</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>Atık Suların Arıtılması</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>9789755114934</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>Statik - Ayrıntılı Örneklerle</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>9789755113401</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>Standart Yapıda İnce İşler ve Denetim</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9789755114170</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Soyut Matematik</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9789755115948</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>Solidworks 2013</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9789755115481</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>Soğutma ve İklimlendirme</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9789755114798</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Siz de Evinizde Biyodizel Üretebilirsiniz!</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>9789755115443</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Temel Elektrik-Elektronik</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9789755115399</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>DC - AC Devre Analizi</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9789755115337</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Teknik Tekstiller</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9789755113708</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>Teknik Resim</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9789755112510</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>Teknik Formüller</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9789755112527</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Teknik Cep Kitabı</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9789755114378</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Taşıyıcı Sistemler ve Yapı Statiği</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9789755116068</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Elektronik 1</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9789755116075</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>Güç Dağıtımı 6 / Ölçme ve Koruma</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9789755116013</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>Makine Elemanları Hesap Şekillendirme</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9789755116334</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>Dizel Makinelerinin Arızaları</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9789755116358</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>Autocad İle Bilgisayar Destekli Tasarım</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9789755116310</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Yapısal Çözümleme Cilt 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
           <t>9789755116242</t>
         </is>
       </c>
-      <c r="B346" s="1" t="inlineStr">
+      <c r="B582" s="1" t="inlineStr">
         <is>
           <t>Statik - Mukavemet (Skaler Mekanik)</t>
         </is>
       </c>
-      <c r="C346" s="1">
-        <v>900</v>
+      <c r="C582" s="1">
+        <v>1200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>