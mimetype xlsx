--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,8755 +85,8770 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789755117584</t>
+          <t>9789755117591</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Python Programlama</t>
+          <t>Yapı Sistemlerinde Burkulma Analizi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789755117577</t>
+          <t>9789755117584</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapılar</t>
+          <t>Python Programlama</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1700</v>
+        <v>700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789755117546</t>
+          <t>9789755117577</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Hava Hatları Problemleri</t>
+          <t>Çelik Yapılar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1620</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789755117553</t>
+          <t>9789755117546</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Aydınlatma Tekniği Problemleri</t>
+          <t>Enerji İletim Hava Hatları Problemleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1200</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789755117560</t>
+          <t>9789755117553</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sonlu Elemanlar Yöntemi</t>
+          <t>Çözümlü Aydınlatma Tekniği Problemleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444444204</t>
+          <t>9789755117560</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>DC-AC Devre Analizi</t>
+          <t>Sonlu Elemanlar Yöntemi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789755117065</t>
+          <t>4444444444204</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yakıtlar Yağlar ve Sular - Fiziksel ve Kimyasal Özellikler</t>
+          <t>DC-AC Devre Analizi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789759870225</t>
+          <t>9789755117065</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>S7-300 PLC'lerde Programlama Temel Seviye</t>
+          <t>Yakıtlar Yağlar ve Sular - Fiziksel ve Kimyasal Özellikler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>42</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789755114675</t>
+          <t>9789759870225</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Elektronik Devreler</t>
+          <t>S7-300 PLC'lerde Programlama Temel Seviye</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789755113517</t>
+          <t>9789755114675</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Elektromanyetik Alan Problemleri</t>
+          <t>Çözümlü Elektronik Devreler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>13.89</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789755114538</t>
+          <t>9789755113517</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Elektrik Devre Problemleri Cilt: 2</t>
+          <t>Çözümlü Elektromanyetik Alan Problemleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>70</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789755112022</t>
+          <t>9789755114538</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çok Katlı Yüksek Yapılarda Taşıyıcı Sistemler</t>
+          <t>Çözümlü Elektrik Devre Problemleri Cilt: 2</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>20.37</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789755114729</t>
+          <t>9789755112022</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çevre ve Yapı Akustiği</t>
+          <t>Çok Katlı Yüksek Yapılarda Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789755113685</t>
+          <t>9789755114729</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapılar Cilt: 1</t>
+          <t>Çevre ve Yapı Akustiği</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789755113777</t>
+          <t>9789755113685</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapılar</t>
+          <t>Çelik Yapılar Cilt: 1</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>37.04</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789755112404</t>
+          <t>9789755113777</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapıda Öngerme</t>
+          <t>Çelik Yapılar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>9.26</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789755112411</t>
+          <t>9789755112404</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapıda Karma Elemanların Plastik Hesabı</t>
+          <t>Çelik Yapıda Öngerme</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789755114606</t>
+          <t>9789755112411</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>C Dili PIC Uygulamaları</t>
+          <t>Çelik Yapıda Karma Elemanların Plastik Hesabı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789755113661</t>
+          <t>9789755114606</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>C ++ Programlama Dilinin Esasları ve Uygulamaları</t>
+          <t>C Dili PIC Uygulamaları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>32.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000013968</t>
+          <t>9789755113661</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Makaleleri Hazırlama ve Yazma Tekniği</t>
+          <t>C ++ Programlama Dilinin Esasları ve Uygulamaları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>11.11</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789755112732</t>
+          <t>3990000013968</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bilimlerin Tarihi</t>
+          <t>Bilimsel Makaleleri Hazırlama ve Yazma Tekniği</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>27.78</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789755113623</t>
+          <t>9789755112732</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Uygulamalarıyla Sayısal İşaret İşleme</t>
+          <t>Bilimlerin Tarihi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>50</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789755112077</t>
+          <t>9789755113623</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar (Excel) Destekli Uygulamalı İstatistik</t>
+          <t>Bilgisayar Uygulamalarıyla Sayısal İşaret İşleme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789755110424</t>
+          <t>9789755112077</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Betonarmeye Giriş</t>
+          <t>Bilgisayar (Excel) Destekli Uygulamalı İstatistik</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789755112305</t>
+          <t>9789755110424</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Betonarme, Çok Katlı, Prefabrike İskelet Sistemler Cilt: 2</t>
+          <t>Betonarmeye Giriş</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789755112299</t>
+          <t>9789755112305</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Betonarme, Çok Katlı, Prefabrike İskelet Sistemler Cilt: 1</t>
+          <t>Betonarme, Çok Katlı, Prefabrike İskelet Sistemler Cilt: 2</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789755113005</t>
+          <t>9789755112299</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Betonarme Yapıların Hesap ve Tasarım Esasları Cilt: 1</t>
+          <t>Betonarme, Çok Katlı, Prefabrike İskelet Sistemler Cilt: 1</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789755112831</t>
+          <t>9789755113005</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Betonarme</t>
+          <t>Betonarme Yapıların Hesap ve Tasarım Esasları Cilt: 1</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>37.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789755112541</t>
+          <t>9789755112831</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Beton</t>
+          <t>Betonarme</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>12.04</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789755111107</t>
+          <t>9789755112541</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bağlama Elemanları</t>
+          <t>Beton</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>15.74</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789755114347</t>
+          <t>9789755111107</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ayrıntılı Örnekleriyle Betonarme 1</t>
+          <t>Bağlama Elemanları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>32.41</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789755112442</t>
+          <t>9789755114347</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Asansörler ve Yürüyen Merdivenler</t>
+          <t>Ayrıntılı Örnekleriyle Betonarme 1</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>20.37</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789755112916</t>
+          <t>9789755112442</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Asansör Tekniği Cilt: 2</t>
+          <t>Asansörler ve Yürüyen Merdivenler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>45</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789755112909</t>
+          <t>9789755112916</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Asansör Tekniği Cilt: 1</t>
+          <t>Asansör Tekniği Cilt: 2</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789755112886</t>
+          <t>9789755112909</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Artificial Intelligence 1</t>
+          <t>Asansör Tekniği Cilt: 1</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>4.63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789755111902</t>
+          <t>9789755112886</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Analog Tümdevre Tasarımı</t>
+          <t>Artificial Intelligence 1</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>20</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789755112190</t>
+          <t>9789755111902</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Analog Haberleşme</t>
+          <t>Analog Tümdevre Tasarımı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789755114163</t>
+          <t>9789755112190</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Plastikler ve Katkı Maddeleri</t>
+          <t>Analog Haberleşme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>23.15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789755113494</t>
+          <t>9789755114163</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatları ile Yapıştırıcılar</t>
+          <t>Ana Hatlarıyla Plastikler ve Katkı Maddeleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>25</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789755112367</t>
+          <t>9789755113494</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ahşap Yapılar Problem ve Çözümleri</t>
+          <t>Ana Hatları ile Yapıştırıcılar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789755110455</t>
+          <t>9789755112367</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ahşap Çatılar</t>
+          <t>Ahşap Yapılar Problem ve Çözümleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789755113883</t>
+          <t>9789755110455</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Yarıiletken Karakteristik ve Karşılıkları Cilt: 1</t>
+          <t>Ahşap Çatılar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789755111070</t>
+          <t>9789755113883</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Asenkron Motorlar</t>
+          <t>A’dan Z’ye Yarıiletken Karakteristik ve Karşılıkları Cilt: 1</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>15.74</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789755113432</t>
+          <t>9789755111070</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Asenkron Makinalar ve Kontrolü</t>
+          <t>Asenkron Motorlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>37.04</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789755112947</t>
+          <t>9789755113432</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Cam</t>
+          <t>Asenkron Makinalar ve Kontrolü</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789755116099</t>
+          <t>9789755112947</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>STA4CAD Çok Katlı Betonarme Yapıların Analizi ve Tasarımı (Ciltli)</t>
+          <t>Cam</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>50.93</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789755116235</t>
+          <t>9789755116099</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yapısal Çözümleme Cilt: 2 (Ciltli)</t>
+          <t>STA4CAD Çok Katlı Betonarme Yapıların Analizi ve Tasarımı (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>1000</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789755116129</t>
+          <t>9789755116235</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Projelerinde Sözleşme Yönetimi</t>
+          <t>Yapısal Çözümleme Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789755112855</t>
+          <t>9789755116129</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Yönetimi Uygulamaları</t>
+          <t>İnşaat Projelerinde Sözleşme Yönetimi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>10</v>
+        <v>600</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000071499</t>
+          <t>9789755112855</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Mühendisliği Elektrik Enerjisinin Üretimi İletimi ve Dağıtımı</t>
+          <t>İnşaat Yönetimi Uygulamaları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>2000</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789755116006</t>
+          <t>3990000071499</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Zemin Mekaniği (A. Oğuz Tan)</t>
+          <t>Elektrik Mühendisliği Elektrik Enerjisinin Üretimi İletimi ve Dağıtımı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>30</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789755111001</t>
+          <t>9789755116006</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknik Resmi Cilt 1-2</t>
+          <t>Zemin Mekaniği (A. Oğuz Tan)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789755116631</t>
+          <t>9789755111001</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Basic Electrical Electronics</t>
+          <t>Yapı Teknik Resmi Cilt 1-2</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789755116495</t>
+          <t>9789755116631</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tia Portal İle Operatör Panel ve Scada Proglamlama</t>
+          <t>Basic Electrical Electronics</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789755116761</t>
+          <t>9789755116495</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tesisleri Güvenlik, Koruma ve Uygulama Esasları</t>
+          <t>Tia Portal İle Operatör Panel ve Scada Proglamlama</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789755116372</t>
+          <t>9789755116761</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sıhhi Tesisat</t>
+          <t>Elektrik Tesisleri Güvenlik, Koruma ve Uygulama Esasları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>25</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789755115870</t>
+          <t>9789755116372</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çevre ve Gaz Emisyonları</t>
+          <t>Sıhhi Tesisat</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000004823</t>
+          <t>9789755115870</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Matematik Cilt: 2</t>
+          <t>Çevre ve Gaz Emisyonları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789755113370</t>
+          <t>3990000004823</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Elektronik Öğreniyorum</t>
+          <t>Yüksek Matematik Cilt: 2</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>15.74</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789755113890</t>
+          <t>9789755113370</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yarıiletken Karakteristik ve Karşılıkları Cilt: 2</t>
+          <t>Yeni Başlayanlar İçin Elektronik Öğreniyorum</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>23.15</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789755112329</t>
+          <t>9789755113890</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yüzeysel Yapı Temelleri</t>
+          <t>Yarıiletken Karakteristik ve Karşılıkları Cilt: 2</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789755113739</t>
+          <t>9789755112329</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yapısal Analiz Programı SAP 2000</t>
+          <t>Yüzeysel Yapı Temelleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789755112428</t>
+          <t>9789755113739</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yapıların Taşıma Gücünün İyileştirilmesi</t>
+          <t>Yapısal Analiz Programı SAP 2000</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>15.74</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789755113746</t>
+          <t>9789755112428</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yapıların Elektrik Tesisatı</t>
+          <t>Yapıların Taşıma Gücünün İyileştirilmesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>18.52</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789755113289</t>
+          <t>9789755113746</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yapılar + Projeler 2</t>
+          <t>Yapıların Elektrik Tesisatı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>20.37</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789755110981</t>
+          <t>9789755113289</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknik Resmi Cilt: 2</t>
+          <t>Yapılar + Projeler 2</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>27.78</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000030558</t>
+          <t>9789755110981</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknik Resmi Cilt: 1</t>
+          <t>Yapı Teknik Resmi Cilt: 2</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>64.81</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000002583</t>
+          <t>3990000030558</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği</t>
+          <t>Yapı Teknik Resmi Cilt: 1</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>20.37</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789755112725</t>
+          <t>3990000002583</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Yapı Statiği</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>9.26</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789755113081</t>
+          <t>9789755112725</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yapı Mühendisliği Örnekleriyle C++</t>
+          <t>Yapı Statiği</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9799755113240</t>
+          <t>9789755113081</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yapı İnceleme Yöntemleri</t>
+          <t>Yapı Mühendisliği Örnekleriyle C++</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789755114484</t>
+          <t>9799755113240</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dinamiği ve Deprem Mühendisliği</t>
+          <t>Yapı İnceleme Yöntemleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789755113302</t>
+          <t>9789755114484</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yapı Denetimi El Kitabı</t>
+          <t>Yapı Dinamiği ve Deprem Mühendisliği</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>9.26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789755113296</t>
+          <t>9789755113302</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yapı - 4</t>
+          <t>Yapı Denetimi El Kitabı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789755112992</t>
+          <t>9789755113296</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yapı - 3</t>
+          <t>Yapı - 4</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000002582</t>
+          <t>9789755112992</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yapı - 2</t>
+          <t>Yapı - 3</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789755115498</t>
+          <t>3990000002582</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Wincc Flexible ile Operatör Panel ve Wincc ile Scada Programlama</t>
+          <t>Yapı - 2</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789755110479</t>
+          <t>9789755115498</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Uygulanmış Devreler ve Teori 2</t>
+          <t>Wincc Flexible ile Operatör Panel ve Wincc ile Scada Programlama</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789755110301</t>
+          <t>9789755110479</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Uygulanmış Devreler ve Teori 1</t>
+          <t>Uygulanmış Devreler ve Teori 2</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789755112671</t>
+          <t>9789755110301</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Toplam İnşaat Yönetimi</t>
+          <t>Uygulanmış Devreler ve Teori 1</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000015393</t>
+          <t>9789755112671</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Türbomakinelerde Akış</t>
+          <t>Uygulamalı Toplam İnşaat Yönetimi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>10.19</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789755112497</t>
+          <t>3990000015393</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Tuğla</t>
+          <t>Türbomakinelerde Akış</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>13.89</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000025940</t>
+          <t>9789755112497</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Transport Tekniği Problemleri</t>
+          <t>Tuğla</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>20.37</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789755111476</t>
+          <t>3990000025940</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Transport Tekniği Cilt: 2</t>
+          <t>Transport Tekniği Problemleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>18.52</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789755110707</t>
+          <t>9789755111476</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Transport Tekniği</t>
+          <t>Transport Tekniği Cilt: 2</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>27.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789755112633</t>
+          <t>9789755110707</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Termodinamik Tablolar</t>
+          <t>Transport Tekniği</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>2.78</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789755113869</t>
+          <t>9789755112633</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Temel Tasarım</t>
+          <t>Termodinamik Tablolar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>32.41</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789755113692</t>
+          <t>9789755113869</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Temel İnşaatı</t>
+          <t>Temel Tasarım</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>13.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789755111698</t>
+          <t>9789755113692</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Temel Elektronik</t>
+          <t>Temel İnşaatı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789755111292</t>
+          <t>9789755111698</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Teknik Resim Cilt: 2</t>
+          <t>Temel Elektronik</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>32.41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789755111285</t>
+          <t>9789755111292</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Teknik Resim Cilt: 1</t>
+          <t>Teknik Resim Cilt: 2</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>32.41</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789755115610</t>
+          <t>9789755111285</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tekla Xsteel</t>
+          <t>Teknik Resim Cilt: 1</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789755111803</t>
+          <t>9789755115610</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Uygulanmış Devreler ve Teori 3</t>
+          <t>Tekla Xsteel</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789755116105</t>
+          <t>9789755111803</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kren Yollarının Tasarımı</t>
+          <t>Uygulanmış Devreler ve Teori 3</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789755113609</t>
+          <t>9789755116105</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Taşların Bozulma Nedenleri Koruma Yöntemleri</t>
+          <t>Kren Yollarının Tasarımı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789755115436</t>
+          <t>9789755113609</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Taşıma Tekniği</t>
+          <t>Taşların Bozulma Nedenleri Koruma Yöntemleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>350</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789755113562</t>
+          <t>9789755115436</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Tasarlama Kuramları ve Metotları</t>
+          <t>Taşıma Tekniği</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789755114545</t>
+          <t>9789755113562</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Tasarımcı Mühendisler İçin Malzeme Bilgisi</t>
+          <t>Tasarlama Kuramları ve Metotları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789755112473</t>
+          <t>9789755114545</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Şebeke Bazlı Bilgisayar Destekli Proje Yönetimi</t>
+          <t>Tasarımcı Mühendisler İçin Malzeme Bilgisi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>20.37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789755114903</t>
+          <t>9789755112473</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Su Yapıları</t>
+          <t>Şebeke Bazlı Bilgisayar Destekli Proje Yönetimi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789755114071</t>
+          <t>9789755114903</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Halkla İlişkiler Uygulamaları</t>
+          <t>Su Yapıları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>15.74</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789755110523</t>
+          <t>9789755114071</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Statik</t>
+          <t>Stratejik Halkla İlişkiler Uygulamaları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>18.52</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>3990000002584</t>
+          <t>9789755110523</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sonlu Elemanlar Metodu</t>
+          <t>Statik</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>37.04</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789755110288</t>
+          <t>3990000002584</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Sıhhi Tesisat</t>
+          <t>Sonlu Elemanlar Metodu</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>32.41</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789755112091</t>
+          <t>9789755110288</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Servis Notları Renkli Televizyon 2</t>
+          <t>Sıhhi Tesisat</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>13.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>3990000002579</t>
+          <t>9789755112091</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Senkron Makinalar Problem Çözümleri</t>
+          <t>Servis Notları Renkli Televizyon 2</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789755114026</t>
+          <t>3990000002579</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Haberleşme</t>
+          <t>Senkron Makinalar Problem Çözümleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>400</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789755111896</t>
+          <t>9789755114026</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Sayısal Haberleşme</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>12.04</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789755114248</t>
+          <t>9789755111896</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Robot Kinematiği</t>
+          <t>Sayısal Haberleşme</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>29.63</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789755112121</t>
+          <t>9789755114248</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Renkli Televizyon Servis Notları 5</t>
+          <t>Robot Kinematiği</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>13.89</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000005780</t>
+          <t>9789755112121</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Renkli Televizyon Servis Notları 4</t>
+          <t>Renkli Televizyon Servis Notları 5</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789755112107</t>
+          <t>3990000005780</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Renkli Televizyon Servis Notları 3</t>
+          <t>Renkli Televizyon Servis Notları 4</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789755112084</t>
+          <t>9789755112107</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Renkli Televizyon Servis Notları 1</t>
+          <t>Renkli Televizyon Servis Notları 3</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789755113616</t>
+          <t>9789755112084</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Danışma ve Rehberlik</t>
+          <t>Renkli Televizyon Servis Notları 1</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789755112770</t>
+          <t>9789755113616</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Pompalar</t>
+          <t>Psikolojik Danışma ve Rehberlik</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789755111834</t>
+          <t>9789755112770</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>PLC ve Uygulamaları</t>
+          <t>Pompalar</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000005228</t>
+          <t>9789755111834</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>PLC Teori ve Uygulama 1</t>
+          <t>PLC ve Uygulamaları</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789755115887</t>
+          <t>3990000005228</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>PLC Programlama ve S7 / 1200</t>
+          <t>PLC Teori ve Uygulama 1</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>350</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000057021</t>
+          <t>9789755115887</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Plastik ve Metal Kalıpçılık Teknikleri</t>
+          <t>PLC Programlama ve S7 / 1200</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>41.67</v>
+        <v>350</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789755110554</t>
+          <t>3990000057021</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Plastik Malzeme Bilimi Teknolojisi ve Kalıp Tasarımı</t>
+          <t>Plastik ve Metal Kalıpçılık Teknikleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>750</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000030220</t>
+          <t>9789755110554</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Planlamada MS Project ve Primavera’yı Anlamak</t>
+          <t>Plastik Malzeme Bilimi Teknolojisi ve Kalıp Tasarımı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>27.78</v>
+        <v>750</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789755112244</t>
+          <t>3990000030220</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Petrografi Prensipleri</t>
+          <t>Planlamada MS Project ve Primavera’yı Anlamak</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>25</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789755113340</t>
+          <t>9789755112244</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sistem - Sistem Otomotiv Teknik Terimler ve Terminolojiler Sözlüğü</t>
+          <t>Petrografi Prensipleri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789755114408</t>
+          <t>9789755113340</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Etabs 2013</t>
+          <t>Sistem - Sistem Otomotiv Teknik Terimler ve Terminolojiler Sözlüğü</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789755113449</t>
+          <t>9789755114408</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Ölçme Bilgisi Cilt - 1</t>
+          <t>Örneklerle Etabs 2013</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>20.37</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789755113227</t>
+          <t>9789755113449</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Öğretimde Planlama ve Değerlendirme</t>
+          <t>Ölçme Bilgisi Cilt - 1</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>13.89</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789755113135</t>
+          <t>9789755113227</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Otomobil Elektroniği ve Devreleri</t>
+          <t>Öğretimde Planlama ve Değerlendirme</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789755111704</t>
+          <t>9789755113135</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Otomatik Kontrol</t>
+          <t>Otomobil Elektroniği ve Devreleri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>37.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9799755113981</t>
+          <t>9789755111704</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Otomasyon Sistemleri</t>
+          <t>Otomatik Kontrol</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>9.26</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789755115764</t>
+          <t>9799755113981</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Orta Gerilim Transformatör Merkezlerinin Projelendirilmesi</t>
+          <t>Otomasyon Sistemleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>600</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789755112039</t>
+          <t>9789755115764</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Optoelektronik Devreler ve Sistemler</t>
+          <t>Orta Gerilim Transformatör Merkezlerinin Projelendirilmesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>32.41</v>
+        <v>600</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789755114156</t>
+          <t>9789755112039</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Olasılık Teorisine Giriş</t>
+          <t>Optoelektronik Devreler ve Sistemler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>26.85</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789755115238</t>
+          <t>9789755114156</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Nümerik Analiz</t>
+          <t>Olasılık Teorisine Giriş</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>32.41</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789755115290</t>
+          <t>9789755115238</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Ölçmeleri 1 Sayısal Örnekler Cilt - 2</t>
+          <t>Nümerik Analiz</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789755115245</t>
+          <t>9789755115290</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Ölçmeleri - 1 Cilt 1: Metinler</t>
+          <t>Mühendislik Ölçmeleri 1 Sayısal Örnekler Cilt - 2</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>3990000002586</t>
+          <t>9789755115245</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Mekaniği Statik : Çözümlü Problemler</t>
+          <t>Mühendislik Ölçmeleri - 1 Cilt 1: Metinler</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>41.67</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000026025</t>
+          <t>3990000002586</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Mekaniği Statik</t>
+          <t>Mühendislik Mekaniği Statik : Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>32.41</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789755110073</t>
+          <t>3990000026025</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin Mekanik Statik</t>
+          <t>Mühendislik Mekaniği Statik</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>500</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789755110196</t>
+          <t>9789755110073</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin Mekanik Cilt: 2 - Dinamik (Problemlerin Çözümleri)</t>
+          <t>Mühendisler İçin Mekanik Statik</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789755111025</t>
+          <t>9789755110196</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin İstatistik</t>
+          <t>Mühendisler İçin Mekanik Cilt: 2 - Dinamik (Problemlerin Çözümleri)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789755114699</t>
+          <t>9789755111025</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet Problemleri Cilt: 1</t>
+          <t>Mühendisler İçin İstatistik</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789755114316</t>
+          <t>9789755114699</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet Cilt: 1</t>
+          <t>Mukavemet Problemleri Cilt: 1</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>600</v>
+        <v>60</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789755111469</t>
+          <t>9789755114316</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Motorlu Araçlar Cilt: 3</t>
+          <t>Mukavemet Cilt: 1</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>21.3</v>
+        <v>600</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789755110691</t>
+          <t>9789755111469</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Motorlu Araçlar Cilt: 2</t>
+          <t>Motorlu Araçlar Cilt: 3</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>21.3</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789755110066</t>
+          <t>9789755110691</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Motorlu Araçlar Cilt: 1</t>
+          <t>Motorlu Araçlar Cilt: 2</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>21.3</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789755112602</t>
+          <t>9789755110066</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Mineraller</t>
+          <t>Motorlu Araçlar Cilt: 1</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>23.15</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789755115795</t>
+          <t>9789755112602</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık - Yaşamın İçinden</t>
+          <t>Mineraller</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>40</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789755114217</t>
+          <t>9789755115795</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mimaride İzdüşüm Çizim Yöntemleri</t>
+          <t>Mimarlık - Yaşamın İçinden</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>20.37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789755114460</t>
+          <t>9789755114217</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Mimari Metaller</t>
+          <t>Mimaride İzdüşüm Çizim Yöntemleri</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>50</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789755113364</t>
+          <t>9789755114460</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Mimari Çizim Tekniği</t>
+          <t>Mimari Metaller</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>16.67</v>
+        <v>50</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789755113470</t>
+          <t>9789755113364</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mimar ve Mühendisler İçin Temel Tasarı Geometri</t>
+          <t>Mimari Çizim Tekniği</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>400</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789755113950</t>
+          <t>9789755113470</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Mikroişlemcilere Giriş</t>
+          <t>Mimar ve Mühendisler İçin Temel Tasarı Geometri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>11.11</v>
+        <v>400</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789755111759</t>
+          <t>9789755113950</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Mikroişlemciler Mikrobilgisayarlar</t>
+          <t>Mikroişlemcilere Giriş</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>600</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789755114927</t>
+          <t>9789755111759</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Mekanizma Tekniği - Makina Teorisi 1</t>
+          <t>Mikroişlemciler Mikrobilgisayarlar</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789755110509</t>
+          <t>9789755114927</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Mekanizma Tekniği</t>
+          <t>Mekanizma Tekniği - Makina Teorisi 1</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>18.52</v>
+        <v>700</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789755115016</t>
+          <t>9789755110509</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Matematik Analiz 2</t>
+          <t>Mekanizma Tekniği</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>37.04</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9799755271179</t>
+          <t>9789755115016</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Malzeme Bilgisi Problemleri</t>
+          <t>Matematik Analiz 2</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>13.89</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789755114552</t>
+          <t>9799755271179</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Tasarımı</t>
+          <t>Malzeme Bilgisi Problemleri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789755110462</t>
+          <t>9789755114552</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Malzeme Bilimine Giriş</t>
+          <t>Makine Elemanları Tasarımı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>13.89</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789755110363</t>
+          <t>9789755110462</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Makina Elemanları Cilt: 1 - 2</t>
+          <t>Malzeme Bilimine Giriş</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>37.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789755113159</t>
+          <t>9789755110363</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Maden ve Define Detektörleri</t>
+          <t>Makina Elemanları Cilt: 1 - 2</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>15</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789755114668</t>
+          <t>9789755113159</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir ve Çözümlü Problemleri</t>
+          <t>Maden ve Define Detektörleri</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789755114453</t>
+          <t>9789755114668</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Matlab ve Simulink’le Modelleme - Kontrol 2</t>
+          <t>Lineer Cebir ve Çözümlü Problemleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789755115009</t>
+          <t>9789755114453</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir Çözümlü Problemleri</t>
+          <t>Matlab ve Simulink’le Modelleme - Kontrol 2</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>15.74</v>
+        <v>60</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9799755113394</t>
+          <t>9789755115009</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kumaş Yapı Bilgisi</t>
+          <t>Lineer Cebir Çözümlü Problemleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>20</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789755113203</t>
+          <t>9799755113394</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Elektronik</t>
+          <t>Kumaş Yapı Bilgisi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789755113272</t>
+          <t>9789755113203</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kazıklı Temeller</t>
+          <t>Kendi Kendine Elektronik</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>80</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789755111179</t>
+          <t>9789755113272</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kaynak ve Kesme Teknolojisinde Parametre Değer Tabloları</t>
+          <t>Kazıklı Temeller</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>9.26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789755112312</t>
+          <t>9789755111179</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kat İlavesi Sonucu Çatlamış Binaların Takviyesi Yöntemleri</t>
+          <t>Kaynak ve Kesme Teknolojisinde Parametre Değer Tabloları</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789755114644</t>
+          <t>9789755112312</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Bir Kent Yorumu</t>
+          <t>Kat İlavesi Sonucu Çatlamış Binaların Takviyesi Yöntemleri</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789755115252</t>
+          <t>9789755114644</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Sözleşmeleri</t>
+          <t>İstanbul Bir Kent Yorumu</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>400</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789755111056</t>
+          <t>9789755115252</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İmal Usulleri</t>
+          <t>İnşaat Sözleşmeleri</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>20.37</v>
+        <v>400</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789755113463</t>
+          <t>9789755111056</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>İçten Yanmalı Motorlar</t>
+          <t>İmal Usulleri</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>25.93</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789755113142</t>
+          <t>9789755113463</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Hobi Elektonik Devreleri</t>
+          <t>İçten Yanmalı Motorlar</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>9.26</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789755113197</t>
+          <t>9789755113142</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Hi-Fi - Stereo Amplifikatör Şemaları</t>
+          <t>Hobi Elektonik Devreleri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789755112169</t>
+          <t>9789755113197</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik Problemleri</t>
+          <t>Hi-Fi - Stereo Amplifikatör Şemaları</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>15.74</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>3990000005950</t>
+          <t>9789755112169</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Termodinamiği</t>
+          <t>Hidrolik Problemleri</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>23.15</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789755114231</t>
+          <t>3990000005950</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Güverte ve Makine İçin Gemi İnşaatı</t>
+          <t>Mühendislik Termodinamiği</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>3990000002577</t>
+          <t>9789755114231</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin Mekanik Cilt: 2 - Dinamik</t>
+          <t>Güverte ve Makine İçin Gemi İnşaatı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789755113784</t>
+          <t>3990000002577</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Geoteknik Bilgisi 2</t>
+          <t>Mühendisler İçin Mekanik Cilt: 2 - Dinamik</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789755114880</t>
+          <t>9789755113784</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Geometrik Toleranslar</t>
+          <t>Geoteknik Bilgisi 2</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789755110189</t>
+          <t>9789755114880</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin Mekanik Cilt: 1 - Statik Problemlerin Çözümleri</t>
+          <t>Geometrik Toleranslar</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789755112053</t>
+          <t>9789755110189</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Genel İstatistik</t>
+          <t>Mühendisler İçin Mekanik Cilt: 1 - Statik Problemlerin Çözümleri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>11.11</v>
+        <v>350</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789755115139</t>
+          <t>9789755112053</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Gemi Seyri</t>
+          <t>Genel İstatistik</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>400</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789755114965</t>
+          <t>9789755115139</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Gemi Mühendisleri İçin Pompa Uygulamaları</t>
+          <t>Gemi Seyri</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789755112862</t>
+          <t>9789755114965</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Ahşap Yapılar</t>
+          <t>Gemi Mühendisleri İçin Pompa Uygulamaları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>23.15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789755114033</t>
+          <t>9789755112862</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Finansal Sistem</t>
+          <t>Geleneksel Ahşap Yapılar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>37.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789755112763</t>
+          <t>9789755114033</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Elektronik Deneyleri ve Projeleri</t>
+          <t>Finansal Sistem</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>9.26</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>3990000003922</t>
+          <t>9789755112763</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Sembolleri</t>
+          <t>Endüstriyel Elektronik Deneyleri ve Projeleri</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789755114361</t>
+          <t>3990000003922</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Elektronik</t>
+          <t>Elektronik Sembolleri</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>11.11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789755111988</t>
+          <t>9789755114361</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Elektronik</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>55</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789755112237</t>
+          <t>9789755111988</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Elektromagnetik Problemler ve Sayısal Yöntemler</t>
+          <t>Elektronik</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>9.26</v>
+        <v>55</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789755110011</t>
+          <t>9789755112237</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Elektromagnetik Dalga Teorisi</t>
+          <t>Elektromagnetik Problemler ve Sayısal Yöntemler</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789755110110</t>
+          <t>9789755110011</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Elektromagnetik Alan Teorisi</t>
+          <t>Elektromagnetik Dalga Teorisi</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789755111568</t>
+          <t>9789755110110</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Elektrokimya</t>
+          <t>Elektromagnetik Alan Teorisi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789755111544</t>
+          <t>9789755111568</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Elektrikle Otomatik Kumanda Şemaları - Elektrik Meslek Resmi Esasları Cilt: 2</t>
+          <t>Elektrokimya</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>11.11</v>
+        <v>500</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789755113548</t>
+          <t>9789755111544</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tesislerinde Harmonikler (CD’li)</t>
+          <t>Elektrikle Otomatik Kumanda Şemaları - Elektrik Meslek Resmi Esasları Cilt: 2</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>41.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789755115153</t>
+          <t>9789755113548</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tesisleri Temel El Kitabı</t>
+          <t>Elektrik Tesislerinde Harmonikler (CD’li)</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>25</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789755111964</t>
+          <t>9789755115153</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tesisleri ile İlgili Sorular ve Çözümleri</t>
+          <t>Elektrik Tesisleri Temel El Kitabı</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>3990000003921</t>
+          <t>9789755111964</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Sembolleri Cilt: 1</t>
+          <t>Elektrik Tesisleri ile İlgili Sorular ve Çözümleri</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789755113215</t>
+          <t>3990000003921</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kalite Kontrol</t>
+          <t>Elektrik Sembolleri Cilt: 1</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>500</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789755114491</t>
+          <t>9789755113215</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makineleri Senkron Makine - Çözümlü Problemler</t>
+          <t>Kalite Kontrol</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>27.78</v>
+        <v>500</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789755114514</t>
+          <t>9789755114491</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makineleri 4</t>
+          <t>Elektrik Makineleri Senkron Makine - Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>18.52</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789755114149</t>
+          <t>9789755114514</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makineleri 3</t>
+          <t>Elektrik Makineleri 4</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>60</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789755114125</t>
+          <t>9789755114149</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makineleri 2 Asenkron Makineler</t>
+          <t>Elektrik Makineleri 3</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>27.78</v>
+        <v>60</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789755114132</t>
+          <t>9789755114125</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makineleri 1</t>
+          <t>Elektrik Makineleri 2 Asenkron Makineler</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>21.3</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789755114101</t>
+          <t>9789755114132</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Elektrik Makineleri 1</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789755114507</t>
+          <t>9789755114101</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makineleri Doğru Akım Makinesi - Çözümlü Problemler</t>
+          <t>Elektrik Makineleri 1</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789755112961</t>
+          <t>9789755114507</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makinalarının Temelleri</t>
+          <t>Elektrik Makineleri Doğru Akım Makinesi - Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>18.52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789755113999</t>
+          <t>9789755112961</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makinaları 1 - 2</t>
+          <t>Elektrik Makinalarının Temelleri</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>35</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789755113944</t>
+          <t>9789755113999</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Kumanda Devreleri ve Deneyleri</t>
+          <t>Elektrik Makinaları 1 - 2</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>12.04</v>
+        <v>35</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>3990000013805</t>
+          <t>9789755113944</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Enerji Sistemlerinin Kararlılığı Kontrolü ve Çalışması</t>
+          <t>Elektrik Kumanda Devreleri ve Deneyleri</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>18.52</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9799755113073</t>
+          <t>3990000013805</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Bilgi Bankası</t>
+          <t>Elektrik Enerji Sistemlerinin Kararlılığı Kontrolü ve Çalışması</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>32.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789755113555</t>
+          <t>9799755113073</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Elektrik - Elektronik Formül ve Tablolar</t>
+          <t>Elektrik Bilgi Bankası</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>9.26</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>3990000011241</t>
+          <t>9789755113555</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Elektirik Tesisleri İle İlgili Sorular ve Çözümler</t>
+          <t>Elektrik - Elektronik Formül ve Tablolar</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789755110660</t>
+          <t>3990000011241</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Doğru ve Alternatif Akım Devreleri Problem Çözümleri Elektroteknik 2</t>
+          <t>Elektirik Tesisleri İle İlgili Sorular ve Çözümler</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>23.15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789755114392</t>
+          <t>9789755110660</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Dişli Çarklar ve Redüktörleri</t>
+          <t>Doğru ve Alternatif Akım Devreleri Problem Çözümleri Elektroteknik 2</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>45</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789755113128</t>
+          <t>9789755114392</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Dijital ve Analog Elektronik Devreleri</t>
+          <t>Dişli Çarklar ve Redüktörleri</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789755114330</t>
+          <t>9789755113128</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Jeofizik Mühendisliğinde Elektromanyetik Yöntemler</t>
+          <t>Dijital ve Analog Elektronik Devreleri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>23.15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789755112534</t>
+          <t>9789755114330</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Dijital Elektronik Deneyleri ve Projeleri</t>
+          <t>Jeofizik Mühendisliğinde Elektromanyetik Yöntemler</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>3990000002580</t>
+          <t>9789755112534</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Diferensiyel Denklemler</t>
+          <t>Dijital Elektronik Deneyleri ve Projeleri</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>35.19</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789755110097</t>
+          <t>3990000002580</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Yüksek Matematik Problemleri - 2</t>
+          <t>Diferensiyel Denklemler</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>40</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789755110646</t>
+          <t>9789755110097</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Yüksek Matematik Problemleri - 1</t>
+          <t>Çözümlü Yüksek Matematik Problemleri - 2</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>23.15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789755113166</t>
+          <t>9789755110646</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Ev ve Bahçe İçin Elektronik Devreler</t>
+          <t>Çözümlü Yüksek Matematik Problemleri - 1</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789755113876</t>
+          <t>9789755113166</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Euro-Norm Beton</t>
+          <t>Ev ve Bahçe İçin Elektronik Devreler</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789755113906</t>
+          <t>9789755113876</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Enerji Yöntemleri</t>
+          <t>Euro-Norm Beton</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>25</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>3990000025830</t>
+          <t>9789755113906</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Enerji Tasarrufu ve Yenilenebilir Enerji Kaynakları</t>
+          <t>Enerji Yöntemleri</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>600</v>
+        <v>25</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789755114750</t>
+          <t>3990000025830</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletimi ve Dağıtımı</t>
+          <t>Enerji Tasarrufu ve Yenilenebilir Enerji Kaynakları</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>23.15</v>
+        <v>600</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789755113845</t>
+          <t>9789755114750</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Kirlenme Kontrolü Cilt: 1</t>
+          <t>Enerji İletimi ve Dağıtımı</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789755110165</t>
+          <t>9789755113845</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Mukavemet Problemleri Cilt: 1</t>
+          <t>Endüstriyel Kirlenme Kontrolü Cilt: 1</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9799755112953</t>
+          <t>9789755110165</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Isı Taşınımı Problemleri</t>
+          <t>Çözümlü Mukavemet Problemleri Cilt: 1</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>700</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789755113586</t>
+          <t>9799755112953</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Isı Işınımı Problemleri</t>
+          <t>Çözümlü Isı Taşınımı Problemleri</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789755113913</t>
+          <t>9789755113586</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Matlab ve Simulink’le Modelleme - Kontrol 1</t>
+          <t>Çözümlü Isı Işınımı Problemleri</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>20.37</v>
+        <v>500</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789755114576</t>
+          <t>9789755113913</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Mekanik Tesisat</t>
+          <t>Matlab ve Simulink’le Modelleme - Kontrol 1</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>37.04</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789755114835</t>
+          <t>9789755114576</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Matematik Analizi 1</t>
+          <t>Mekanik Tesisat</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789755112145</t>
+          <t>9789755114835</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Talaş Kaldırma Bilimi ve Teknolojisi CNC Takım Tezgahları ve Üretim Otomasyonu</t>
+          <t>Matematik Analizi 1</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>1500</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789755116877</t>
+          <t>9789755112145</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Yapı Bilgisi 1 / Ders Notları</t>
+          <t>Talaş Kaldırma Bilimi ve Teknolojisi CNC Takım Tezgahları ve Üretim Otomasyonu</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789755116693</t>
+          <t>9789755116877</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Puzolan</t>
+          <t>Yapı Bilgisi 1 / Ders Notları</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>1000</v>
+        <v>800</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789755117539</t>
+          <t>9789755116693</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Depreme Dayanıklı Yapıların Tasarım İlkeleri</t>
+          <t>Puzolan</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>3990000005626</t>
+          <t>9789755117539</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Optokuplörler ve Uygulamaları</t>
+          <t>Depreme Dayanıklı Yapıların Tasarım İlkeleri</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>850</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789755117522</t>
+          <t>3990000005626</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Matematik Problemleri ve Matlab Uygulaması</t>
+          <t>Optokuplörler ve Uygulamaları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>700</v>
+        <v>850</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789755116204</t>
+          <t>9789755117522</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Yapı Bilgisi 2</t>
+          <t>Çözümlü Matematik Problemleri ve Matlab Uygulaması</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789755116020</t>
+          <t>9789755116204</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Çözümlü Problemler</t>
+          <t>Yapı Bilgisi 2</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789755116143</t>
+          <t>9789755116020</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tesisleri Proje Uygulama ve Yönetmelikler</t>
+          <t>Makine Elemanları Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789755114415</t>
+          <t>9789755116143</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet Çözümlü Problemleri Cilt: 1</t>
+          <t>Elektrik Tesisleri Proje Uygulama ve Yönetmelikler</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789755111377</t>
+          <t>9789755114415</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim Tekniği Cilt: 1</t>
+          <t>Mukavemet Çözümlü Problemleri Cilt: 1</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789755117416</t>
+          <t>9789755111377</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Problemleri Cilt 3</t>
+          <t>Yüksek Gerilim Tekniği Cilt: 1</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789755117508</t>
+          <t>9789755117416</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Denizciler İçin Soğutma ve İklimlendirme Sistemleri</t>
+          <t>Enerji İletim Sistemleri Problemleri Cilt 3</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789755117515</t>
+          <t>9789755117508</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı ve Çözümlü Yüksek Gerilim Tekniği Problemleri</t>
+          <t>Denizciler İçin Soğutma ve İklimlendirme Sistemleri</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>1200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789755114637</t>
+          <t>9789755117515</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Bakım</t>
+          <t>Açıklamalı ve Çözümlü Yüksek Gerilim Tekniği Problemleri</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>1500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789755117485</t>
+          <t>9789755114637</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemlerinde Per-Unit Hesaplamalar</t>
+          <t>Endüstriyel Bakım</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789755117492</t>
+          <t>9789755117485</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Enerjisi Ekonomisi Problemleri</t>
+          <t>Enerji İletim Sistemlerinde Per-Unit Hesaplamalar</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>1000</v>
+        <v>900</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789755117478</t>
+          <t>9789755117492</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapılar</t>
+          <t>Elektrik Enerjisi Ekonomisi Problemleri</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>1700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789755116563</t>
+          <t>9789755117478</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler İçin Fizik Hızlı Çalışma Kitabı</t>
+          <t>Çelik Yapılar</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>850</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789755115771</t>
+          <t>9789755116563</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Termodinamik</t>
+          <t>Üniversiteler İçin Fizik Hızlı Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>1000</v>
+        <v>850</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789755115733</t>
+          <t>9789755115771</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Ölçme Bilgisi</t>
+          <t>Uygulamalı Termodinamik</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>1300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789755115269</t>
+          <t>9789755115733</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Toprak İşleri ve İş Makineleri</t>
+          <t>Uygulamalı Ölçme Bilgisi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>1000</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789755114422</t>
+          <t>9789755115269</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Temel Elektronik Devre Uygulamaları</t>
+          <t>Toprak İşleri ve İş Makineleri</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789755115702</t>
+          <t>9789755114422</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Tasarımcılar İçin Metal Şekillendirme Yöntemleri - Metal Ürün Tasarım İlkeleri</t>
+          <t>Temel Elektronik Devre Uygulamaları</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>1300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789755110837</t>
+          <t>9789755115702</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Talaş Kaldırma ve Takım Tezgahları Problemleri</t>
+          <t>Tasarımcılar İçin Metal Şekillendirme Yöntemleri - Metal Ürün Tasarım İlkeleri</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>1500</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789755113968</t>
+          <t>9789755110837</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Sürekli Transport Sistemleri</t>
+          <t>Talaş Kaldırma ve Takım Tezgahları Problemleri</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789755113067</t>
+          <t>9789755113968</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Sürekli Kirişlerde Yanal Burkulma ve 2. Mertebe Gerilme Problemi</t>
+          <t>Sürekli Transport Sistemleri</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789755114118</t>
+          <t>9789755113067</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Su Kaynakları Mühendisliği</t>
+          <t>Sürekli Kirişlerde Yanal Burkulma ve 2. Mertebe Gerilme Problemi</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789755114293</t>
+          <t>9789755114118</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Su Getirme ve Kanalizasyon Yapılarının Projelendirilmesi</t>
+          <t>Su Kaynakları Mühendisliği</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789755113098</t>
+          <t>9789755114293</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Sayısal İşaret İşleme</t>
+          <t>Su Getirme ve Kanalizasyon Yapılarının Projelendirilmesi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789755115665</t>
+          <t>9789755113098</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Analiz Problemleri</t>
+          <t>Sayısal İşaret İşleme</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>1250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789755113531</t>
+          <t>9789755115665</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Analiz</t>
+          <t>Sayısal Analiz Problemleri</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789755111728</t>
+          <t>9789755113531</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Sayısal Analiz</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789755115184</t>
+          <t>9789755111728</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Sayıların Teorisi</t>
+          <t>Sayısal Analiz</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>700</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789755113050</t>
+          <t>9789755115184</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Risk ve Yönetimi</t>
+          <t>Sayıların Teorisi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>850</v>
+        <v>700</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789755112008</t>
+          <t>9789755113050</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>PLC ile Endüstriyel Otomasyon</t>
+          <t>Risk ve Yönetimi</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>1200</v>
+        <v>850</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789755115085</t>
+          <t>9789755112008</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>PICBIT_PLC ile Lojik Tasarım</t>
+          <t>PLC ile Endüstriyel Otomasyon</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789755115863</t>
+          <t>9789755115085</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>PIC 16F877 A Temelli PLC</t>
+          <t>PICBIT_PLC ile Lojik Tasarım</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789755115979</t>
+          <t>9789755115863</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Otomotiv Elektrik ve Elektroniği</t>
+          <t>PIC 16F877 A Temelli PLC</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>1300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789755114866</t>
+          <t>9789755115979</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Otomatik Kontrol Sistemleri</t>
+          <t>Otomotiv Elektrik ve Elektroniği</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>800</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789755115566</t>
+          <t>9789755114866</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Dinamik</t>
+          <t>Otomatik Kontrol Sistemleri</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>1500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789755115214</t>
+          <t>9789755115566</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Ekonomisi Temel Prensipleri ve Uygulamaları</t>
+          <t>Dinamik</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>1300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789755113920</t>
+          <t>9789755115214</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Ekonomisi</t>
+          <t>Mühendislik Ekonomisi Temel Prensipleri ve Uygulamaları</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>1200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789755114354</t>
+          <t>9789755113920</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Çizimin Esasları</t>
+          <t>Mühendislik Ekonomisi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789755114767</t>
+          <t>9789755114354</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin Mekanik Statik Çözümlü Problemler</t>
+          <t>Mühendislik Çizimin Esasları</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789755114774</t>
+          <t>9789755114767</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin Mekanik Statik</t>
+          <t>Mühendisler İçin Mekanik Statik Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789755114569</t>
+          <t>9789755114774</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Dini Mimaride Gizli Tasarım Yöntemleri</t>
+          <t>Mühendisler İçin Mekanik Statik</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789755117461</t>
+          <t>9789755114569</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>İnce Yapı Ders Notları</t>
+          <t>Dini Mimaride Gizli Tasarım Yöntemleri</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>850</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789755117454</t>
+          <t>9789755117461</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Arduıno ve Temel Projeler</t>
+          <t>İnce Yapı Ders Notları</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>900</v>
+        <v>850</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789755117430</t>
+          <t>9789755117454</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Tarımsal Üretimde Teknoloji Kullanımı</t>
+          <t>Arduıno ve Temel Projeler</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>1200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789755117423</t>
+          <t>9789755117430</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Tarımsal Üretimde Enerji Tasarrufu ve Enerji Verimliliği</t>
+          <t>Tarımsal Üretimde Teknoloji Kullanımı</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>1300</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789755117447</t>
+          <t>9789755117423</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Tarım 5.0</t>
+          <t>Tarımsal Üretimde Enerji Tasarrufu ve Enerji Verimliliği</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>900</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789755117409</t>
+          <t>9789755117447</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemlerinde Topraklamalar</t>
+          <t>Tarım 5.0</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>1000</v>
+        <v>900</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789755117393</t>
+          <t>9789755117409</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Temel Yüksek Gerilim Tekniği Cilt 2</t>
+          <t>Enerji İletim Sistemlerinde Topraklamalar</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789755117386</t>
+          <t>9789755117393</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Temel Yüksek Gerilim Tekniği Cilt 1</t>
+          <t>Temel Yüksek Gerilim Tekniği Cilt 2</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789755117331</t>
+          <t>9789755117386</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Meteorolojik Parametrelerin Enerji İletim Sistemlerine Etkileri</t>
+          <t>Temel Yüksek Gerilim Tekniği Cilt 1</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789755117379</t>
+          <t>9789755117331</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Geri Beslemeli Kontrol Sistemleri</t>
+          <t>Meteorolojik Parametrelerin Enerji İletim Sistemlerine Etkileri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>850</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789755117362</t>
+          <t>9789755117379</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Elektromanyetiğinin Temelleri</t>
+          <t>Geri Beslemeli Kontrol Sistemleri</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>1600</v>
+        <v>850</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789755117355</t>
+          <t>9789755117362</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Betonarme</t>
+          <t>Mühendislik Elektromanyetiğinin Temelleri</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>1800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789755117348</t>
+          <t>9789755117355</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Problemleri 2</t>
+          <t>Betonarme</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>1000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789755117232</t>
+          <t>9789755117348</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Teknik Resim Uygulama Çözümleri</t>
+          <t>Enerji İletim Sistemleri Problemleri 2</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789755117263</t>
+          <t>9789755117232</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de İnşaat Mühendisliği Tarihi</t>
+          <t>Teknik Resim Uygulama Çözümleri</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789755117270</t>
+          <t>9789755117263</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Sonlu Elemanlar Analizi</t>
+          <t>Türkiye'de İnşaat Mühendisliği Tarihi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789755117249</t>
+          <t>9789755117270</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Mekanik ve Statik</t>
+          <t>Sonlu Elemanlar Analizi</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789755117300</t>
+          <t>9789755117249</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Elektrik Proje Çizimi</t>
+          <t>Mekanik ve Statik</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789755117317</t>
+          <t>9789755117300</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Yapı Bilgisi 2 - Ders Notları</t>
+          <t>Bilgisayar Destekli Elektrik Proje Çizimi</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789755117256</t>
+          <t>9789755117317</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Problemleri 1</t>
+          <t>Yapı Bilgisi 2 - Ders Notları</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>1000</v>
+        <v>900</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789755116792</t>
+          <t>9789755117256</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Yapım İşlerinde Sıhhi, Kalorifer Doğalgaz ve Yangın Tesisatı</t>
+          <t>Enerji İletim Sistemleri Problemleri 1</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>1250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789755116655</t>
+          <t>9789755116792</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Pratik Yapı Metrajı ve Maliyeti</t>
+          <t>Yapım İşlerinde Sıhhi, Kalorifer Doğalgaz ve Yangın Tesisatı</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>1500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789755116273</t>
+          <t>9789755116655</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Organik Reaksiyon Mekanizmaları</t>
+          <t>Örneklerle Pratik Yapı Metrajı ve Maliyeti</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789755113456</t>
+          <t>9789755116273</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Taşıma Tekniği Problemleri</t>
+          <t>Organik Reaksiyon Mekanizmaları</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789755112930</t>
+          <t>9789755113456</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Zemin İncelemesi ve Temel Tasarımı</t>
+          <t>Taşıma Tekniği Problemleri</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789755111261</t>
+          <t>9789755112930</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Yapı İşletmesi ve Maloluş Hesapları</t>
+          <t>Zemin İncelemesi ve Temel Tasarımı</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789755110004</t>
+          <t>9789755111261</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Yapı</t>
+          <t>Yapı İşletmesi ve Maloluş Hesapları</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789755112848</t>
+          <t>9789755110004</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle SAP 2000 - V20</t>
+          <t>Yapı</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>1500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789755114972</t>
+          <t>9789755112848</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Makina Dinamiği - Makina Teorisi 2</t>
+          <t>Örneklerle SAP 2000 - V20</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789755115061</t>
+          <t>9789755114972</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Dizel Motorları Teorisi</t>
+          <t>Makina Dinamiği - Makina Teorisi 2</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>1100</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789755113673</t>
+          <t>9789755115061</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Devre ve Sistem Analizi</t>
+          <t>Dizel Motorları Teorisi</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789755116976</t>
+          <t>9789755113673</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Depreme Dayanıklı Binaların Tasarımına Giriş</t>
+          <t>Devre ve Sistem Analizi</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>1700</v>
+        <v>700</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789755117287</t>
+          <t>9789755116976</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Çağdaş Taşıyıcı Sistemler</t>
+          <t>Depreme Dayanıklı Binaların Tasarımına Giriş</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>1000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789755117294</t>
+          <t>9789755117287</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Heybeliada'da Art Nouveau Ampir ve Art Deco Mimarlık Araştırmaları</t>
+          <t>Mimarlıkta Çağdaş Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>2000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>4440000000894</t>
+          <t>9789755117294</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet - 502 Çözümlü Problemler Cilt 1</t>
+          <t>Heybeliada'da Art Nouveau Ampir ve Art Deco Mimarlık Araştırmaları</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>1200</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789755117201</t>
+          <t>4440000000894</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Güç Sistemleri</t>
+          <t>Mukavemet - 502 Çözümlü Problemler Cilt 1</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>2000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789755117218</t>
+          <t>9789755117201</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliğinde Temel İnşaatı 1</t>
+          <t>Elektrik Güç Sistemleri</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789755117225</t>
+          <t>9789755117218</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliğinde Temel İnşaatı 2</t>
+          <t>İnşaat Mühendisliğinde Temel İnşaatı 1</t>
         </is>
       </c>
       <c r="C321" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789755117188</t>
+          <t>9789755117225</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Tia Portal ile Scada Programlama</t>
+          <t>İnşaat Mühendisliğinde Temel İnşaatı 2</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789755117171</t>
+          <t>9789755117188</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Elektrik-Elektronik Mühendisliğine Giriş</t>
+          <t>Tia Portal ile Scada Programlama</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>1500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789755117195</t>
+          <t>9789755117171</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Tia Portal ile Operatör Panel Programlama</t>
+          <t>Elektrik-Elektronik Mühendisliğine Giriş</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789755117157</t>
+          <t>9789755117195</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Güç Sistemleri Tasarımı</t>
+          <t>Tia Portal ile Operatör Panel Programlama</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789755117164</t>
+          <t>9789755117157</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tesislerinde Doğru Bilinen Yanlışlar</t>
+          <t>Güç Sistemleri Tasarımı</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>850</v>
+        <v>700</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789755116778</t>
+          <t>9789755117164</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Makine Tasarımı Temel İlkeler</t>
+          <t>Elektrik Tesislerinde Doğru Bilinen Yanlışlar</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>1100</v>
+        <v>850</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789755117096</t>
+          <t>9789755116778</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 3 Kısım 1</t>
+          <t>Makine Tasarımı Temel İlkeler</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>1500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789755117058</t>
+          <t>9789755117096</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>YG/AG Elektrik Tesisleri Proje Uygulamaları - Bağlama Modelleri</t>
+          <t>Enerji İletim Sistemleri Cilt 3 Kısım 1</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789755117072</t>
+          <t>9789755117058</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Şehir Elektrik Şebekeleri Proje Uygulamaları</t>
+          <t>YG/AG Elektrik Tesisleri Proje Uygulamaları - Bağlama Modelleri</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789755117089</t>
+          <t>9789755117072</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 3 Kısım 2</t>
+          <t>Şehir Elektrik Şebekeleri Proje Uygulamaları</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>1500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789755115818</t>
+          <t>9789755117089</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Elektronik</t>
+          <t>Enerji İletim Sistemleri Cilt 3 Kısım 2</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>1350</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789755117140</t>
+          <t>9789755115818</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Mühendislikte Ekonomik Analiz (Ciltli)</t>
+          <t>Sayısal Elektronik</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>1200</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789755117133</t>
+          <t>9789755117140</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim İzolatörleri (Ciltli)</t>
+          <t>Mühendislikte Ekonomik Analiz (Ciltli)</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>1500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789755117119</t>
+          <t>9789755117133</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>S7 1200 PLC Programlama - Temel Seviye</t>
+          <t>Yüksek Gerilim İzolatörleri (Ciltli)</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789755117126</t>
+          <t>9789755117119</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>S7 1200 PLC Programlama - İleri Seviye</t>
+          <t>S7 1200 PLC Programlama - Temel Seviye</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789755117102</t>
+          <t>9789755117126</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Deprem-Zemin ve Depreme Dayanıklı Yapı Tasarımı</t>
+          <t>S7 1200 PLC Programlama - İleri Seviye</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>1700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789755117034</t>
+          <t>9789755117102</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>S7 1500 PLC Programlama</t>
+          <t>Deprem-Zemin ve Depreme Dayanıklı Yapı Tasarımı</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>1000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789755116990</t>
+          <t>9789755117034</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 2 Kısım 2</t>
+          <t>S7 1500 PLC Programlama</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789755117003</t>
+          <t>9789755116990</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 2 Kısım 1</t>
+          <t>Enerji İletim Sistemleri Cilt 2 Kısım 2</t>
         </is>
       </c>
       <c r="C340" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789755116983</t>
+          <t>9789755117003</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 1</t>
+          <t>Enerji İletim Sistemleri Cilt 2 Kısım 1</t>
         </is>
       </c>
       <c r="C341" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789755116969</t>
+          <t>9789755116983</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Sayılar Teorisi Çözümlü Problemleri</t>
+          <t>Enerji İletim Sistemleri Cilt 1</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789755116952</t>
+          <t>9789755116969</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Yapım İşlerinde Elektrik Tesisatı</t>
+          <t>Sayılar Teorisi Çözümlü Problemleri</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789755116914</t>
+          <t>9789755116952</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği</t>
+          <t>Yapım İşlerinde Elektrik Tesisatı</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>1200</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789755116945</t>
+          <t>9789755116914</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Kırılma Mekaniği</t>
+          <t>Yapı Statiği</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>850</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789755116921</t>
+          <t>9789755116945</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 6</t>
+          <t>Kırılma Mekaniği</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>1250</v>
+        <v>850</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789755116891</t>
+          <t>9789755116921</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Yapı Mühendisliği Problemlerinde SAP 2000 (v23) Uygulamaları</t>
+          <t>Enerji İletim Sistemleri Cilt 6</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789755116907</t>
+          <t>9789755116891</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Kalorifer ve Havalandırma Tesisatı</t>
+          <t>Yapı Mühendisliği Problemlerinde SAP 2000 (v23) Uygulamaları</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789755116884</t>
+          <t>9789755116907</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Matematik ve Mühendislik Konularında 400 Matlab Uygulaması</t>
+          <t>Kalorifer ve Havalandırma Tesisatı</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>1300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789755116860</t>
+          <t>9789755116884</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>YG / AG Elektrik Tesisleri Proje Uygulaması</t>
+          <t>Matematik ve Mühendislik Konularında 400 Matlab Uygulaması</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>1500</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789755116846</t>
+          <t>9789755116860</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Kentsel Ulaşım</t>
+          <t>YG / AG Elektrik Tesisleri Proje Uygulaması</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789755116839</t>
+          <t>9789755116846</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 5</t>
+          <t>Sürdürülebilir Kentsel Ulaşım</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>1800</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789755116822</t>
+          <t>9789755116839</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Beton</t>
+          <t>Enerji İletim Sistemleri Cilt 5</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789755116808</t>
+          <t>9789755116822</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir</t>
+          <t>Beton</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789755116815</t>
+          <t>9789755116808</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir Çözümlü Test Soruları</t>
+          <t>Lineer Cebir</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>750</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789755116785</t>
+          <t>9789755116815</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Çevre Kirliliğinin Temelleri ve Kontrol Esasları</t>
+          <t>Lineer Cebir Çözümlü Test Soruları</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789755116754</t>
+          <t>9789755116785</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Çevrede Yapılaşma Deneyimleri</t>
+          <t>Çevre Kirliliğinin Temelleri ve Kontrol Esasları</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>750</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789755111948</t>
+          <t>9789755116754</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Toprak İşleri</t>
+          <t>Tarihi Çevrede Yapılaşma Deneyimleri</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789755116747</t>
+          <t>9789755111948</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği</t>
+          <t>Toprak İşleri</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>1500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789755116723</t>
+          <t>9789755116747</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>Yapı Statiği</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789755116716</t>
+          <t>9789755116723</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>Yapı Statiği</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>750</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789755116730</t>
+          <t>9789755116716</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Sistemleri Cilt 4</t>
+          <t>Yapı Statiği</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789755116662</t>
+          <t>9789755116730</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Karayolu Tasarımı</t>
+          <t>Enerji İletim Sistemleri Cilt 4</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>1200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789755116624</t>
+          <t>9789755116662</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları</t>
+          <t>Örneklerle Karayolu Tasarımı</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>1300</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789755116594</t>
+          <t>9789755116624</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Devre Analizi</t>
+          <t>Makine Elemanları</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>1500</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789755116570</t>
+          <t>9789755116594</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Matlab Uygulamalı Gemi Stabilitesi</t>
+          <t>Devre Analizi</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789755116679</t>
+          <t>9789755116570</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Mekanik Titreşimler Cilt 2 (Ciltli)</t>
+          <t>Matlab Uygulamalı Gemi Stabilitesi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>1500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789755116617</t>
+          <t>9789755116679</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Cilt - 2</t>
+          <t>Mekanik Titreşimler Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>1300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789755116600</t>
+          <t>9789755116617</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Cilt - 1</t>
+          <t>Makine Elemanları Cilt - 2</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>1000</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789755116587</t>
+          <t>9789755116600</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Ölçme Tekniği</t>
+          <t>Makine Elemanları Cilt - 1</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789755116556</t>
+          <t>9789755116587</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Elektromanyetiği Çözümlü Problemler</t>
+          <t>Ölçme Tekniği</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>850</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789755116396</t>
+          <t>9789755116556</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisleri İçin Matlab Kullanımına Giriş</t>
+          <t>Mühendislik Elektromanyetiği Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789755116457</t>
+          <t>9789755116396</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Peyzaj Tasarımı</t>
+          <t>İnşaat Mühendisleri İçin Matlab Kullanımına Giriş</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>1000</v>
+        <v>800</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789755116549</t>
+          <t>9789755116457</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dinamiği</t>
+          <t>Peyzaj Tasarımı</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>1300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789755116532</t>
+          <t>9789755116549</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Enerji İletim Hatları Problemleri</t>
+          <t>Yapı Dinamiği</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>1000</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789755116525</t>
+          <t>9789755116532</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Haberleşme Kuramı 1</t>
+          <t>Enerji İletim Hatları Problemleri</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789755116488</t>
+          <t>9789755116525</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Genel Mikrobiyoloji ve Çevre Mühendisliği Mikrobiyolojisi</t>
+          <t>Haberleşme Kuramı 1</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>1500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789755116518</t>
+          <t>9789755116488</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Matematik Analiz 2</t>
+          <t>Genel Mikrobiyoloji ve Çevre Mühendisliği Mikrobiyolojisi</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789755116501</t>
+          <t>9789755116518</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Atıkların Yönetimi</t>
+          <t>Matematik Analiz 2</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789755116426</t>
+          <t>9789755116501</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Güç Kompanzasyonu</t>
+          <t>Tehlikeli Atıkların Yönetimi</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9789755116471</t>
+          <t>9789755116426</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Teknik Resim A-4 Uygulama Yaprakları</t>
+          <t>Güç Kompanzasyonu</t>
         </is>
       </c>
       <c r="C381" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789755116464</t>
+          <t>9789755116471</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Teknik Resim</t>
+          <t>Teknik Resim A-4 Uygulama Yaprakları</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789755116419</t>
+          <t>9789755116464</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Autocad Kullanımına Giriş</t>
+          <t>Teknik Resim</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>850</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789755116266</t>
+          <t>9789755116419</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Mekanik Tesisat Sistemleri</t>
+          <t>Autocad Kullanımına Giriş</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>1500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789755114910</t>
+          <t>9789755116266</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Şantiye Tekniği ve Şantiyede İş Güvenliği</t>
+          <t>Mekanik Tesisat Sistemleri</t>
         </is>
       </c>
       <c r="C385" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9789755116365</t>
+          <t>9789755114910</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Örneklerle Mekanik ve Statik</t>
+          <t>Şantiye Tekniği ve Şantiyede İş Güvenliği</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789755116389</t>
+          <t>9789755116365</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Ölçme Tekniği</t>
+          <t>Uygulamalı Örneklerle Mekanik ve Statik</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>1100</v>
+        <v>700</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789755116402</t>
+          <t>9789755116389</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir</t>
+          <t>Ölçme Tekniği</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>750</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789755116303</t>
+          <t>9789755116402</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Yapı Malzemesi Ve Yapı Fiziği İlişkisi</t>
+          <t>Lineer Cebir</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789755116327</t>
+          <t>9789755116303</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Teknik Formüller</t>
+          <t>Yapı Malzemesi Ve Yapı Fiziği İlişkisi</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789755116341</t>
+          <t>9789755116327</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Topraklama Güvenlik</t>
+          <t>Teknik Formüller</t>
         </is>
       </c>
       <c r="C391" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789755115030</t>
+          <t>9789755116341</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Paratonerler, Parafudrlar ve Topraklama Uygulamaları</t>
+          <t>Topraklama Güvenlik</t>
         </is>
       </c>
       <c r="C392" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789755113500</t>
+          <t>9789755115030</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Soyut Cebir</t>
+          <t>Paratonerler, Parafudrlar ve Topraklama Uygulamaları</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>1100</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789755114781</t>
+          <t>9789755113500</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Isı Transferi ve Örnek Problemler</t>
+          <t>Örneklerle Soyut Cebir</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>1500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789755116280</t>
+          <t>9789755114781</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Mühendisliği</t>
+          <t>Isı Transferi ve Örnek Problemler</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>1800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9789755116259</t>
+          <t>9789755116280</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Statik - Mukavemet (Skaler Mekanik) 356 Çözümlü Problem</t>
+          <t>Demiryolu Mühendisliği</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>1200</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789755116297</t>
+          <t>9789755116259</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Seyir - Güverte İşletim Düzeyi Eğitimi İçin</t>
+          <t>Statik - Mukavemet (Skaler Mekanik) 356 Çözümlü Problem</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>1300</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9789755113029</t>
+          <t>9789755116297</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Türk Yüklenici Firmaları İçin Proje Yönetimi Sistemi</t>
+          <t>Seyir - Güverte İşletim Düzeyi Eğitimi İçin</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>700</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9789755111919</t>
+          <t>9789755113029</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Probability and Statistics for Engineers</t>
+          <t>Türk Yüklenici Firmaları İçin Proje Yönetimi Sistemi</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9789755115511</t>
+          <t>9789755111919</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>PLC Programlama ve S7-300/400 2</t>
+          <t>Probability and Statistics for Engineers</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789755115504</t>
+          <t>9789755115511</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>PLC Programlama ve S7-300/400 -1</t>
+          <t>PLC Programlama ve S7-300/400 2</t>
         </is>
       </c>
       <c r="C401" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9789755116228</t>
+          <t>9789755115504</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Soyut Cebir</t>
+          <t>PLC Programlama ve S7-300/400 -1</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>1000</v>
+        <v>900</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789755116211</t>
+          <t>9789755116228</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Yapı Bilgisi 3</t>
+          <t>Soyut Cebir</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>220</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9789755116198</t>
+          <t>9789755116211</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Yapı Bilgisi 1</t>
+          <t>Yapı Bilgisi 3</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>1200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9789755116150</t>
+          <t>9789755116198</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Matematik Analiz 1 - 2</t>
+          <t>Yapı Bilgisi 1</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789755116167</t>
+          <t>9789755116150</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Dizel Motorlarının Tasarımı</t>
+          <t>Matematik Analiz 1 - 2</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>1500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9789755116174</t>
+          <t>9789755116167</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Otomatik Kumanda Elektromekanik Kumanda Sistemleri</t>
+          <t>Dizel Motorlarının Tasarımı</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9789755116136</t>
+          <t>9789755116174</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Tasarım AutoCAD 2014-2015/2D</t>
+          <t>Otomatik Kumanda Elektromekanik Kumanda Sistemleri</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>900</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789755116112</t>
+          <t>9789755116136</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Elektronik 2</t>
+          <t>Bilgisayar Destekli Tasarım AutoCAD 2014-2015/2D</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>1250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9789755114736</t>
+          <t>9789755116112</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Mühendislikte Güvenilirlik ve Risk Analizi</t>
+          <t>Elektronik 2</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>750</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789755115573</t>
+          <t>9789755114736</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Dinamik Çözümlü 544 Problem</t>
+          <t>Mühendislikte Güvenilirlik ve Risk Analizi</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789755111452</t>
+          <t>9789755115573</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Zemin Mekaniği (Kutay Özaydıni)</t>
+          <t>Dinamik Çözümlü 544 Problem</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789755115719</t>
+          <t>9789755111452</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Yapısal Çözümleme Cilt: 1</t>
+          <t>Zemin Mekaniği (Kutay Özaydıni)</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789755115801</t>
+          <t>9789755115719</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Yapım İşlerinde Sözleşme Yönetimi</t>
+          <t>Yapısal Çözümleme Cilt: 1</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789755112626</t>
+          <t>9789755115801</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Yapım</t>
+          <t>Yapım İşlerinde Sözleşme Yönetimi</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>1200</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9789755115672</t>
+          <t>9789755112626</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknolojisi 3</t>
+          <t>Yapım</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>1500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789755115627</t>
+          <t>9789755115672</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknolojisi 2</t>
+          <t>Yapı Teknolojisi 3</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9789755115603</t>
+          <t>9789755115627</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknolojisi 1</t>
+          <t>Yapı Teknolojisi 2</t>
         </is>
       </c>
       <c r="C418" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789755115917</t>
+          <t>9789755115603</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiğinde Özel Konular</t>
+          <t>Yapı Teknolojisi 1</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789755114996</t>
+          <t>9789755115917</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği 2</t>
+          <t>Yapı Statiğinde Özel Konular</t>
         </is>
       </c>
       <c r="C420" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789755113814</t>
+          <t>9789755114996</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dinamiği</t>
+          <t>Yapı Statiği 2</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>3990000002581</t>
+          <t>9789755113814</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Yapı 2 - 3 - 4</t>
+          <t>Yapı Dinamiği</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789755113630</t>
+          <t>3990000002581</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet Problemleri Cilt - 2</t>
+          <t>Yapı 2 - 3 - 4</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789755115825</t>
+          <t>9789755113630</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Yapı - Yapım</t>
+          <t>Mukavemet Problemleri Cilt - 2</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789755113524</t>
+          <t>9789755115825</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Mimari Maketler</t>
+          <t>Mimarlıkta Yapı - Yapım</t>
         </is>
       </c>
       <c r="C425" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789755114057</t>
+          <t>9789755113524</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Mikrobilgisayar Temelli Gerçek Zaman Dizgeleri</t>
+          <t>Mimari Maketler</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789755115658</t>
+          <t>9789755114057</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Mekanik Titreşimler 1</t>
+          <t>Mikrobilgisayar Temelli Gerçek Zaman Dizgeleri</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>1250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789755115849</t>
+          <t>9789755115658</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Malzeme Bilimi Yapı Malzemeleri ve Deneyleri</t>
+          <t>Mekanik Titreşimler 1</t>
         </is>
       </c>
       <c r="C428" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789755111407</t>
+          <t>9789755115849</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Cilt: 1</t>
+          <t>Malzeme Bilimi Yapı Malzemeleri ve Deneyleri</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>1800</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789755111797</t>
+          <t>9789755111407</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Cilt: 3</t>
+          <t>Makine Elemanları Cilt: 1</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>1250</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789755111414</t>
+          <t>9789755111797</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Cilt: 2</t>
+          <t>Makine Elemanları Cilt: 3</t>
         </is>
       </c>
       <c r="C431" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789755111537</t>
+          <t>9789755111414</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Makine Bilgisi</t>
+          <t>Makine Elemanları Cilt: 2</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>1800</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9799755113424</t>
+          <t>9789755111537</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Makinacının Rehberi</t>
+          <t>Makine Bilgisi</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>1700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789755113036</t>
+          <t>9799755113424</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Makina Tasarımı ve Şekillendirme Tekniği</t>
+          <t>Makinacının Rehberi</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>1000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789755110844</t>
+          <t>9789755113036</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Madenlerde Tahkimat İşleri ve Tasarımı</t>
+          <t>Makina Tasarımı ve Şekillendirme Tekniği</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>3990000006098</t>
+          <t>9789755110844</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir ve Uygulamaları</t>
+          <t>Madenlerde Tahkimat İşleri ve Tasarımı</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>750</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789755110851</t>
+          <t>3990000006098</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Kimyacılar İçin Matematik</t>
+          <t>Lineer Cebir ve Uygulamaları</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>1000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789755115740</t>
+          <t>9789755110851</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Karma Taşımacılık Yaklaşımıyla Limanlar ve Terminaller</t>
+          <t>Kimyacılar İçin Matematik</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>1250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789755112879</t>
+          <t>9789755115740</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Karayolu Mühendisliği</t>
+          <t>Karma Taşımacılık Yaklaşımıyla Limanlar ve Terminaller</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789755115832</t>
+          <t>9789755112879</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Karayolu İnşaatı</t>
+          <t>Karayolu Mühendisliği</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789755115429</t>
+          <t>9789755115832</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>İzdüşümler</t>
+          <t>Karayolu İnşaatı</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789755111872</t>
+          <t>9789755115429</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>İşletme Finansı</t>
+          <t>İzdüşümler</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789755112183</t>
+          <t>9789755111872</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Isı Değiştiricileri</t>
+          <t>İşletme Finansı</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789755112817</t>
+          <t>9789755112183</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Hydrology</t>
+          <t>Isı Değiştiricileri</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>850</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789755113111</t>
+          <t>9789755112817</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Hi-Fi Tekniği ve Uygulamaları</t>
+          <t>Hydrology</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>750</v>
+        <v>850</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9789755112688</t>
+          <t>9789755113111</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Hidroloji Uygulamaları</t>
+          <t>Hi-Fi Tekniği ve Uygulamaları</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>850</v>
+        <v>750</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789755113647</t>
+          <t>9789755112688</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Hidroloji</t>
+          <t>Hidroloji Uygulamaları</t>
         </is>
       </c>
       <c r="C447" s="1">
         <v>850</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789755115757</t>
+          <t>9789755113647</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik Pnömatik Sistemler</t>
+          <t>Hidroloji</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789755115351</t>
+          <t>9789755115757</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik ve Pnömatik</t>
+          <t>Hidrolik Pnömatik Sistemler</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>1200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789755114859</t>
+          <t>9789755115351</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik Makinalar ve Uygulamaları</t>
+          <t>Hidrolik ve Pnömatik</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789755112152</t>
+          <t>9789755114859</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Hidrolik</t>
+          <t>Hidrolik Makinalar ve Uygulamaları</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789755114095</t>
+          <t>9789755112152</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkilerde Araştırma</t>
+          <t>Hidrolik</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>700</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789755115023</t>
+          <t>9789755114095</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Güneş Enerjisi ve Uygulamaları</t>
+          <t>Halkla İlişkilerde Araştırma</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789755113654</t>
+          <t>9789755115023</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Güç İletimi</t>
+          <t>Güneş Enerjisi ve Uygulamaları</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>1800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9789755115467</t>
+          <t>9789755113654</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Güç Elektroniği</t>
+          <t>Güç İletimi</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>1250</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9789755112794</t>
+          <t>9789755115467</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Güç Dağıtımı 5 / Kesit Hesapları</t>
+          <t>Güç Elektroniği</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>1200</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9789755112503</t>
+          <t>9789755112794</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Güç Dağıtımı 4 / Kısa Devre Hesapları</t>
+          <t>Güç Dağıtımı 5 / Kesit Hesapları</t>
         </is>
       </c>
       <c r="C457" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789755111926</t>
+          <t>9789755112503</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Güç Dağıtımı 3</t>
+          <t>Güç Dağıtımı 4 / Kısa Devre Hesapları</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>1800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789755112435</t>
+          <t>9789755111926</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Güç Dağıtımı 2 / Dağıtım Transformatörleri</t>
+          <t>Güç Dağıtımı 3</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789755112381</t>
+          <t>9789755112435</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Dağıtım Dizgeleri Senkron Generatörler</t>
+          <t>Güç Dağıtımı 2 / Dağıtım Transformatörleri</t>
         </is>
       </c>
       <c r="C460" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789755113180</t>
+          <t>9789755112381</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Gerilim Kaynakları El Kitabı</t>
+          <t>Dağıtım Dizgeleri Senkron Generatörler</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>30</v>
+        <v>700</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789755114651</t>
+          <t>9789755113180</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Geoteknik Bilgisi 3 Bina Temelleri</t>
+          <t>Gerilim Kaynakları El Kitabı</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>1500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789755113043</t>
+          <t>9789755114651</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Geoteknik Bilgisi 1</t>
+          <t>Geoteknik Bilgisi 3 Bina Temelleri</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789755115054</t>
+          <t>9789755113043</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Genel Konfeksiyon Teknolojisi</t>
+          <t>Geoteknik Bilgisi 1</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789755115535</t>
+          <t>9789755115054</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Gemiler ve Açık Deniz Yapıları</t>
+          <t>Genel Konfeksiyon Teknolojisi</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>1250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789755115115</t>
+          <t>9789755115535</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Gemi Yardımcı Makinaları 2</t>
+          <t>Gemiler ve Açık Deniz Yapıları</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>1700</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789755115108</t>
+          <t>9789755115115</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Gemi Yardımcı Makineleri ve Sistemleri 1</t>
+          <t>Gemi Yardımcı Makinaları 2</t>
         </is>
       </c>
       <c r="C467" s="1">
         <v>1700</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789755113333</t>
+          <t>9789755115108</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Gemi Makineleri Operasyonu 2</t>
+          <t>Gemi Yardımcı Makineleri ve Sistemleri 1</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>1500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789755115092</t>
+          <t>9789755113333</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Gemi Makineleri Operasyonu 1</t>
+          <t>Gemi Makineleri Operasyonu 2</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789755115597</t>
+          <t>9789755115092</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Gemi Makineleri</t>
+          <t>Gemi Makineleri Operasyonu 1</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>1700</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789755114590</t>
+          <t>9789755115597</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Gemi Hidrostatiği ve Stabilitesi</t>
+          <t>Gemi Makineleri</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>1250</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789755115412</t>
+          <t>9789755114590</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Gemi Elektroteknolojisi</t>
+          <t>Gemi Hidrostatiği ve Stabilitesi</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>1200</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789755115306</t>
+          <t>9789755115412</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Gemi Dizel Motorları (Man, B&amp;W, MC Makineleri)</t>
+          <t>Gemi Elektroteknolojisi</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>1500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789755114309</t>
+          <t>9789755115306</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Yapılar ve Mekanlar</t>
+          <t>Gemi Dizel Motorları (Man, B&amp;W, MC Makineleri)</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789755114583</t>
+          <t>9789755114309</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Yakıtı Hidrojen</t>
+          <t>Geleneksel Yapılar ve Mekanlar</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789755111865</t>
+          <t>9789755114583</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Fizikte Matematik Metodlar</t>
+          <t>Geleceğin Yakıtı Hidrojen</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>1500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789755111889</t>
+          <t>9789755111865</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Fiber Optik</t>
+          <t>Fizikte Matematik Metodlar</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789755114873</t>
+          <t>9789755111889</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tesislerinde Kısa Devre Hesapları ve Uygulamaları</t>
+          <t>Fiber Optik</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>850</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9799755113356</t>
+          <t>9789755114873</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Tekniği</t>
+          <t>Elektrik Tesislerinde Kısa Devre Hesapları ve Uygulamaları</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>400</v>
+        <v>850</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789755114897</t>
+          <t>9799755113356</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Motorları ve Sürücüleri</t>
+          <t>Elektrik Tekniği</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789755114705</t>
+          <t>9789755114897</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makineleri Deneyleri</t>
+          <t>Elektrik Motorları ve Sürücüleri</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789755113418</t>
+          <t>9789755114705</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Enerjisi Üretim Santralleri</t>
+          <t>Elektrik Makineleri Deneyleri</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>1000</v>
+        <v>900</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789755115122</t>
+          <t>9789755113418</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Enerjisi Ekonomisi</t>
+          <t>Elektrik Enerjisi Üretim Santralleri</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789755115078</t>
+          <t>9789755115122</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Dizel Motorları</t>
+          <t>Elektrik Enerjisi Ekonomisi</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>1800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9799755113974</t>
+          <t>9789755115078</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Denizcilik Meteorolojisi Ders Çalışma Kılavuzu</t>
+          <t>Dizel Motorları</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9789755111933</t>
+          <t>9799755113974</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu</t>
+          <t>Denizcilik Meteorolojisi Ders Çalışma Kılavuzu</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>900</v>
+        <v>700</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9789755115283</t>
+          <t>9789755111933</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Değişmeli Halkalar ve Modüller</t>
+          <t>Demiryolu</t>
         </is>
       </c>
       <c r="C487" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789755115375</t>
+          <t>9789755115283</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Çubuk Sonlu Elemanlar</t>
+          <t>Değişmeli Halkalar ve Modüller</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>1500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789755114064</t>
+          <t>9789755115375</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Statik - Mukavemet Problemleri</t>
+          <t>Çubuk Sonlu Elemanlar</t>
         </is>
       </c>
       <c r="C489" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9789755114200</t>
+          <t>9789755114064</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Problemlerle Yüksek Gerilim Tekniği Cilt: 1</t>
+          <t>Çözümlü Statik - Mukavemet Problemleri</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789755112459</t>
+          <t>9789755114200</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Örneklerle Yapı Statiği</t>
+          <t>Çözümlü Problemlerle Yüksek Gerilim Tekniği Cilt: 1</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>1500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789755115542</t>
+          <t>9789755112459</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Örneklerle Doğru Akım Elektrik Makinaları</t>
+          <t>Çözümlü Örneklerle Yapı Statiği</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789755114187</t>
+          <t>9789755115542</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Lineer Cebir Problemleri</t>
+          <t>Çözümlü Örneklerle Doğru Akım Elektrik Makinaları</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789755112596</t>
+          <t>9789755114187</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Isı İletimi Problemleri</t>
+          <t>Çözümlü Lineer Cebir Problemleri</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789755115726</t>
+          <t>9789755112596</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Elektrik Devre Problemleri Cilt: 3</t>
+          <t>Çözümlü Isı İletimi Problemleri</t>
         </is>
       </c>
       <c r="C495" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789755114040</t>
+          <t>9789755115726</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Elektrik Devre Problemleri Cilt: 1</t>
+          <t>Çözümlü Elektrik Devre Problemleri Cilt: 3</t>
         </is>
       </c>
       <c r="C496" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>3990000029611</t>
+          <t>9789755114040</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Çubuk Sonlu Eleman Problemleri</t>
+          <t>Çözümlü Elektrik Devre Problemleri Cilt: 1</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9789755115931</t>
+          <t>3990000029611</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Codesys ile PLC Programlama</t>
+          <t>Çözümlü Çubuk Sonlu Eleman Problemleri</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>850</v>
+        <v>700</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9789755111384</t>
+          <t>9789755115931</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>CNC Takım Tezgahlarının Programlanması ve CAD-CAM Sistemleri</t>
+          <t>Codesys ile PLC Programlama</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>1800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789755113722</t>
+          <t>9789755111384</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>CNC - Metal İşleme El Kitabı</t>
+          <t>CNC Takım Tezgahlarının Programlanması ve CAD-CAM Sistemleri</t>
         </is>
       </c>
       <c r="C500" s="1">
         <v>1800</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789755113937</t>
+          <t>9789755113722</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Cıvatalar</t>
+          <t>CNC - Metal İşleme El Kitabı</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>1500</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9789755114828</t>
+          <t>9789755113937</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Buhar ve Gaz Türbinleri</t>
+          <t>Cıvatalar</t>
         </is>
       </c>
       <c r="C502" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789755114712</t>
+          <t>9789755114828</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Buhar Kazanlarının Isıl Hesapları</t>
+          <t>Buhar ve Gaz Türbinleri</t>
         </is>
       </c>
       <c r="C503" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9789755115047</t>
+          <t>9789755114712</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Buhar Kazanları</t>
+          <t>Buhar Kazanlarının Isıl Hesapları</t>
         </is>
       </c>
       <c r="C504" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789755113104</t>
+          <t>9789755115047</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Betonarme Yapıların Hesap ve Tasarımı</t>
+          <t>Buhar Kazanları</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>2000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9789755115276</t>
+          <t>9789755113104</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Arazi Deneyleri ve Geoteknik Tasarımda Kullanımları</t>
+          <t>Betonarme Yapıların Hesap ve Tasarımı</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>3990000018307</t>
+          <t>9789755115276</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Algılama ve Ölçme Esasları</t>
+          <t>Arazi Deneyleri ve Geoteknik Tasarımda Kullanımları</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9789755112565</t>
+          <t>3990000018307</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Akışkanlar Mekaniği</t>
+          <t>Algılama ve Ölçme Esasları</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>1000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9789755115344</t>
+          <t>9789755112565</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Akarsularda Akım ve Sediment Taşınımı</t>
+          <t>Akışkanlar Mekaniği</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>1250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9789755111223</t>
+          <t>9789755115344</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Ahşap Pencereler</t>
+          <t>Akarsularda Akım ve Sediment Taşınımı</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>800</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9789755115313</t>
+          <t>9789755111223</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>AG Elektrik Tesislerinde Topraklama ve Ölçme</t>
+          <t>Ahşap Pencereler</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>1250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9789755115696</t>
+          <t>9789755115313</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>14 Derste C Programlama</t>
+          <t>AG Elektrik Tesislerinde Topraklama ve Ölçme</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>700</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9789755115986</t>
+          <t>9789755115696</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Problemlerle Akışkanlar Mekaniği</t>
+          <t>14 Derste C Programlama</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>1500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9789755116037</t>
+          <t>9789755115986</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapılar Tasarım Kuralları ve Uygulama Örnekleri</t>
+          <t>Çözümlü Problemlerle Akışkanlar Mekaniği</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>1700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9789755116044</t>
+          <t>9789755116037</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Gemiadamı Sınavlarına Hazırlık</t>
+          <t>Çelik Yapılar Tasarım Kuralları ve Uygulama Örnekleri</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>1500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9789755115993</t>
+          <t>9789755116044</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>İş Güvenliği</t>
+          <t>Gemiadamı Sınavlarına Hazırlık</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9789755114989</t>
+          <t>9789755115993</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği 1: İzostatik Sistemler</t>
+          <t>İş Güvenliği</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>1500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9789755115641</t>
+          <t>9789755114989</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği</t>
+          <t>Yapı Statiği 1: İzostatik Sistemler</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>1700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789755115559</t>
+          <t>9789755115641</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği (Ciltli)</t>
+          <t>Yapı Statiği</t>
         </is>
       </c>
       <c r="C519" s="1">
         <v>1700</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789755115634</t>
+          <t>9789755115559</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Yapı Metrajı ve Maliyeti</t>
+          <t>Yapı Statiği (Ciltli)</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>1250</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789755116082</t>
+          <t>9789755115634</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Peyzaj Planlama</t>
+          <t>Yapı Metrajı ve Maliyeti</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9789755114811</t>
+          <t>9789755116082</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Önemli Mühendislik Yapıları</t>
+          <t>Peyzaj Planlama</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9789755111131</t>
+          <t>9789755114811</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Ölçme Tekniği</t>
+          <t>Önemli Mühendislik Yapıları</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9789755111773</t>
+          <t>9789755111131</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Elektronik</t>
+          <t>Ölçme Tekniği</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>1500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9789755113173</t>
+          <t>9789755111773</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Emniyet Sistemleri</t>
+          <t>Endüstriyel Elektronik</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789755115382</t>
+          <t>9789755113173</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Devre Elemanları ve Elektronik Devreler</t>
+          <t>Elektronik Emniyet Sistemleri</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>1250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9789755115146</t>
+          <t>9789755115382</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Elektromanyetik Teorinin Temelleri</t>
+          <t>Elektronik Devre Elemanları ve Elektronik Devreler</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789755114804</t>
+          <t>9789755115146</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Makina Elemanları El Kitabı</t>
+          <t>Elektromanyetik Teorinin Temelleri</t>
         </is>
       </c>
       <c r="C528" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>3990000013537</t>
+          <t>9789755114804</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Aydınlatma Tekniği</t>
+          <t>Uygulamalı Makina Elemanları El Kitabı</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9789755115320</t>
+          <t>3990000013537</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Alçak Gerilim Elektrik Tesisleri</t>
+          <t>Uygulamalı Aydınlatma Tekniği</t>
         </is>
       </c>
       <c r="C530" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9789755113753</t>
+          <t>9789755115320</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Denizcilik Sözleşmeleri</t>
+          <t>Uygulamalı Alçak Gerilim Elektrik Tesisleri</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9789755114019</t>
+          <t>9789755113753</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Makina Elemanları ve Çözümlü Problemleri Cilt:1</t>
+          <t>Uluslararası Denizcilik Sözleşmeleri</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>1500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9789755114255</t>
+          <t>9789755114019</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Makina Elemanları ve Çözümlü Problemleri Cilt: 2</t>
+          <t>Makina Elemanları ve Çözümlü Problemleri Cilt:1</t>
         </is>
       </c>
       <c r="C533" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9789755110240</t>
+          <t>9789755114255</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Makina Elemanları Problemleri</t>
+          <t>Makina Elemanları ve Çözümlü Problemleri Cilt: 2</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>1600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9789755115177</t>
+          <t>9789755110240</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Yönetimi Metraj ve Maliyet Hesapları</t>
+          <t>Makina Elemanları Problemleri</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>1800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9789755112893</t>
+          <t>9789755115177</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisleri İçin Excel Uygulamaları</t>
+          <t>İnşaat Yönetimi Metraj ve Maliyet Hesapları</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>1000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9789755115900</t>
+          <t>9789755112893</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>İklim Bilgisi ve İklimsel Ölçme Tekniği</t>
+          <t>İnşaat Mühendisleri İçin Excel Uygulamaları</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9789755111193</t>
+          <t>9789755115900</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>İçten Yanmalı Motorlar</t>
+          <t>İklim Bilgisi ve İklimsel Ölçme Tekniği</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>850</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9789755115788</t>
+          <t>9789755111193</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Yüksek-Orta-Alçak Gerilim Elektrik Şebekeleri</t>
+          <t>İçten Yanmalı Motorlar</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>2000</v>
+        <v>850</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9789755111438</t>
+          <t>9789755115788</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim Tekniği Cilt: 2</t>
+          <t>Yüksek-Orta-Alçak Gerilim Elektrik Şebekeleri</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>1200</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789755113593</t>
+          <t>9789755111438</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim Tekniği</t>
+          <t>Yüksek Gerilim Tekniği Cilt: 2</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9789755111674</t>
+          <t>9789755113593</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim Elemanları ve Devre Şemaları</t>
+          <t>Yüksek Gerilim Tekniği</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9789755114088</t>
+          <t>9789755111674</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Halkla İlişkiler</t>
+          <t>Yüksek Gerilim Elemanları ve Devre Şemaları</t>
         </is>
       </c>
       <c r="C543" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789755115894</t>
+          <t>9789755114088</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Yenilenebilir Enerji Kaynakları</t>
+          <t>Yerel Yönetimlerde Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>1700</v>
+        <v>700</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9789755114521</t>
+          <t>9789755115894</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Yat Tasarımı</t>
+          <t>Yenilenebilir Enerji Kaynakları</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>1500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9789755114477</t>
+          <t>9789755114521</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet Çözümlü Problemler Cilt: 2</t>
+          <t>Yat Tasarımı</t>
         </is>
       </c>
       <c r="C546" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9789755114323</t>
+          <t>9789755114477</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet Cilt: 2</t>
+          <t>Mukavemet Çözümlü Problemler Cilt: 2</t>
         </is>
       </c>
       <c r="C547" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9789755111063</t>
+          <t>9789755114323</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet</t>
+          <t>Mukavemet Cilt: 2</t>
         </is>
       </c>
       <c r="C548" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9789755114842</t>
+          <t>9789755111063</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Makinalarında Sargılar</t>
+          <t>Mukavemet</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9789755111858</t>
+          <t>9789755114842</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kontrol Sistemleri</t>
+          <t>Elektrik Makinalarında Sargılar</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789755115689</t>
+          <t>9789755111858</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Diferansiyel Denklemler</t>
+          <t>Dijital Kontrol Sistemleri</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9789755114958</t>
+          <t>9789755115689</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Çevre Mühendisliğinde Temel İşlemler</t>
+          <t>Diferansiyel Denklemler</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>750</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9789755114941</t>
+          <t>9789755114958</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Çevre Mühendisliği Kimyası</t>
+          <t>Çevre Mühendisliğinde Temel İşlemler</t>
         </is>
       </c>
       <c r="C553" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9789755114279</t>
+          <t>9789755114941</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>Çevre Mühendisliği Kimyası</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>1250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9789755115580</t>
+          <t>9789755114279</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Çelik Yapılar Cilt: 2 Sanayi Yapıları</t>
+          <t>Çevre Mühendisliği Kimyası</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9789755113487</t>
+          <t>9789755115580</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Taşıyıcı Sistemler</t>
+          <t>Çelik Yapılar Cilt: 2 Sanayi Yapıları</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9789755115856</t>
+          <t>9789755113487</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Kısa Teori ve Çözümlü Problemlerle Matematik Analiz - 1</t>
+          <t>Çağdaş Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C557" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9789755111049</t>
+          <t>9789755115856</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Aydınlatma Tekniği</t>
+          <t>Kısa Teori ve Çözümlü Problemlerle Matematik Analiz - 1</t>
         </is>
       </c>
       <c r="C558" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9789755113821</t>
+          <t>9789755111049</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Aydınlatma Tasarımı ve Proje Uygulamaları</t>
+          <t>Aydınlatma Tekniği</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>1700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9789755111841</t>
+          <t>9789755113821</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Atomlar Moleküller</t>
+          <t>Aydınlatma Tasarımı ve Proje Uygulamaları</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>1500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9789755115474</t>
+          <t>9789755111841</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Atıksu Arıtma Yapılarının Projelendirilmesi</t>
+          <t>Atomlar Moleküller</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9789755114262</t>
+          <t>9789755115474</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Atık Suların Arıtılması</t>
+          <t>Atıksu Arıtma Yapılarının Projelendirilmesi</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>1800</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9789755114934</t>
+          <t>9789755114262</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Statik - Ayrıntılı Örneklerle</t>
+          <t>Atık Suların Arıtılması</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>850</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9789755113401</t>
+          <t>9789755114934</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Standart Yapıda İnce İşler ve Denetim</t>
+          <t>Statik - Ayrıntılı Örneklerle</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>1300</v>
+        <v>850</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9789755114170</t>
+          <t>9789755113401</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Soyut Matematik</t>
+          <t>Standart Yapıda İnce İşler ve Denetim</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>800</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9789755115948</t>
+          <t>9789755114170</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Solidworks 2013</t>
+          <t>Soyut Matematik</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9789755115481</t>
+          <t>9789755115948</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Soğutma ve İklimlendirme</t>
+          <t>Solidworks 2013</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>1200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9789755114798</t>
+          <t>9789755115481</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Siz de Evinizde Biyodizel Üretebilirsiniz!</t>
+          <t>Soğutma ve İklimlendirme</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9789755115443</t>
+          <t>9789755114798</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Temel Elektrik-Elektronik</t>
+          <t>Siz de Evinizde Biyodizel Üretebilirsiniz!</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9789755115399</t>
+          <t>9789755115443</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>DC - AC Devre Analizi</t>
+          <t>Temel Elektrik-Elektronik</t>
         </is>
       </c>
       <c r="C570" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9789755115337</t>
+          <t>9789755115399</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Teknik Tekstiller</t>
+          <t>DC - AC Devre Analizi</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>850</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9789755113708</t>
+          <t>9789755115337</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Teknik Resim</t>
+          <t>Teknik Tekstiller</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>900</v>
+        <v>850</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9789755112510</t>
+          <t>9789755113708</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Teknik Formüller</t>
+          <t>Teknik Resim</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>400</v>
+        <v>900</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9789755112527</t>
+          <t>9789755112510</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Teknik Cep Kitabı</t>
+          <t>Teknik Formüller</t>
         </is>
       </c>
       <c r="C574" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9789755114378</t>
+          <t>9789755112527</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Taşıyıcı Sistemler ve Yapı Statiği</t>
+          <t>Teknik Cep Kitabı</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9789755116068</t>
+          <t>9789755114378</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Elektronik 1</t>
+          <t>Taşıyıcı Sistemler ve Yapı Statiği</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>1250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9789755116075</t>
+          <t>9789755116068</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Güç Dağıtımı 6 / Ölçme ve Koruma</t>
+          <t>Elektronik 1</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>1800</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9789755116013</t>
+          <t>9789755116075</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Makine Elemanları Hesap Şekillendirme</t>
+          <t>Güç Dağıtımı 6 / Ölçme ve Koruma</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>1500</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9789755116334</t>
+          <t>9789755116013</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Dizel Makinelerinin Arızaları</t>
+          <t>Makine Elemanları Hesap Şekillendirme</t>
         </is>
       </c>
       <c r="C579" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9789755116358</t>
+          <t>9789755116334</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Autocad İle Bilgisayar Destekli Tasarım</t>
+          <t>Dizel Makinelerinin Arızaları</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>750</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9789755116310</t>
+          <t>9789755116358</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Yapısal Çözümleme Cilt 3 (Ciltli)</t>
+          <t>Autocad İle Bilgisayar Destekli Tasarım</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>1800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
+          <t>9789755116310</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>Yapısal Çözümleme Cilt 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
           <t>9789755116242</t>
         </is>
       </c>
-      <c r="B582" s="1" t="inlineStr">
+      <c r="B583" s="1" t="inlineStr">
         <is>
           <t>Statik - Mukavemet (Skaler Mekanik)</t>
         </is>
       </c>
-      <c r="C582" s="1">
+      <c r="C583" s="1">
         <v>1200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>