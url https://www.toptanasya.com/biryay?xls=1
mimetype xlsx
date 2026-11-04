--- v0 (2026-03-15)
+++ v1 (2026-11-04)
@@ -169,51 +169,51 @@
         <is>
           <t>3990000096310</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Anadolu’dan Masallar Dizisi - 10 Kitap Takım (MEB Onaylı)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789758610341</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Anadolu’dan Masallar Dizisi - Ahmak İle Çakmak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789758610358</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Anadolu’dan Masallar Dizisi - Altın Oğlan İle Altın Kız</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789758610365</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
@@ -244,51 +244,51 @@
         <is>
           <t>9789758610440</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Anadolu’dan Masallar Dizisi - Kahraman Çil Horoz</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789758610457</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Anadolu’dan Masallar Dizisi - Küçük Mıstılıcık İle Lüp Lüp Dev</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789758610426</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Anadolu’dan Masallar Dizisi - Mercan Kız</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789758610419</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>