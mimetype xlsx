--- v4 (2026-07-03)
+++ v5 (2026-11-04)
@@ -724,51 +724,51 @@
         <is>
           <t>9789758204342</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Ankara'da Bir Alperen Turasan Bey</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786058930452</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Ana Hatlarıyla Siyasi ve Kültürel Avrupa Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786058930445</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Tarihten Yaprak Yaprak Pınar Yazıları</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789758204489</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
@@ -829,141 +829,141 @@
         <is>
           <t>3990000000986</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Biyografi Analiz Cilt: 2 - 7 Sayı Takım</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>3990000000985</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Biyografi Analiz Cilt: 1 Tarih Tarihin İşlevi / Gelecek Geleceğin İnşaası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>1000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786056252143</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Asr-ı Saadet’te Türkler</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789758204434</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Fotoğraftan Sonra İmajların İstilası</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789758204359</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Beyoğlu'nda Bir Levanten Giovanni Scognamillo</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>720</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789758204465</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Bir Daha Yaşanmaması Gereken Günler</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786056252129</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Tarihi Hakikatler</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789758204304</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Genetik İhanet - Tepedelenliler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>359</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789758204069</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Türk Sağı Sözlüğü</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789758204106</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
@@ -979,51 +979,51 @@
         <is>
           <t>9789750039478</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Kutlu Müderris İdris- i Bitlisi</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789758204038</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Kart Kurt Sesleri - Bedirhaniler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789750039492</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Doğu ve Güneydoğu Anadolu’nun Dil Atlası</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789758204410</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
@@ -1174,51 +1174,51 @@
         <is>
           <t>9789750039461</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Hünkar Hacı Bektaş-ı Veli</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789750039416</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Aydın Yabancılaşması</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789758204670</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Bir Gönül İnsanı - İsmet Binark</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789758204632</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
@@ -1384,51 +1384,51 @@
         <is>
           <t>9789758204403</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Topal Köpeği Vurdular</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9789758204380</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Mukaddes Ankara’dan Mektuplar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789758204328</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Kaos'a Karşı Düzen - Biyografi Analiz 3</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>276</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9789758204281</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
@@ -1549,51 +1549,51 @@
         <is>
           <t>9789758204236</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Korona Günlükleri</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789758204182</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Sicil Defteri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789758204151</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Yavaşça</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9789758204113</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>