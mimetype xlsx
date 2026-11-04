--- v0 (2026-03-15)
+++ v1 (2026-11-04)
@@ -2164,51 +2164,51 @@
         <is>
           <t>9789944159005</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Bağbozumu</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9789944159623</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Avukat Sizsiniz</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>32.41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9786055476489</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Atatürk’ün Çiftliği</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9786055476687</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>