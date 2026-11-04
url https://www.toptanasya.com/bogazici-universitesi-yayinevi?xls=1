--- v0 (2026-05-13)
+++ v1 (2026-11-04)
@@ -85,5680 +85,5800 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057827609</t>
+          <t>9786057827661</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>A Bridge of Culture: Robert College - Boğaziçi University (Ciltli)</t>
+          <t>Popüler Psikolojide 50 Büyük Mit</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>3500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057827616</t>
+          <t>9786057827678</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Kültür Köprüsü: Robert Kolej - Boğaziçi Üniversitesi (Ciltli)</t>
+          <t>Roket Çocuk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>3500</v>
+        <v>475</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057827623</t>
+          <t>9786057827685</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çeviribilimde Tarih ve Tarihyazımı</t>
+          <t>Spir'in Sayfası Nerede?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>295</v>
+        <v>275</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057827142</t>
+          <t>9786057827159</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Metaforun Doğası</t>
+          <t>Yapay Zekâ</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>415</v>
+        <v>285</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057827593</t>
+          <t>9786057827654</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in İki Ucunda</t>
+          <t>Bilim Devrimleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>415</v>
+        <v>375</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057827050</t>
+          <t>9786054787319</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çağatay Edebiyatı Antolojisi Gazeller</t>
+          <t>Martino'nun Tekerlekleri / Martino Has Wheels</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>520</v>
+        <v>285</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057827586</t>
+          <t>9786057827647</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bahçıvanın El Kitabı</t>
+          <t>Uluslararası Güvenlik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>550</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057827579</t>
+          <t>9786057827630</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Arıların Gizemli Dünyası</t>
+          <t>Bir Disiplinin İzinde Türk ve Dünya Edebiyatına Giriş</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>245</v>
+        <v>795</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057827043</t>
+          <t>9786057827609</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olmak Nedir?</t>
+          <t>A Bridge of Culture: Robert College - Boğaziçi University (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>525</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057827562</t>
+          <t>9786057827616</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Savunma Biçimleri</t>
+          <t>Bir Kültür Köprüsü: Robert Kolej - Boğaziçi Üniversitesi (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>195</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057827555</t>
+          <t>9786057827623</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin İlk Sesi</t>
+          <t>Çeviribilimde Tarih ve Tarihyazımı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>315</v>
+        <v>295</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057827333</t>
+          <t>9786057827142</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Beklerken</t>
+          <t>Metaforun Doğası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>225</v>
+        <v>415</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057827326</t>
+          <t>9786057827593</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Modernlik Nostaljisi</t>
+          <t>Akdeniz'in İki Ucunda</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>415</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054787814</t>
+          <t>9786057827050</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kuşların Dansı</t>
+          <t>Çağatay Edebiyatı Antolojisi Gazeller</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>225</v>
+        <v>520</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057827319</t>
+          <t>9786057827586</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Câvidanname-i Sağîr ve Dürr-i Yetîm Tercümesi</t>
+          <t>Küçük Bahçıvanın El Kitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057827302</t>
+          <t>9786057827579</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Savrulan Oyuncu</t>
+          <t>Arıların Gizemli Dünyası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>285</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057827296</t>
+          <t>9786057827043</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki El Feneri (Ciltli)</t>
+          <t>İnsan Olmak Nedir?</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>475</v>
+        <v>525</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057827241</t>
+          <t>9786057827562</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Üç Beş Kişi</t>
+          <t>Hayatı Savunma Biçimleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>415</v>
+        <v>195</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057827258</t>
+          <t>9786057827555</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hadi Gidelim</t>
+          <t>Sessizliğin İlk Sesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057827265</t>
+          <t>9786057827333</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Düşme Korkusu</t>
+          <t>Güneşi Beklerken</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057827289</t>
+          <t>9786057827326</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Fikrimin İnce Gülü</t>
+          <t>Modernlik Nostaljisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>425</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057827272</t>
+          <t>9786054787814</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Romantik Bir Viyana Yazı</t>
+          <t>Kuşların Dansı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>325</v>
+        <v>225</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057827234</t>
+          <t>9786057827319</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Gerilim</t>
+          <t>Câvidanname-i Sağîr ve Dürr-i Yetîm Tercümesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054787807</t>
+          <t>9786057827302</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dar Zamanlar Seti (4 Kitap)</t>
+          <t>Savrulan Oyuncu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>1575</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057827210</t>
+          <t>9786057827296</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Robert Kolej Yüksekokulundan Boğaziçi Üniversitesine</t>
+          <t>Ormandaki El Feneri (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>310</v>
+        <v>475</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057827227</t>
+          <t>9786057827241</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Darwin’den Hitler’e: Evrimsel Ahlak, Irk Arıtımı ve Almanya’da Irkçılık</t>
+          <t>Üç Beş Kişi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>575</v>
+        <v>415</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054787791</t>
+          <t>9786057827258</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cemal Paşa Suriye’de: Birinci Dünya Savaşı Yılları</t>
+          <t>Hadi Gidelim</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>525</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756193907</t>
+          <t>9786057827265</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Arzu Gökkuşağı Boal'ın Tiyatro ve Terapi Metodu</t>
+          <t>Düşme Korkusu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>270</v>
+        <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057827203</t>
+          <t>9786057827289</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Yeter (Ciltli)</t>
+          <t>Fikrimin İnce Gülü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>285</v>
+        <v>425</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057827173</t>
+          <t>9786057827272</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir Düğün Gecesi</t>
+          <t>Romantik Bir Viyana Yazı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>450</v>
+        <v>325</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057827180</t>
+          <t>9786057827234</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dert Dinleme Uzmanı</t>
+          <t>Yüksek Gerilim</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057827197</t>
+          <t>9786054787807</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hayır...</t>
+          <t>Dar Zamanlar Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057827166</t>
+          <t>9786057827210</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ölmeye Yatmak</t>
+          <t>Robert Kolej Yüksekokulundan Boğaziçi Üniversitesine</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>310</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057827005</t>
+          <t>9786057827227</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şiir Dünyadan İbaret</t>
+          <t>Darwin’den Hitler’e: Evrimsel Ahlak, Irk Arıtımı ve Almanya’da Irkçılık</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>575</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057827012</t>
+          <t>9786054787791</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tarihöncesinde Dil</t>
+          <t>Cemal Paşa Suriye’de: Birinci Dünya Savaşı Yılları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>437.5</v>
+        <v>525</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056842511</t>
+          <t>9789756193907</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Geçmişi ve Geleceği</t>
+          <t>Arzu Gökkuşağı Boal'ın Tiyatro ve Terapi Metodu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>80</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054787289</t>
+          <t>9786057827203</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz ve Hikaye Anlatıcılığı</t>
+          <t>Bir Yeter (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>23</v>
+        <v>285</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000029056</t>
+          <t>9786057827173</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi: 2013 / 2</t>
+          <t>Bir Düğün Gecesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>9</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054787005</t>
+          <t>9786057827180</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Akılcı İyimser</t>
+          <t>Dert Dinleme Uzmanı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>35.19</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054787036</t>
+          <t>9786057827197</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Toptaşı Bimarhanesi</t>
+          <t>Hayır...</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>36.5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054787272</t>
+          <t>9786057827166</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Paleontoloji ve Evrim</t>
+          <t>Ölmeye Yatmak</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>36.5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054787258</t>
+          <t>9786057827005</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Haneleri : Evlilik, Aile ve Doğurganlık 1880 - 1940</t>
+          <t>Şiir Dünyadan İbaret</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>36.5</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054787159</t>
+          <t>9786057827012</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Among the Turks - My Life and Times (2 Kitap Kutulu) (Ciltli)</t>
+          <t>Tarihöncesinde Dil</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>74.07</v>
+        <v>437.5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054238965</t>
+          <t>9786056842511</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Japonlar ve Davranış Biçimleri</t>
+          <t>Yapay Zeka Geçmişi ve Geleceği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>36.5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054787982</t>
+          <t>9786054787289</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Üzerine Sohbetler</t>
+          <t>Psikanaliz ve Hikaye Anlatıcılığı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>525</v>
+        <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000048558</t>
+          <t>3990000029056</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi 2017 - 2</t>
+          <t>Dilbilim Araştırmaları Dergisi: 2013 / 2</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>27.5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054787951</t>
+          <t>9786054787005</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları 54</t>
+          <t>Akılcı İyimser</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>70</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>3990000048559</t>
+          <t>9786054787036</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi 2017 - 1</t>
+          <t>Toptaşı Bimarhanesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>27.5</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056842535</t>
+          <t>9786054787272</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Finansal Krizleri Yanlış Anlamak</t>
+          <t>Paleontoloji ve Evrim</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>437.5</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056842542</t>
+          <t>9786054787258</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Modern Hindistan’ın Kısa Tarihi</t>
+          <t>İstanbul Haneleri : Evlilik, Aile ve Doğurganlık 1880 - 1940</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>430</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054787968</t>
+          <t>9786054787159</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Mare Nostrum</t>
+          <t>Among the Turks - My Life and Times (2 Kitap Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>385</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054787111</t>
+          <t>9786054238965</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Belleğin Peşinde</t>
+          <t>Japonlar ve Davranış Biçimleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>60</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054787883</t>
+          <t>9786054787982</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gülme</t>
+          <t>Yaşam Üzerine Sohbetler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>412.5</v>
+        <v>525</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054787944</t>
+          <t>3990000048558</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Sözleşme</t>
+          <t>Dilbilim Araştırmaları Dergisi 2017 - 2</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>425</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054787913</t>
+          <t>9786054787951</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Belgesel Sinemaya Giriş</t>
+          <t>Felsefe Tartışmaları 54</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>46</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056842528</t>
+          <t>3990000048559</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kod Ekonomisi</t>
+          <t>Dilbilim Araştırmaları Dergisi 2017 - 1</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>325</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054787999</t>
+          <t>9786056842535</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yüz Üzerine Antropolojik Bir Deneme</t>
+          <t>Finansal Krizleri Yanlış Anlamak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>41.5</v>
+        <v>437.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056842504</t>
+          <t>9786056842542</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dinselleşme Eğilimleri ve Maneviyat Arayışları</t>
+          <t>Modern Hindistan’ın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>385</v>
+        <v>430</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054787975</t>
+          <t>9786054787968</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Roman Nedir?</t>
+          <t>Mare Nostrum</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>385</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054787784</t>
+          <t>9786054787111</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sicim Teorisi Hakkında Küçük Bir Kitap</t>
+          <t>Belleğin Peşinde</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>27.5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054787739</t>
+          <t>9786054787883</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hayal Gücü</t>
+          <t>Gülme</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>340</v>
+        <v>412.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054787760</t>
+          <t>9786054787944</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Laboratuvar</t>
+          <t>Cinsel Sözleşme</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>65</v>
+        <v>425</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054787920</t>
+          <t>9786054787913</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Sahneler</t>
+          <t>Belgesel Sinemaya Giriş</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>9.26</v>
+        <v>46</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054787371</t>
+          <t>9786056842528</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Rusya'nın Kısa Tarihi</t>
+          <t>Kod Ekonomisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>430</v>
+        <v>325</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000031983</t>
+          <t>9786054787999</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi : 2015 / 2</t>
+          <t>Yüz Üzerine Antropolojik Bir Deneme</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>18.5</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054787302</t>
+          <t>9786056842504</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Constantinople (Özel Baskı) (Ciltli)</t>
+          <t>Yeni Dinselleşme Eğilimleri ve Maneviyat Arayışları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>1500</v>
+        <v>385</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054787425</t>
+          <t>9786054787975</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Doğayı Öğrenmek : Fizik</t>
+          <t>Roman Nedir?</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054787326</t>
+          <t>9786054787784</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ben Maymun muyum ?</t>
+          <t>Sicim Teorisi Hakkında Küçük Bir Kitap</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>14</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054787449</t>
+          <t>9786054787739</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Modern Japon Edebiyatının Doğuşu ve Shiga Naoya</t>
+          <t>Hayal Gücü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>425</v>
+        <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054787463</t>
+          <t>9786054787760</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları: 49</t>
+          <t>Bir Laboratuvar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054787470</t>
+          <t>9786054787920</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 50</t>
+          <t>Hayattan Sahneler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>70</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000049044</t>
+          <t>9786054787371</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi 2016 - 1</t>
+          <t>Rusya'nın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>23</v>
+        <v>430</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054787869</t>
+          <t>3990000031983</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Merak Çağı</t>
+          <t>Dilbilim Araştırmaları Dergisi : 2015 / 2</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>110</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054787937</t>
+          <t>9786054787302</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yerçekimi</t>
+          <t>Constantinople (Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>36.5</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000074532</t>
+          <t>9786054787425</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi 2016 - 2</t>
+          <t>Doğayı Öğrenmek : Fizik</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>23</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000075654</t>
+          <t>9786054787326</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 21</t>
+          <t>Ben Maymun muyum ?</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>36.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054787876</t>
+          <t>9786054787449</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Fen Öğretimi</t>
+          <t>Modern Japon Edebiyatının Doğuşu ve Shiga Naoya</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>525</v>
+        <v>425</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054787890</t>
+          <t>9786054787463</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'yı Tahayyül Etmek</t>
+          <t>Felsefe Tartışmaları: 49</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>425</v>
+        <v>70</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054787685</t>
+          <t>9786054787470</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Objective C ile Mobil Programlamaya Giriş</t>
+          <t>Felsefe Tartışmaları Sayı: 50</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054787531</t>
+          <t>3990000049044</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2014</t>
+          <t>Dilbilim Araştırmaları Dergisi 2016 - 1</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>75</v>
+        <v>23</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054787524</t>
+          <t>9786054787869</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Fısıltısı</t>
+          <t>Merak Çağı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054787227</t>
+          <t>9786054787937</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Çubukların Mukavemeti (Ciltli)</t>
+          <t>Yerçekimi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>562.5</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054787128</t>
+          <t>3990000074532</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Nano Gelecek</t>
+          <t>Dilbilim Araştırmaları Dergisi 2016 - 2</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>437.5</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054238644</t>
+          <t>3990000075654</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yok Oluş</t>
+          <t>Mimesis Sayı: 21</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>130</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054238651</t>
+          <t>9786054787876</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyılda Dans Sanatı: Kuram ve Pratik</t>
+          <t>Fen Öğretimi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>525</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054787432</t>
+          <t>9786054787890</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dinamiğine Giriş</t>
+          <t>Osmanlı'yı Tahayyül Etmek</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>150</v>
+        <v>425</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054238491</t>
+          <t>9786054787685</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yapay Öğrenme</t>
+          <t>Objective C ile Mobil Programlamaya Giriş</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>50.5</v>
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054238262</t>
+          <t>9786054787531</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>William Shakespeare</t>
+          <t>Sinema Söyleşileri 2014</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>18.52</v>
+        <v>75</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054238972</t>
+          <t>9786054787524</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Üretimin Aynası</t>
+          <t>Dünyanın Fısıltısı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>23.15</v>
+        <v>90</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054238804</t>
+          <t>9786054787227</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kullanılan Psikolojik Testlerden Örnekler (Ciltli)</t>
+          <t>Çubukların Mukavemeti (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>60.19</v>
+        <v>562.5</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054238750</t>
+          <t>9786054787128</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Japonya Çalışmaları Konferansı 1</t>
+          <t>Nano Gelecek</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>37.04</v>
+        <v>437.5</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054787074</t>
+          <t>9786054238644</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Çin’i Düşünmek</t>
+          <t>Yok Oluş</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789755182278</t>
+          <t>9786054238651</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’nin Yapısı 1 Sesbilim</t>
+          <t>Yirminci Yüzyılda Dans Sanatı: Kuram ve Pratik</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>4.63</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789755181400</t>
+          <t>9786054787432</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’nin Ağızları Çalıştay Bildirileri</t>
+          <t>Yapı Dinamiğine Giriş</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>4.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789756193853</t>
+          <t>9786054238491</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili Ders Notları 2</t>
+          <t>Yapay Öğrenme</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>18.52</v>
+        <v>50.5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054238439</t>
+          <t>9786054238262</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili Ders Notları 1</t>
+          <t>William Shakespeare</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>160</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054238347</t>
+          <t>9786054238972</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Turna’nın Kalbi</t>
+          <t>Üretimin Aynası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>325</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789755181783</t>
+          <t>9786054238804</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Turkish For Foreigners Yabancılar İçin Türkçe Vol.1 Cilt 1 3 E Revised</t>
+          <t>Türkiye’de Kullanılan Psikolojik Testlerden Örnekler (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>12.96</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789756193860</t>
+          <t>9786054238750</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Turkish For Foreigners Vol: 2  - Yabancılar İçin Türkçe Cilt: 2</t>
+          <t>Türkiye’de Japonya Çalışmaları Konferansı 1</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>32.41</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789755181691</t>
+          <t>9786054787074</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Turkey In World Politics</t>
+          <t>Türkiye’de Çin’i Düşünmek</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>14.81</v>
+        <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789755181745</t>
+          <t>9789755182278</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Translations: (re) Shaping of Literature and Culture</t>
+          <t>Türkçe’nin Yapısı 1 Sesbilim</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>18.5</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054238187</t>
+          <t>9789755181400</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Şehrinin İslamlaşması ve Türkleşmesi (1461-1583)</t>
+          <t>Türkçe’nin Ağızları Çalıştay Bildirileri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>27.78</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789756193556</t>
+          <t>9789756193853</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Düzenin İnşası</t>
+          <t>Türk Dili Ders Notları 2</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>14.81</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789755181110</t>
+          <t>9786054238439</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>The Silivri Saga</t>
+          <t>Türk Dili Ders Notları 1</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>8.33</v>
+        <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789755181967</t>
+          <t>9786054238347</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>The Rising Sun and the Turkish Crescent</t>
+          <t>Turna’nın Kalbi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>13.89</v>
+        <v>325</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789755181455</t>
+          <t>9789755181783</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>The Bosphorus Papers</t>
+          <t>Turkish For Foreigners Yabancılar İçin Türkçe Vol.1 Cilt 1 3 E Revised</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>375</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789755181486</t>
+          <t>9789756193860</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tekstil Terimleri Sözlüğü</t>
+          <t>Turkish For Foreigners Vol: 2  - Yabancılar İçin Türkçe Cilt: 2</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>14.81</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789756193549</t>
+          <t>9789755181691</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Huzursuzluğu</t>
+          <t>Turkey In World Politics</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789756193495</t>
+          <t>9789755181745</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Tales From The Taurus</t>
+          <t>Translations: (re) Shaping of Literature and Culture</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>13.89</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789755182100</t>
+          <t>9786054238187</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Studies in Turkish Linguistics</t>
+          <t>Trabzon Şehrinin İslamlaşması ve Türkleşmesi (1461-1583)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>90</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789756193822</t>
+          <t>9789756193556</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sözden Yazıya</t>
+          <t>Toplumsal Düzenin İnşası</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>23.15</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054238422</t>
+          <t>9789755181110</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Siyasette Etik (Ciltli)</t>
+          <t>The Silivri Saga</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>32.41</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789756193662</t>
+          <t>9789755181967</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2006</t>
+          <t>The Rising Sun and the Turkish Crescent</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789756193594</t>
+          <t>9789755181455</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2005</t>
+          <t>The Bosphorus Papers</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>13.89</v>
+        <v>375</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789756193587</t>
+          <t>9789755181486</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2004</t>
+          <t>Tekstil Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>50</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789756193020</t>
+          <t>9789756193549</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2003</t>
+          <t>Tarihin Huzursuzluğu</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>9.26</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756193624</t>
+          <t>9789756193495</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2002</t>
+          <t>Tales From The Taurus</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789756193617</t>
+          <t>9789755182100</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2001</t>
+          <t>Studies in Turkish Linguistics</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054238675</t>
+          <t>9789756193822</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Simgesel Değiş Tokuş ve Ölüm</t>
+          <t>Sözden Yazıya</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>36.5</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054238217</t>
+          <t>9786054238422</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2009</t>
+          <t>Siyasette Etik (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>13.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054238958</t>
+          <t>9789756193662</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sıradan Duygulanımlar</t>
+          <t>Sinema Söyleşileri 2006</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789756193952</t>
+          <t>9789756193594</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sınır Tanımayan Feminizm</t>
+          <t>Sinema Söyleşileri 2005</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054787098</t>
+          <t>9789756193587</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sandıktaki Hatıralar</t>
+          <t>Sinema Söyleşileri 2004</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789756193679</t>
+          <t>9789756193020</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sadrazam Kıbrıslı Mehmet Emin Paşa’nın Rumeli Teftişi</t>
+          <t>Sinema Söyleşileri 2003</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>9</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054238774</t>
+          <t>9789756193624</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Rüyada Terakki ve Medeniyet-i İslamiyeyi Rüyet</t>
+          <t>Sinema Söyleşileri 2002</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>27.78</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789756193990</t>
+          <t>9789756193617</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2008</t>
+          <t>Sinema Söyleşileri 2001</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789756193815</t>
+          <t>9786054238675</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2007</t>
+          <t>Simgesel Değiş Tokuş ve Ölüm</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>13.89</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054238842</t>
+          <t>9786054238217</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ruh ve Beden</t>
+          <t>Sinema Söyleşileri 2009</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054238101</t>
+          <t>9786054238958</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Rorschach: Bütünleyici Sistem</t>
+          <t>Sıradan Duygulanımlar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>23.15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>3990000007291</t>
+          <t>9789756193952</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Robert College: The American Founders (Ciltli)</t>
+          <t>Sınır Tanımayan Feminizm</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789755181387</t>
+          <t>9786054787098</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Robert College: The American Founders</t>
+          <t>Sandıktaki Hatıralar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>35</v>
+        <v>110</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054238323</t>
+          <t>9789756193679</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Raşömon ve Diğer Öyküler</t>
+          <t>Sadrazam Kıbrıslı Mehmet Emin Paşa’nın Rumeli Teftişi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>27.5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789755181479</t>
+          <t>9786054238774</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Radyasyon Kuşatması</t>
+          <t>Rüyada Terakki ve Medeniyet-i İslamiyeyi Rüyet</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>4.63</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054238095</t>
+          <t>9789756193990</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Proust Bir Sinirbilimciydi</t>
+          <t>Sinema Söyleşileri 2008</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>27.5</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054238446</t>
+          <t>9789756193815</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Rumelihisarı Şehitlik Dergahı Mezar Taşları</t>
+          <t>Sinema Söyleşileri 2007</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>50.5</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789755181882</t>
+          <t>9786054238842</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the Sixth International Wigner Symposium Volume 1</t>
+          <t>Ruh ve Beden</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>9.26</v>
+        <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054238309</t>
+          <t>9786054238101</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Principia Mathematica ve İlişkili Dizgelerin Biçimsel Olarak Kararlaştırılamayan Önermeleri Üzerine 1</t>
+          <t>Rorschach: Bütünleyici Sistem</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>11.11</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789756193198</t>
+          <t>3990000007291</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Postkolonyal Aura</t>
+          <t>Robert College: The American Founders (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756193174</t>
+          <t>9789755181387</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Placing Turkey on the Map of Europe</t>
+          <t>Robert College: The American Founders</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>15.74</v>
+        <v>35</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054238897</t>
+          <t>9786054238323</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Örtünmenin Siyaseti</t>
+          <t>Raşömon ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789756193891</t>
+          <t>9789755181479</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Oyuncular ve Oyuncu Olmayanlar İçin Oyunlar</t>
+          <t>Radyasyon Kuşatması</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>27.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789756193983</t>
+          <t>9786054238095</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Madenciler ve Devlet</t>
+          <t>Proust Bir Sinirbilimciydi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>23.15</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789756193099</t>
+          <t>9786054238446</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Osman Cemal Kaygılı’nın Hikayeciliği</t>
+          <t>Rumelihisarı Şehitlik Dergahı Mezar Taşları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>50.5</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789756193150</t>
+          <t>9789755181882</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Masaldan Çağdaş Anlatıya: Muhayyeât-ı Aziz Efendi</t>
+          <t>Proceedings of the Sixth International Wigner Symposium Volume 1</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054238200</t>
+          <t>9786054238309</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Nesneler Sistemi</t>
+          <t>Principia Mathematica ve İlişkili Dizgelerin Biçimsel Olarak Kararlaştırılamayan Önermeleri Üzerine 1</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789756193129</t>
+          <t>9789756193198</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yukichi Fukuzawa’nın Özyaşam Öyküsü</t>
+          <t>Postkolonyal Aura</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>13.89</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054238392</t>
+          <t>9789756193174</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Neo-Liberal Genetik</t>
+          <t>Placing Turkey on the Map of Europe</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>16.67</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054238781</t>
+          <t>9786054238897</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Neden Her Şey Hala Yok Olup Gitmedi?</t>
+          <t>Örtünmenin Siyaseti</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>7.41</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789755181448</t>
+          <t>9789756193891</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Musahipzade Celal Tiyatrosu’nda Osmanlı Tavrı</t>
+          <t>Oyuncular ve Oyuncu Olmayanlar İçin Oyunlar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>9.26</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054238194</t>
+          <t>9789756193983</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Modern Felsefede Benlik</t>
+          <t>Osmanlı İmparatorluğu’nda Madenciler ve Devlet</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>20</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789755182209</t>
+          <t>9789756193099</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Sektörde Mükemmel Yönetim Modeli</t>
+          <t>Osman Cemal Kaygılı’nın Hikayeciliği</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789755181394</t>
+          <t>9789756193150</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Uzgörü Çalışmaları ve Türkiye 2023 İçin Bir Yöntem Önerisi</t>
+          <t>Olağanüstü Masaldan Çağdaş Anlatıya: Muhayyeât-ı Aziz Efendi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000019004</t>
+          <t>9786054238200</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 8</t>
+          <t>Nesneler Sistemi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>9</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9771300957110</t>
+          <t>9789756193129</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 20</t>
+          <t>Yukichi Fukuzawa’nın Özyaşam Öyküsü</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>27.5</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000019006</t>
+          <t>9786054238392</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 19</t>
+          <t>Neo-Liberal Genetik</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>45</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9771300957004</t>
+          <t>9786054238781</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 18</t>
+          <t>Neden Her Şey Hala Yok Olup Gitmedi?</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>29.7</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789756193044</t>
+          <t>9789755181448</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Tribute to Pro Fessor Oya Başak (Re) Reading Shakespeare in Text and Performance</t>
+          <t>Musahipzade Celal Tiyatrosu’nda Osmanlı Tavrı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>20.37</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054238552</t>
+          <t>9786054238194</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sinema Söyleşileri 2010</t>
+          <t>Modern Felsefede Benlik</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054787340</t>
+          <t>9789755182209</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>İspanya'nın Kısa Tarihi</t>
+          <t>Üçüncü Sektörde Mükemmel Yönetim Modeli</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>430</v>
+        <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054787722</t>
+          <t>9789755181394</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Çeviribilimde Tarih ve Tarihyazımı</t>
+          <t>Ulusal Uzgörü Çalışmaları ve Türkiye 2023 İçin Bir Yöntem Önerisi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>27.5</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054787654</t>
+          <t>3990000019004</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>A Bosporus Adventure</t>
+          <t>Mimesis Sayı: 8</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>900</v>
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054787586</t>
+          <t>9771300957110</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluğun Bedeli</t>
+          <t>Mimesis Sayı: 20</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>36.5</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054787456</t>
+          <t>3990000019006</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>İlahi Sol</t>
+          <t>Mimesis Sayı: 19</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054787517</t>
+          <t>9771300957004</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Turkish for Foreigners - Yabancılar İçin Türkçe 1</t>
+          <t>Mimesis Sayı: 18</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>150</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054787401</t>
+          <t>9789756193044</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Doğu Asya’nın Politik Ekonomisi</t>
+          <t>Tribute to Pro Fessor Oya Başak (Re) Reading Shakespeare in Text and Performance</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>450</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054787210</t>
+          <t>9786054238552</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Temel Japonca - Türkçe Sözlük</t>
+          <t>Sinema Söyleşileri 2010</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>64.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054787852</t>
+          <t>9786054787340</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Borges ve Bellek</t>
+          <t>İspanya'nın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>375</v>
+        <v>430</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054787746</t>
+          <t>9786054787722</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Dillerin Tarihi</t>
+          <t>Çeviribilimde Tarih ve Tarihyazımı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>36.5</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054787593</t>
+          <t>9786054787654</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Elektronun Tarihçesi - J. J. ve G. P. Thomson</t>
+          <t>A Bosporus Adventure</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>385</v>
+        <v>900</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054787296</t>
+          <t>9786054787586</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Spiritus Roberti</t>
+          <t>İmparatorluğun Bedeli</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>650</v>
+        <v>37</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>3990000018298</t>
+          <t>9786054787456</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi: 2014 / 1</t>
+          <t>İlahi Sol</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>14</v>
+        <v>90</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054787845</t>
+          <t>9786054787517</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ve Dil</t>
+          <t>Turkish for Foreigners - Yabancılar İçin Türkçe 1</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>265</v>
+        <v>150</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054787708</t>
+          <t>9786054787401</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Sir Gerard Clauson'un Mektupları / The Correspondence of Sir Gerard Clauson</t>
+          <t>Doğu Asya’nın Politik Ekonomisi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054787678</t>
+          <t>9786054787210</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Android ile Mobil Programlamaya Giriş</t>
+          <t>Temel Japonca - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>41.5</v>
+        <v>64.5</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>3990000028733</t>
+          <t>9786054787852</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi : 2015 / 1</t>
+          <t>Borges ve Bellek</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>14</v>
+        <v>375</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054787357</t>
+          <t>9786054787746</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Prizma ve Sarkaç</t>
+          <t>Dillerin Tarihi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>27.78</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054787135</t>
+          <t>9786054787593</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Ölme Üzerine Bir İnceleme</t>
+          <t>Elektronun Tarihçesi - J. J. ve G. P. Thomson</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>36.5</v>
+        <v>385</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054787562</t>
+          <t>9786054787296</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Antimadde</t>
+          <t>Spiritus Roberti</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>23</v>
+        <v>650</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054787555</t>
+          <t>3990000018298</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Nötrino</t>
+          <t>Dilbilim Araştırmaları Dergisi: 2014 / 1</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>325</v>
+        <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054787777</t>
+          <t>9786054787845</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Tiyatro</t>
+          <t>Nietzsche ve Dil</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>425</v>
+        <v>265</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054787821</t>
+          <t>9786054787708</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları 52</t>
+          <t>Sir Gerard Clauson'un Mektupları / The Correspondence of Sir Gerard Clauson</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>70</v>
+        <v>375</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054787838</t>
+          <t>9786054787678</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları 53</t>
+          <t>Android ile Mobil Programlamaya Giriş</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>70</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054787715</t>
+          <t>3990000028733</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Rakstan Oyuna</t>
+          <t>Dilbilim Araştırmaları Dergisi : 2015 / 1</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>27.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054787753</t>
+          <t>9786054787357</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Oyuncunun Oyunları</t>
+          <t>Prizma ve Sarkaç</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>375</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054787500</t>
+          <t>9786054787135</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimler Ne İşe Yarar?</t>
+          <t>Ölme Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>23.15</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054787487</t>
+          <t>9786054787562</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Bilim (Akademisi) Sınavı</t>
+          <t>Antimadde</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>90</v>
+        <v>23</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054787418</t>
+          <t>9786054787555</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Dilin Mimarisi</t>
+          <t>Nötrino</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>27.5</v>
+        <v>325</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054787616</t>
+          <t>9786054787777</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Neden E=MC2 ve Bu Bizi Neden İlgilendirir?</t>
+          <t>Görünmez Tiyatro</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>65</v>
+        <v>425</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054787623</t>
+          <t>9786054787821</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>RNA Dünyasından Yaşam</t>
+          <t>Felsefe Tartışmaları 52</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>3990000018299</t>
+          <t>9786054787838</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi: 2014 / 2 (Özel Sayı)</t>
+          <t>Felsefe Tartışmaları 53</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>18.5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054787630</t>
+          <t>9786054787715</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Sermayenin Etik İnşası</t>
+          <t>Rakstan Oyuna</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>537.5</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054787609</t>
+          <t>9786054787753</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Isaac Newton</t>
+          <t>Oyuncunun Oyunları</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>27.78</v>
+        <v>375</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054787692</t>
+          <t>9786054787500</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Swift ile Mobil Programlamaya Giriş</t>
+          <t>Sosyal Bilimler Ne İşe Yarar?</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>36.5</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054787661</t>
+          <t>9786054787487</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları 51</t>
+          <t>Türkiye’nin Bilim (Akademisi) Sınavı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054787166</t>
+          <t>9786054787418</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bir Sanat Sosyolojisi Oluşturmak</t>
+          <t>Dilin Mimarisi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>35</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054787579</t>
+          <t>9786054787616</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Cebirin Temel Teoremi İçin Dört İspat</t>
+          <t>Neden E=MC2 ve Bu Bizi Neden İlgilendirir?</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>18.5</v>
+        <v>65</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054787647</t>
+          <t>9786054787623</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan'ın Kısa Tarihi</t>
+          <t>RNA Dünyasından Yaşam</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054787548</t>
+          <t>3990000018299</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Dinin Demokrasiyle İmtihanı</t>
+          <t>Dilbilim Araştırmaları Dergisi: 2014 / 2 (Özel Sayı)</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>70</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054787494</t>
+          <t>9786054787630</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Japonya Çalışmaları 2</t>
+          <t>Sermayenin Etik İnşası</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>550</v>
+        <v>537.5</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054787241</t>
+          <t>9786054787609</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Açık Bilim</t>
+          <t>Isaac Newton</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>425</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054787333</t>
+          <t>9786054787692</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Cehalet</t>
+          <t>Swift ile Mobil Programlamaya Giriş</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>23.15</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054787173</t>
+          <t>9786054787661</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Toplum</t>
+          <t>Felsefe Tartışmaları 51</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>525</v>
+        <v>70</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054787203</t>
+          <t>9786054787166</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Antropoloji ve İnsanın Kökeni</t>
+          <t>Bir Sanat Sosyolojisi Oluşturmak</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>36.5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054787142</t>
+          <t>9786054787579</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Modern Bireyciliğin Mitleri</t>
+          <t>Cebirin Temel Teoremi İçin Dört İspat</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>130</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786057827128</t>
+          <t>9786054787647</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Dil Miti</t>
+          <t>Yunanistan'ın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786057827135</t>
+          <t>9786054787548</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Biyokod</t>
+          <t>Dinin Demokrasiyle İmtihanı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>400</v>
+        <v>70</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786057827067</t>
+          <t>9786054787494</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Popüler Psikolojide 50 Büyük Mit</t>
+          <t>Türkiye’de Japonya Çalışmaları 2</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>437.5</v>
+        <v>550</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786057827081</t>
+          <t>9786054787241</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Higgs Kuvveti</t>
+          <t>Açık Bilim</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>450</v>
+        <v>425</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786057827036</t>
+          <t>9786054787333</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Sıfır</t>
+          <t>Cehalet</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>375</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054787234</t>
+          <t>9786054787173</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Simgesel Düşüncenin Doğuşu</t>
+          <t>Kültür ve Toplum</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>32</v>
+        <v>525</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786057827029</t>
+          <t>9786054787203</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>İtalya'nın Kısa Tarihi</t>
+          <t>Sosyal Antropoloji ve İnsanın Kökeni</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>430</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786056842566</t>
+          <t>9786054787142</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları 55</t>
+          <t>Modern Bireyciliğin Mitleri</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>70</v>
+        <v>130</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786056842580</t>
+          <t>9786057827128</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Dil ve Zihin İncelemelerinde Yeni Ufuklar</t>
+          <t>Dil Miti</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>450</v>
+        <v>425</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786056842573</t>
+          <t>9786057827135</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Fizik için Serenad</t>
+          <t>Biyokod</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>437.5</v>
+        <v>400</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786056842559</t>
+          <t>9786057827067</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Japonya Çalışmaları 3</t>
+          <t>Popüler Psikolojide 50 Büyük Mit</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>36.5</v>
+        <v>437.5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>3990000007635</t>
+          <t>9786057827081</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 17</t>
+          <t>Higgs Kuvveti</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>18.5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789755181687</t>
+          <t>9786057827036</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Metafizik ve Politika</t>
+          <t>Sıfır</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>13.89</v>
+        <v>375</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789756193402</t>
+          <t>9786054787234</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Ey Muharrir!</t>
+          <t>Simgesel Düşüncenin Doğuşu</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>18.52</v>
+        <v>32</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789755181608</t>
+          <t>9786057827029</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Life’s Episodes Discovering Ottoman Architecture</t>
+          <t>İtalya'nın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>9</v>
+        <v>430</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786054238231</t>
+          <t>9786056842566</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Laserin Hikayesi</t>
+          <t>Felsefe Tartışmaları 55</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>23.15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786054787029</t>
+          <t>9786056842580</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Küresel Krizlerden Sürdürülebilir Topluma</t>
+          <t>Dil ve Zihin İncelemelerinde Yeni Ufuklar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>36.5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786054238576</t>
+          <t>9786056842573</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun</t>
+          <t>Fizik için Serenad</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>7.41</v>
+        <v>437.5</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786054238477</t>
+          <t>9786056842559</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kuarklar</t>
+          <t>Türkiye’de Japonya Çalışmaları 3</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>325</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786054238668</t>
+          <t>3990000007635</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kent Paryaları</t>
+          <t>Mimesis Sayı: 17</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>325</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>3990000007634</t>
+          <t>9789755181687</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 16</t>
+          <t>Metafizik ve Politika</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>19.8</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>3990000019007</t>
+          <t>9789756193402</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 15</t>
+          <t>Merhaba Ey Muharrir!</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>23</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>3990000027311</t>
+          <t>9789755181608</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 13</t>
+          <t>Life’s Episodes Discovering Ottoman Architecture</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786054238798</t>
+          <t>9786054238231</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Karnaval ve Yamyam</t>
+          <t>Laserin Hikayesi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>30</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054238408</t>
+          <t>9786054787029</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Karar Anı</t>
+          <t>Küresel Krizlerden Sürdürülebilir Topluma</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>32.41</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054238255</t>
+          <t>9786054238576</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kappa</t>
+          <t>Kuzgun</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054238712</t>
+          <t>9786054238477</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Kandilli Rasathanesi El Yazmaları Cilt 2: Arapça - Farsça Yazmalar</t>
+          <t>Kuarklar</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>550</v>
+        <v>325</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789756193648</t>
+          <t>9786054238668</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Kandilli Rasathanesi El Yazmaları 1: Türkçe Yazmalar</t>
+          <t>Kent Paryaları</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>1500</v>
+        <v>325</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>3990000000170</t>
+          <t>3990000007634</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 12 Feminist Tiyatro Özel Sayısı</t>
+          <t>Mimesis Sayı: 16</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>14</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>3990000000166</t>
+          <t>3990000019007</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 11 Tiyatro / Çeviri Araştırma Dergisi Hamlet Özel Sayısı</t>
+          <t>Mimesis Sayı: 15</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786054238545</t>
+          <t>3990000027311</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Adadığım Bir Hayat</t>
+          <t>Mimesis Sayı: 13</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>23.15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786054238354</t>
+          <t>9786054238798</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Japon Kültürü</t>
+          <t>Karnaval ve Yamyam</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786054238859</t>
+          <t>9786054238408</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Japon Edebiyatı Tarihi (Ciltli)</t>
+          <t>Karar Anı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786054238248</t>
+          <t>9786054238255</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>İşçiler Çalışmaya Karşı</t>
+          <t>Kappa</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>70</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789755181585</t>
+          <t>9786054238712</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Intrigues</t>
+          <t>Kandilli Rasathanesi El Yazmaları Cilt 2: Arapça - Farsça Yazmalar</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>9</v>
+        <v>550</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789755182216</t>
+          <t>9789756193648</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Belgeleri Cilt: 5 -/ Human Rights Instruments 5</t>
+          <t>Kandilli Rasathanesi El Yazmaları 1: Türkçe Yazmalar</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>4.63</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9799755182048</t>
+          <t>3990000000170</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Belgeleri Cilt: 4</t>
+          <t>Mimesis Sayı: 12 Feminist Tiyatro Özel Sayısı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>4.63</v>
+        <v>14</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789755182032</t>
+          <t>3990000000166</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Belgeleri Cilt: 3</t>
+          <t>Mimesis Sayı: 11 Tiyatro / Çeviri Araştırma Dergisi Hamlet Özel Sayısı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>4.63</v>
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789755181998</t>
+          <t>9786054238545</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Belgeleri Cilt 2 / Human Rights Instruments</t>
+          <t>Kalbe Adadığım Bir Hayat</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>4.63</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789755181989</t>
+          <t>9786054238354</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Belgeleri Cilt: 1 Avrupa Konseyi Birinci Bölüm Avrupa İnsan Hakları Sözleşmesi, Protokolleri Ve İlgili Diğer Belgeler</t>
+          <t>Japon Kültürü</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>4.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789756193488</t>
+          <t>9786054238859</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluğun Yeni Kılığı</t>
+          <t>Japon Edebiyatı Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>9</v>
+        <v>78</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786054238224</t>
+          <t>9786054238248</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İmgeyi Konuşturmak</t>
+          <t>İşçiler Çalışmaya Karşı</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>27.5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789755181776</t>
+          <t>9789755181585</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>İhsan Raif Hanım</t>
+          <t>İstanbul Intrigues</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789756193136</t>
+          <t>9789755182216</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Homeros’tan Aşık Veysel’e Tarihte ve Toplum Yaşamında Körler</t>
+          <t>İnsan Hakları Belgeleri Cilt: 5 -/ Human Rights Instruments 5</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>18.52</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786054787180</t>
+          <t>9799755182048</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Sahneler (Levayih-i Hayat)</t>
+          <t>İnsan Hakları Belgeleri Cilt: 4</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>23.15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789755182001</t>
+          <t>9789755182032</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Hayata Bakan Edebiyat</t>
+          <t>İnsan Hakları Belgeleri Cilt: 3</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789755181578</t>
+          <t>9789755181998</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Halkevleri 1932-1951</t>
+          <t>İnsan Hakları Belgeleri Cilt 2 / Human Rights Instruments</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786054238170</t>
+          <t>9789755181989</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Haklı Savaş Haksız Savaş</t>
+          <t>İnsan Hakları Belgeleri Cilt: 1 Avrupa Konseyi Birinci Bölüm Avrupa İnsan Hakları Sözleşmesi, Protokolleri Ve İlgili Diğer Belgeler</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>32.41</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786054238002</t>
+          <t>9789756193488</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Gösterge Ekonomi Politiği Hakkında Bir Eleştiri</t>
+          <t>İmparatorluğun Yeni Kılığı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>23.15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>3990000000165</t>
+          <t>9786054238224</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Mimesis Sayı: 10 Hamlet Özel Sayısı</t>
+          <t>İmgeyi Konuşturmak</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>9</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786054787067</t>
+          <t>9789755181776</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Oyuncu</t>
+          <t>İhsan Raif Hanım</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>410</v>
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789756193709</t>
+          <t>9789756193136</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Gödel Kanıtlaması</t>
+          <t>Homeros’tan Aşık Veysel’e Tarihte ve Toplum Yaşamında Körler</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054238811</t>
+          <t>9786054787180</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Genom</t>
+          <t>Hayattan Sahneler (Levayih-i Hayat)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786054238088</t>
+          <t>9789755182001</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Gen Çeviktir</t>
+          <t>Hayata Bakan Edebiyat</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>375</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789755182223</t>
+          <t>9789755181578</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Belgeleri Cilt: 6 / Human Rights Instruments</t>
+          <t>Halkevleri 1932-1951</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054238743</t>
+          <t>9786054238170</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Fransa’nın Kısa Tarihi</t>
+          <t>Haklı Savaş Haksız Savaş</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>430</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054238866</t>
+          <t>9786054238002</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Foucault ve İran Devrimi</t>
+          <t>Gösterge Ekonomi Politiği Hakkında Bir Eleştiri</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>562.5</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789756193730</t>
+          <t>3990000000165</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Floyd Henson Black 1888 - 1983 A Remembrance By His Son</t>
+          <t>Mimesis Sayı: 10 Hamlet Özel Sayısı</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>250</v>
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786054238682</t>
+          <t>9786054787067</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Fifty Years in Constantinople</t>
+          <t>Görünmez Oyuncu</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>375</v>
+        <v>410</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789755182698</t>
+          <t>9789756193709</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Fen ve Mühendislikte Matematiksel Metotlar</t>
+          <t>Gödel Kanıtlaması</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054238316</t>
+          <t>9786054238811</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Feminizm ve Tiyatro</t>
+          <t>Genom</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>27.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786054238286</t>
+          <t>9786054238088</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 44</t>
+          <t>Gen Çeviktir</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>70</v>
+        <v>375</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054238149</t>
+          <t>9789755182223</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 43</t>
+          <t>İnsan Hakları Belgeleri Cilt: 6 / Human Rights Instruments</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>12.04</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054238026</t>
+          <t>9786054238743</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 42</t>
+          <t>Fransa’nın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>12.04</v>
+        <v>430</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789756193976</t>
+          <t>9786054238866</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 41</t>
+          <t>Foucault ve İran Devrimi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>9.26</v>
+        <v>562.5</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789756193808</t>
+          <t>9789756193730</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 40</t>
+          <t>Floyd Henson Black 1888 - 1983 A Remembrance By His Son</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>7.41</v>
+        <v>250</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789756193785</t>
+          <t>9786054238682</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 39</t>
+          <t>Fifty Years in Constantinople</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>70</v>
+        <v>375</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789756193747</t>
+          <t>9789755182698</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 38</t>
+          <t>Fen ve Mühendislikte Matematiksel Metotlar</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>70</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786054787043</t>
+          <t>9786054238316</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 48</t>
+          <t>Feminizm ve Tiyatro</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>70</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054238736</t>
+          <t>9786054238286</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 47</t>
+          <t>Felsefe Tartışmaları Sayı: 44</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054238729</t>
+          <t>9786054238149</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 46</t>
+          <t>Felsefe Tartışmaları Sayı: 43</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>70</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054238453</t>
+          <t>9786054238026</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 45</t>
+          <t>Felsefe Tartışmaları Sayı: 42</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>70</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789756193631</t>
+          <t>9789756193976</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 37</t>
+          <t>Felsefe Tartışmaları Sayı: 41</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>70</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9799756193012</t>
+          <t>9789756193808</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 33</t>
+          <t>Felsefe Tartışmaları Sayı: 40</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789755182254</t>
+          <t>9789756193785</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 32</t>
+          <t>Felsefe Tartışmaları Sayı: 39</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>9.26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789755182179</t>
+          <t>9789756193747</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 31</t>
+          <t>Felsefe Tartışmaları Sayı: 38</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789755181912</t>
+          <t>9786054787043</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 29</t>
+          <t>Felsefe Tartışmaları Sayı: 48</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789755181646</t>
+          <t>9786054238736</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 28</t>
+          <t>Felsefe Tartışmaları Sayı: 47</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>9.26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789756193563</t>
+          <t>9786054238729</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 36</t>
+          <t>Felsefe Tartışmaları Sayı: 46</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>9</v>
+        <v>70</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789756193457</t>
+          <t>9786054238453</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 35</t>
+          <t>Felsefe Tartışmaları Sayı: 45</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789755182469</t>
+          <t>9789756193631</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tartışmaları Sayı: 34</t>
+          <t>Felsefe Tartışmaları Sayı: 37</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>5.56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789756193938</t>
+          <t>9799756193012</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Ezilenlerin Tiyatrosu</t>
+          <t>Felsefe Tartışmaları Sayı: 33</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054238378</t>
+          <t>9789755182254</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Evrimin Dört Boyutu</t>
+          <t>Felsefe Tartışmaları Sayı: 32</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>55</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054238903</t>
+          <t>9789755182179</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Etik Nedir?</t>
+          <t>Felsefe Tartışmaları Sayı: 31</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>36.5</v>
+        <v>90</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789755181592</t>
+          <t>9789755181912</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Eski Vakıflar</t>
+          <t>Felsefe Tartışmaları Sayı: 29</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054238613</t>
+          <t>9789755181646</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Erken Modern Avrupa’da Yoksulluk ve Sapkınlık</t>
+          <t>Felsefe Tartışmaları Sayı: 28</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>35.19</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054238941</t>
+          <t>9789756193563</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Erken Modern Avrupa’da Tıp ve Toplum</t>
+          <t>Felsefe Tartışmaları Sayı: 36</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>36.5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054238620</t>
+          <t>9789756193457</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Erken Modern Avrupa’da Şiddet 1500-1800</t>
+          <t>Felsefe Tartışmaları Sayı: 35</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>35.19</v>
+        <v>70</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054238910</t>
+          <t>9789755182469</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Eğri Yüzeylere Dair Genel Araştırmalar</t>
+          <t>Felsefe Tartışmaları Sayı: 34</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>27.78</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789755181615</t>
+          <t>9789756193938</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Hakkı</t>
+          <t>Ezilenlerin Tiyatrosu</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>35</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054238330</t>
+          <t>9786054238378</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Edgar Allan Poe</t>
+          <t>Evrimin Dört Boyutu</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>27.5</v>
+        <v>55</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789755182131</t>
+          <t>9786054238903</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Earthquake Risk Assessment For The Istanbul Metropolitan Area</t>
+          <t>Etik Nedir?</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>9</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054238293</t>
+          <t>9789755181592</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Dünyamız Isınıyor!</t>
+          <t>Eski Vakıflar</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>20.37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054238118</t>
+          <t>9786054238613</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Dümezil’in Sosyoloji Dersi Notları</t>
+          <t>Erken Modern Avrupa’da Yoksulluk ve Sapkınlık</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>18.52</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054787395</t>
+          <t>9786054238941</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Enin</t>
+          <t>Erken Modern Avrupa’da Tıp ve Toplum</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>525</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789756193143</t>
+          <t>9786054238620</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Dünya: Baltimore Öyküleri, 1990 - The Fourth World: Baltimore Narratives, 1990</t>
+          <t>Erken Modern Avrupa’da Şiddet 1500-1800</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>50</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054787364</t>
+          <t>9786054238910</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Dolaylı Hayvan (Gözden geçirilmiş 2. Basım)</t>
+          <t>Eğri Yüzeylere Dair Genel Araştırmalar</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>425</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786054787081</t>
+          <t>9789755181615</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Sözlüğü</t>
+          <t>Eğitim Hakkı</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>3990000000146</t>
+          <t>9786054238330</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi: 2013 / 1</t>
+          <t>Edgar Allan Poe</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>18.5</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>3990000018097</t>
+          <t>9789755182131</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları Dergisi: 2012 / 2</t>
+          <t>Earthquake Risk Assessment For The Istanbul Metropolitan Area</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>3990000000145</t>
+          <t>9786054238293</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2012 / 1</t>
+          <t>Dünyamız Isınıyor!</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>14</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>3990000000143</t>
+          <t>9786054238118</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2011 / 1</t>
+          <t>Dümezil’in Sosyoloji Dersi Notları</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>9</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>3990000008947</t>
+          <t>9786054787395</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2011 / 2</t>
+          <t>Enin</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>9</v>
+        <v>525</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054238460</t>
+          <t>9789756193143</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2010/2</t>
+          <t>Dördüncü Dünya: Baltimore Öyküleri, 1990 - The Fourth World: Baltimore Narratives, 1990</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>14</v>
+        <v>50</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054238033</t>
+          <t>9786054787364</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2009 / 1</t>
+          <t>Dolaylı Hayvan (Gözden geçirilmiş 2. Basım)</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>6.48</v>
+        <v>425</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789756193846</t>
+          <t>9786054787081</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2008</t>
+          <t>Dilbilim Sözlüğü</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>9.26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>3990000018082</t>
+          <t>3990000000146</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2007</t>
+          <t>Dilbilim Araştırmaları Dergisi: 2013 / 1</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>5.5</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>3990000018080</t>
+          <t>3990000018097</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2006</t>
+          <t>Dilbilim Araştırmaları Dergisi: 2012 / 2</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>5.56</v>
+        <v>14</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789756193068</t>
+          <t>3990000000145</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2005</t>
+          <t>Dilbilim Araştırmaları 2012 / 1</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>5.56</v>
+        <v>14</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789755182247</t>
+          <t>3990000000143</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2004</t>
+          <t>Dilbilim Araştırmaları 2011 / 1</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>5.5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789755182063</t>
+          <t>3990000008947</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2003</t>
+          <t>Dilbilim Araştırmaları 2011 / 2</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>9.26</v>
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>3990000018096</t>
+          <t>9786054238460</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2002</t>
+          <t>Dilbilim Araştırmaları 2010/2</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>5.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789755181639</t>
+          <t>9786054238033</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2001</t>
+          <t>Dilbilim Araştırmaları 2009 / 1</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>5.56</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054238415</t>
+          <t>9789756193846</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Devlette Etik (Ciltli)</t>
+          <t>Dilbilim Araştırmaları 2008</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>32.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9799756193005</t>
+          <t>3990000018082</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Depremden Kalan Anılar</t>
+          <t>Dilbilim Araştırmaları 2007</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>9.26</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>3990000008946</t>
+          <t>3990000018080</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Dans Müzik Kültür Folklora Doğru Sayı: 62</t>
+          <t>Dilbilim Araştırmaları 2006</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>9</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>3990000007637</t>
+          <t>9789756193068</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Dans Müzik Kültür Folklora Doğru Sayı: 67</t>
+          <t>Dilbilim Araştırmaları 2005</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>14</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>3990000008944</t>
+          <t>9789755182247</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Dans Müzik Kültür Folklora Doğru Sayı: 66</t>
+          <t>Dilbilim Araştırmaları 2004</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>12</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>3990000008949</t>
+          <t>9789755182063</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Dans Müzik Kültür Folklora Doğru Sayı: 65</t>
+          <t>Dilbilim Araştırmaları 2003</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>12</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9770378293014</t>
+          <t>3990000018096</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Dans Müzik Kültür Folklora Doğru Sayı: 64</t>
+          <t>Dilbilim Araştırmaları 2002</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>14.85</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054238385</t>
+          <t>9789755181639</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Çift Görmek</t>
+          <t>Dilbilim Araştırmaları 2001</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>90</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054238606</t>
+          <t>9786054238415</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Çaresiz Stratejiler</t>
+          <t>Devlette Etik (Ciltli)</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>25.93</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789756193655</t>
+          <t>9799756193005</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet’te Çocuktular</t>
+          <t>Depremden Kalan Anılar</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789755181424</t>
+          <t>3990000008946</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetimizin 75. Yılında Üniversitelerimiz</t>
+          <t>Dans Müzik Kültür Folklora Doğru Sayı: 62</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>50</v>
+        <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054238279</t>
+          <t>3990000007637</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2010 / 1</t>
+          <t>Dans Müzik Kültür Folklora Doğru Sayı: 67</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>13.89</v>
+        <v>14</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789756193600</t>
+          <t>3990000008944</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Contemporary Turkish Poetry: A Selection</t>
+          <t>Dans Müzik Kültür Folklora Doğru Sayı: 66</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>23.15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789756193570</t>
+          <t>3990000008949</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Contact des Langues 2</t>
+          <t>Dans Müzik Kültür Folklora Doğru Sayı: 65</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>13.89</v>
+        <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789756193075</t>
+          <t>9770378293014</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Chronicle of the Turkish Financial Crises of 2000-2001</t>
+          <t>Dans Müzik Kültür Folklora Doğru Sayı: 64</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>18.52</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789756193464</t>
+          <t>9786054238385</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Cebirin Temel Teoremi İçin Dört İspat</t>
+          <t>Çift Görmek</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>7.41</v>
+        <v>90</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054787012</t>
+          <t>9786054238606</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>C &amp; Java ile Veri Yapılarına Giriş</t>
+          <t>Çaresiz Stratejiler</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>85</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>3990000019003</t>
+          <t>9789756193655</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Bu Ne Demek? Yetişkinler İçin Türkçe Öğrenme Seti</t>
+          <t>Cumhuriyet’te Çocuktular</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>430</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>3990000018081</t>
+          <t>9789755181424</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim Araştırmaları 2009 / 2</t>
+          <t>Cumhuriyetimizin 75. Yılında Üniversitelerimiz</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054238361</t>
+          <t>9786054238279</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Boş Sayfa</t>
+          <t>Dilbilim Araştırmaları 2010 / 1</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>55</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789755182711</t>
+          <t>9789756193600</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi Üniversitesi’nde Sonbahar</t>
+          <t>Contemporary Turkish Poetry: A Selection</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>425</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789755182827</t>
+          <t>9789756193570</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi Üniversitesi’nde İlkbahar</t>
+          <t>Contact des Langues 2</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>65</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054238507</t>
+          <t>9789756193075</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Bizim Burada Mikrop Olmaz</t>
+          <t>Chronicle of the Turkish Financial Crises of 2000-2001</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>32.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054238569</t>
+          <t>9789756193464</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Bir Rol Yaratmak</t>
+          <t>Cebirin Temel Teoremi İçin Dört İspat</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>23.15</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054238996</t>
+          <t>9786054787012</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Bir Kurucu Rektörün Anıları</t>
+          <t>C &amp; Java ile Veri Yapılarına Giriş</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>27.5</v>
+        <v>85</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054238132</t>
+          <t>3990000019003</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Bilime Sevdalanmak</t>
+          <t>Bu Ne Demek? Yetişkinler İçin Türkçe Öğrenme Seti</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>437.5</v>
+        <v>430</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054787050</t>
+          <t>3990000018081</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Bilim Yolunda 100 Yıl. Boğaziçi Üniversitesi Mühendislik Fakültesi</t>
+          <t>Dilbilim Araştırmaları 2009 / 2</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>425</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054238514</t>
+          <t>9786054238361</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Beyindeki Hayaletler</t>
+          <t>Boş Sayfa</t>
         </is>
       </c>
       <c r="C346" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789756193792</t>
+          <t>9789755182711</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Ben Neyim?</t>
+          <t>Boğaziçi Üniversitesi’nde Sonbahar</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>320</v>
+        <v>425</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789755182155</t>
+          <t>9789755182827</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Babam Hacim Muhittin Çarıklı</t>
+          <t>Boğaziçi Üniversitesi’nde İlkbahar</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>12.96</v>
+        <v>65</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789756193181</t>
+          <t>9786054238507</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan - Osmanlı İlişkileri (1918)</t>
+          <t>Bizim Burada Mikrop Olmaz</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>9</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786054787388</t>
+          <t>9786054238569</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Narkissos</t>
+          <t>Bir Rol Yaratmak</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>90</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054238637</t>
+          <t>9786054238996</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma Avrupasında Kamunun Yükselişi</t>
+          <t>Bir Kurucu Rektörün Anıları</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>37.04</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054238767</t>
+          <t>9786054238132</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’yı Taşralaştırmak</t>
+          <t>Bilime Sevdalanmak</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>36.5</v>
+        <v>437.5</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054238927</t>
+          <t>9786054787050</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Mantığı</t>
+          <t>Bilim Yolunda 100 Yıl. Boğaziçi Üniversitesi Mühendislik Fakültesi</t>
         </is>
       </c>
       <c r="C353" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789756193167</t>
+          <t>9786054238514</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Haritasında Türkiye</t>
+          <t>Beyindeki Hayaletler</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>13.89</v>
+        <v>55</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789755181929</t>
+          <t>9789756193792</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>ArGe Yönetimi</t>
+          <t>Ben Neyim?</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>17.59</v>
+        <v>320</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789756193105</t>
+          <t>9789755182155</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Arda Denkel’in Ardından</t>
+          <t>Babam Hacim Muhittin Çarıklı</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>110</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054238583</t>
+          <t>9789756193181</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Anlatının Söylemi</t>
+          <t>Azerbaycan - Osmanlı İlişkileri (1918)</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>27.78</v>
+        <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786054238873</t>
+          <t>9786054787388</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Anarsişt Bir Antropolojiden Parçalar</t>
+          <t>Aynadaki Narkissos</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>18.52</v>
+        <v>90</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>3990000008950</t>
+          <t>9786054238637</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Dans Müzik Kültür Folklora Doğru Translation Research Journal Special Edition</t>
+          <t>Aydınlanma Avrupasında Kamunun Yükselişi</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>14</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786054238484</t>
+          <t>9786054238767</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Almanya’nın Kısa Tarihi</t>
+          <t>Avrupa’yı Taşralaştırmak</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>46</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789755182025</t>
+          <t>9786054238927</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Ali Merdan Topçubaşı (1865-1934)</t>
+          <t>Avrupa Mantığı</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>55</v>
+        <v>450</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789756193945</t>
+          <t>9789756193167</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Aklın G’özü</t>
+          <t>Avrupa Haritasında Türkiye</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>55</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786054238019</t>
+          <t>9789755181929</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Akademinin Düşmanları</t>
+          <t>ArGe Yönetimi</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>12.96</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9770378293007</t>
+          <t>9789756193105</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Dans Müzik Kültür Folklora Doğru Sayı: 69</t>
+          <t>Arda Denkel’in Ardından</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>23</v>
+        <v>110</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>3990000008951</t>
+          <t>9786054238583</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Dans Müzik Kültür Folklora Doğru Sayı: 68</t>
+          <t>Anlatının Söylemi</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>14</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786054238934</t>
+          <t>9786054238873</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Against the Devil’s Current: The Life and Times of Cyrus Hamlin (Ciltli)</t>
+          <t>Anarsişt Bir Antropolojiden Parçalar</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>700</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789756193877</t>
+          <t>3990000008950</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Afet ve İnsan</t>
+          <t>Dans Müzik Kültür Folklora Doğru Translation Research Journal Special Edition</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>16.67</v>
+        <v>14</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786054238040</t>
+          <t>9786054238484</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Adrianopol’den Edirne’ye</t>
+          <t>Almanya’nın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>25.93</v>
+        <v>46</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789756193969</t>
+          <t>9789755182025</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Adliye Nezareti</t>
+          <t>Ali Merdan Topçubaşı (1865-1934)</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>27.5</v>
+        <v>55</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786054238880</t>
+          <t>9789756193945</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Adem’in Dili</t>
+          <t>Aklın G’özü</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>36.5</v>
+        <v>55</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054238057</t>
+          <t>9786054238019</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Adalet Ağaoğlu</t>
+          <t>Akademinin Düşmanları</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>23.15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054238521</t>
+          <t>9770378293007</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>A Voyage Through American Literature and Culture Via Turkey</t>
+          <t>Dans Müzik Kültür Folklora Doğru Sayı: 69</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>100</v>
+        <v>23</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786054238828</t>
+          <t>3990000008951</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Arzu Gökkuşağı</t>
+          <t>Dans Müzik Kültür Folklora Doğru Sayı: 68</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>270</v>
+        <v>14</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789755181516</t>
+          <t>9786054238934</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>A History of Philanthropic Foundations: The Islamic World From the Seventh Century to the Present</t>
+          <t>Against the Devil’s Current: The Life and Times of Cyrus Hamlin (Ciltli)</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>18.5</v>
+        <v>700</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789755181653</t>
+          <t>9789756193877</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>A Critical Reading Course</t>
+          <t>Afet ve İnsan</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>4.63</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786054787104</t>
+          <t>9786054238040</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>A Bridge of Culture: Robert College - Boğaziçi University (Ciltli)</t>
+          <t>Adrianopol’den Edirne’ye</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>32.41</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
+          <t>9789756193969</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Adliye Nezareti</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786054238880</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Adem’in Dili</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>36.5</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786054238057</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Adalet Ağaoğlu</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786054238521</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>A Voyage Through American Literature and Culture Via Turkey</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786054238828</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Arzu Gökkuşağı</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9789755181516</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>A History of Philanthropic Foundations: The Islamic World From the Seventh Century to the Present</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9789755181653</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>A Critical Reading Course</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786054787104</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>A Bridge of Culture: Robert College - Boğaziçi University (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
           <t>9789755181523</t>
         </is>
       </c>
-      <c r="B377" s="1" t="inlineStr">
+      <c r="B385" s="1" t="inlineStr">
         <is>
           <t>13. Dilbilim Kurultay Bildirileri</t>
         </is>
       </c>
-      <c r="C377" s="1">
+      <c r="C385" s="1">
         <v>50</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>