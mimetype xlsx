--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,1795 +85,1915 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259253244</t>
+          <t>9786259253251</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Ejderha</t>
+          <t>Sihirli Hayvanlar Pastanesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259253237</t>
+          <t>9786259253268</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Formülü</t>
+          <t>Sihirli Hayvanlar Pastanesi - Yaramaz Papağan Shazza</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259253213</t>
+          <t>2018888086793</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Çantam - Kırmızı</t>
+          <t>Süngerbob Çizgi Romanları- 3 Kitap Kutulu Set</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>80</v>
+        <v>900</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259253206</t>
+          <t>9786259242729</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Çantam - Mavi</t>
+          <t>Perili Ananas'tan Korku Hikayeleri - Süngerbob Çizgi Romanları 3</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259253220</t>
+          <t>9786259242712</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Çantam - Mor</t>
+          <t>Sualtı Kahramanları Toplanın! - Süngerbob Çizgi Romanları 2</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259636795</t>
+          <t>9786259242705</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Çantam - Pembe</t>
+          <t>Komik Deniz Öyküleri - Süngerbob Çizgi Romanları 1</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259636788</t>
+          <t>9786259253282</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Çantam - Yeşil</t>
+          <t>Harika Hatalar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>80</v>
+        <v>170</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259729190</t>
+          <t>9786259253299</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Cezeri</t>
+          <t>Rüzgârın Sırrı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259636757</t>
+          <t>9786259253244</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Piri Reis</t>
+          <t>Mükemmel Ejderha</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259636764</t>
+          <t>9786259253237</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Nikola Tesla</t>
+          <t>Yaşam Formülü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259636702</t>
+          <t>9786259253213</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Marie Curie</t>
+          <t>Aktivite Çantam - Kırmızı</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259636740</t>
+          <t>9786259253206</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Leonardo da Vinci</t>
+          <t>Aktivite Çantam - Mavi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259636726</t>
+          <t>9786259253220</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Isaac Newton</t>
+          <t>Aktivite Çantam - Mor</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259636733</t>
+          <t>9786259636795</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – İbn Sina</t>
+          <t>Aktivite Çantam - Pembe</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259636719</t>
+          <t>9786259636788</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Farabi</t>
+          <t>Aktivite Çantam - Yeşil</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259729183</t>
+          <t>9786259729190</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Cahit Arf</t>
+          <t>Dahi Beyinler – Cezeri</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259729176</t>
+          <t>9786259636757</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Albert Einstein</t>
+          <t>Dahi Beyinler – Piri Reis</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259636771</t>
+          <t>9786259636764</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Renkli Hisler Ülkesi</t>
+          <t>Dahi Beyinler – Nikola Tesla</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258372274</t>
+          <t>9786259636702</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Meyveler - Aktiviteli Çıkartma Kitabı</t>
+          <t>Dahi Beyinler – Marie Curie</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258372939</t>
+          <t>9786259636740</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kapibara Boyama Kitabı</t>
+          <t>Dahi Beyinler – Leonardo da Vinci</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259729169</t>
+          <t>9786259636726</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Labubu Boyama Kitabı</t>
+          <t>Dahi Beyinler – Isaac Newton</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259729152</t>
+          <t>9786259636733</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yunusun Hediyesi</t>
+          <t>Dahi Beyinler – İbn Sina</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258372977</t>
+          <t>9786259636719</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Minki ile Bonki – Kimin Evi?</t>
+          <t>Dahi Beyinler – Farabi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258372984</t>
+          <t>9786259729183</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Minki ile Bonki – Ne Lazım?</t>
+          <t>Dahi Beyinler – Cahit Arf</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258372960</t>
+          <t>9786259729176</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Minki ile Bonki – Nasılsın?</t>
+          <t>Dahi Beyinler – Albert Einstein</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258372991</t>
+          <t>9786259636771</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Minki ile Bonki – Ne Renk?</t>
+          <t>Renkli Hisler Ülkesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259729145</t>
+          <t>9786258372274</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala-Mavi</t>
+          <t>Meyveler - Aktiviteli Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259729138</t>
+          <t>9786258372939</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala-Turuncu</t>
+          <t>Kapibara Boyama Kitabı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259729121</t>
+          <t>9786259729169</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala-Pembe</t>
+          <t>Labubu Boyama Kitabı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259729114</t>
+          <t>9786259729152</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala-Mor</t>
+          <t>Yunusun Hediyesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259729107</t>
+          <t>9786258372977</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala-Lacivert</t>
+          <t>Minki ile Bonki – Kimin Evi?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258372946</t>
+          <t>9786258372984</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hayalci Minik Tırtıl</t>
+          <t>Minki ile Bonki – Ne Lazım?</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258372953</t>
+          <t>9786258372960</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Dolap</t>
+          <t>Minki ile Bonki – Nasılsın?</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258372892</t>
+          <t>9786258372991</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Penny Pepper - Her Şey Yolunda</t>
+          <t>Minki ile Bonki – Ne Renk?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258372885</t>
+          <t>9786259729145</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gizli Nesnelerin Peşinde Ara-Bul</t>
+          <t>Çocuklar İçin Mandala-Mavi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258372878</t>
+          <t>9786259729138</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İlk Hayvan Atlasım</t>
+          <t>Çocuklar İçin Mandala-Turuncu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258372922</t>
+          <t>9786259729121</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bak Ne Çiziyorum - Harflerden Eğlenceli Çizimler</t>
+          <t>Çocuklar İçin Mandala-Pembe</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258372915</t>
+          <t>9786259729114</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Penny Pepper – Okuldaki Karmaşa</t>
+          <t>Çocuklar İçin Mandala-Mor</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258372908</t>
+          <t>9786259729107</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Penny Pepper – Hız Trenindeki Heyecan</t>
+          <t>Çocuklar İçin Mandala-Lacivert</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258372809</t>
+          <t>9786258372946</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Çiftlik Macerası – Oynar Gözlü Kitap</t>
+          <t>Hayalci Minik Tırtıl</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258372830</t>
+          <t>9786258372953</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Mağaradaki Dinozorlar– Oynar Gözlü Kitap</t>
+          <t>Konuşan Dolap</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258372823</t>
+          <t>9786258372892</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Okyanusta Arkadaşlık – Oynar Gözlü Kitap</t>
+          <t>Penny Pepper - Her Şey Yolunda</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258372816</t>
+          <t>9786258372885</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Piknik Vakti – Oynar Gözlü Kitap</t>
+          <t>Gizli Nesnelerin Peşinde Ara-Bul</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258372861</t>
+          <t>9786258372878</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kuş ve Bilge Kuş Konseri Kurtarıyor</t>
+          <t>İlk Hayvan Atlasım</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258372847</t>
+          <t>9786258372922</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kuş Pilot Oluyor</t>
+          <t>Bak Ne Çiziyorum - Harflerden Eğlenceli Çizimler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258372854</t>
+          <t>9786258372915</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kuş Kardeşiyle Tanışıyor</t>
+          <t>Penny Pepper – Okuldaki Karmaşa</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258372762</t>
+          <t>9786258372908</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Ayı ile Yazı Yazıyoruz</t>
+          <t>Penny Pepper – Hız Trenindeki Heyecan</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258372755</t>
+          <t>9786258372809</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Ayı ile Okuyoruz</t>
+          <t>Bir Çiftlik Macerası – Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258372786</t>
+          <t>9786258372830</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Ayı İle Matematik Öğreniyoruz</t>
+          <t>Gizemli Mağaradaki Dinozorlar– Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258372779</t>
+          <t>9786258372823</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Ayı ile Bilimsel Deneyler Yapıyoruz</t>
+          <t>Okyanusta Arkadaşlık – Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258372717</t>
+          <t>9786258372816</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Ormanda Piknik Vakti – Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258372700</t>
+          <t>9786258372861</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Devrialem</t>
+          <t>Cesur Kuş ve Bilge Kuş Konseri Kurtarıyor</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258372687</t>
+          <t>9786258372847</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Cesur Kuş Pilot Oluyor</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258372748</t>
+          <t>9786258372854</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Futbocular – Koca Göz Boyama</t>
+          <t>Cesur Kuş Kardeşiyle Tanışıyor</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258372724</t>
+          <t>9786258372762</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Her Güne Bir Oyun 365 Akıl ve Zeka Oyunu</t>
+          <t>Arkadaşım Ayı ile Yazı Yazıyoruz</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258372663</t>
+          <t>9786258372755</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Arkadaşım Ayı ile Okuyoruz</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258372656</t>
+          <t>9786258372786</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Koca Göz Boyama – Sevimli Canavarlar</t>
+          <t>Arkadaşım Ayı İle Matematik Öğreniyoruz</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258372533</t>
+          <t>9786258372779</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerimi Öğreniyorum (Ciltli)</t>
+          <t>Arkadaşım Ayı ile Bilimsel Deneyler Yapıyoruz</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258372571</t>
+          <t>9786258372717</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Zıtlıkları Öğreniyorum</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258372588</t>
+          <t>9786258372700</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Renkleri Öğreniyorum (Ciltli)</t>
+          <t>Seksen Günde Devrialem</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258372595</t>
+          <t>9786258372687</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sayıları Öğreniyorum (Ciltli)</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258372557</t>
+          <t>9786258372748</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Vücudumuz</t>
+          <t>Futbocular – Koca Göz Boyama</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258372601</t>
+          <t>9786258372724</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Binalar</t>
+          <t>Her Güne Bir Oyun 365 Akıl ve Zeka Oyunu</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>70</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258372564</t>
+          <t>9786258372663</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Tarih</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258372540</t>
+          <t>9786258372656</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Hayvanlar</t>
+          <t>Koca Göz Boyama – Sevimli Canavarlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258372632</t>
+          <t>9786258372533</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sayıları Öğreniyorum</t>
+          <t>İlk Kelimelerimi Öğreniyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258372625</t>
+          <t>9786258372571</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Renkleri Öğreniyorum</t>
+          <t>Zıtlıkları Öğreniyorum</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258372649</t>
+          <t>9786258372588</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Zıtlıkları Öğreniyorum</t>
+          <t>Renkleri Öğreniyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258372618</t>
+          <t>9786258372595</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerimi Öğreniyorum</t>
+          <t>Sayıları Öğreniyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258372526</t>
+          <t>9786258372557</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>En Sevdiğim Dinozorlar</t>
+          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Vücudumuz</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258372502</t>
+          <t>9786258372601</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Koca Göz Boyama - Çiftlik Hayvanları</t>
+          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Binalar</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258372519</t>
+          <t>9786258372564</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Koca Göz Boyama - Sevimli Hayvanlar</t>
+          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Tarih</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258372496</t>
+          <t>9786258372540</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Koca Göz Boyama - Meslekler</t>
+          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Hayvanlar</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258372397</t>
+          <t>9786258372632</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sherlock Holmes - İz Peşinde</t>
+          <t>Sayıları Öğreniyorum</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258372410</t>
+          <t>9786258372625</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Renkleri Öğreniyorum</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258372489</t>
+          <t>9786258372649</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler</t>
+          <t>Zıtlıkları Öğreniyorum</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258372434</t>
+          <t>9786258372618</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>İlk Kelimelerimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258372427</t>
+          <t>9786258372526</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>En Sevdiğim Dinozorlar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258372441</t>
+          <t>9786258372502</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Nutuk</t>
+          <t>Koca Göz Boyama - Çiftlik Hayvanları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258372458</t>
+          <t>9786258372519</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Koca Göz Boyama - Sevimli Hayvanlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258372465</t>
+          <t>9786258372496</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Koca Göz Boyama - Meslekler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258372380</t>
+          <t>9786258372397</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sherlock Holmes - Kaçış Planı</t>
+          <t>Çocuklar İçin Sherlock Holmes - İz Peşinde</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258372373</t>
+          <t>9786258372410</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sherlock Holmes - Kayıp Elmas</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258372403</t>
+          <t>9786258372489</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Gümüş Patenler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258372472</t>
+          <t>9786258372434</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258372267</t>
+          <t>9786258372427</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi - Aktiviteli Çıkartma Kitabı</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258372366</t>
+          <t>9786258372441</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sudoku 4. Seviye</t>
+          <t>Çocuklar İçin Nutuk</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258372359</t>
+          <t>9786258372458</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sudoku 3. Seviye</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258372342</t>
+          <t>9786258372465</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sudoku 2. Seviye</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258372335</t>
+          <t>9786258372380</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sudoku 1. Seviye</t>
+          <t>Çocuklar İçin Sherlock Holmes - Kaçış Planı</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258372328</t>
+          <t>9786258372373</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Hayvanları - Çıkartma Kitabı</t>
+          <t>Çocuklar İçin Sherlock Holmes - Kayıp Elmas</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258372106</t>
+          <t>9786258372403</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>500 Akıl ve Zeka Oyunu</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258372045</t>
+          <t>9786258372472</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>200 Akıl ve Zeka Oyunu</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258372038</t>
+          <t>9786258372267</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Çantalı Boyama 3</t>
+          <t>Hayvanlar Alemi - Aktiviteli Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258372021</t>
+          <t>9786258372366</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çantalı Boyama 2</t>
+          <t>Çocuklar İçin Sudoku 4. Seviye</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258372014</t>
+          <t>9786258372359</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Çantalı Boyama 1</t>
+          <t>Çocuklar İçin Sudoku 3. Seviye</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258372137</t>
+          <t>9786258372342</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Geliştiren Kodlama - Orta Seviye</t>
+          <t>Çocuklar İçin Sudoku 2. Seviye</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258372120</t>
+          <t>9786258372335</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Geliştiren Kodlama - Orta Seviye</t>
+          <t>Çocuklar İçin Sudoku 1. Seviye</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258372113</t>
+          <t>9786258372328</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Geliştiren Kodlama - Başlangıç</t>
+          <t>Çiftlik Hayvanları - Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258372151</t>
+          <t>9786258372106</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kolay Matematik Toplama - Çıkarma</t>
+          <t>500 Akıl ve Zeka Oyunu</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258372144</t>
+          <t>9786258372045</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kolay Öğreniyorum Çarpma - Bölme</t>
+          <t>200 Akıl ve Zeka Oyunu</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258372212</t>
+          <t>9786258372038</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Masal Saati - Masallarla Karakter Eğitimi</t>
+          <t>Çantalı Boyama 3</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258372205</t>
+          <t>9786258372021</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Masal Günü - Masallarla Karakter Eğitimi</t>
+          <t>Çantalı Boyama 2</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258372182</t>
+          <t>9786258372014</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Masal Dünyası - Masallarla Karakter Eğitimi</t>
+          <t>Çantalı Boyama 1</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258372199</t>
+          <t>9786258372137</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Masal Alemi - Masallarla Karakter Eğitimi</t>
+          <t>Dikkat Geliştiren Kodlama - Orta Seviye</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258372229</t>
+          <t>9786258372120</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Neden Niçin Nasıl? - Zor Sorular Kolay</t>
+          <t>Dikkat Geliştiren Kodlama - Orta Seviye</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258372168</t>
+          <t>9786258372113</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Boyama 3</t>
+          <t>Dikkat Geliştiren Kodlama - Başlangıç</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258372175</t>
+          <t>9786258372151</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Boyama 2</t>
+          <t>Kolay Matematik Toplama - Çıkarma</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258372090</t>
+          <t>9786258372144</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Boyama 1</t>
+          <t>Kolay Öğreniyorum Çarpma - Bölme</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>42</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258372052</t>
+          <t>9786258372212</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Zeka Ve Dikkat Geliştiren Matematik Aktiviteleri</t>
+          <t>Masal Saati - Masallarla Karakter Eğitimi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258372069</t>
+          <t>9786258372205</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Zeka Ve Dikkat Geliştiren Çizgi Çalışmaları</t>
+          <t>Masal Günü - Masallarla Karakter Eğitimi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258372076</t>
+          <t>9786258372182</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Zeka Ve Dikkat Geliştiren Boyama Etkinlikleri</t>
+          <t>Masal Dünyası - Masallarla Karakter Eğitimi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258372083</t>
+          <t>9786258372199</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Zeka Ve Dikkat Geliştiren Aktiviteler</t>
+          <t>Masal Alemi - Masallarla Karakter Eğitimi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258372007</t>
+          <t>9786258372229</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Zeka Ve Dikkat Geliştiren Oyunlar</t>
+          <t>Neden Niçin Nasıl? - Zor Sorular Kolay</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258372731</t>
+          <t>9786258372168</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Dağınık Arkadaşım</t>
+          <t>Örneklerle Boyama 3</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258372670</t>
+          <t>9786258372175</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Örneklerle Boyama 2</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
+          <t>9786258372090</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Örneklerle Boyama 1</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786258372052</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Ve Dikkat Geliştiren Matematik Aktiviteleri</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786258372069</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Ve Dikkat Geliştiren Çizgi Çalışmaları</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786258372076</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Ve Dikkat Geliştiren Boyama Etkinlikleri</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786258372083</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Ve Dikkat Geliştiren Aktiviteler</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786258372007</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Zeka Ve Dikkat Geliştiren Oyunlar</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786258372731</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Dağınık Arkadaşım</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786258372670</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Üç Silahşörler</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
           <t>9786258372694</t>
         </is>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Robin Hood</t>
         </is>
       </c>
-      <c r="C118" s="1">
-        <v>60</v>
+      <c r="C126" s="1">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>