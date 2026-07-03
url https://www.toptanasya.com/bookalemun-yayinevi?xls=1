--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1915 +85,1930 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259253251</t>
+          <t>9786259253275</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Hayvanlar Pastanesi</t>
+          <t>Sihirli Hayvanlar Pastanesi - Asi Sincap Robbie</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259253268</t>
+          <t>9786259253251</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Hayvanlar Pastanesi - Yaramaz Papağan Shazza</t>
+          <t>Sihirli Hayvanlar Pastanesi</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2018888086793</t>
+          <t>9786259253268</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Süngerbob Çizgi Romanları- 3 Kitap Kutulu Set</t>
+          <t>Sihirli Hayvanlar Pastanesi - Yaramaz Papağan Shazza</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>900</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259242729</t>
+          <t>2018888086793</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Perili Ananas'tan Korku Hikayeleri - Süngerbob Çizgi Romanları 3</t>
+          <t>Süngerbob Çizgi Romanları- 3 Kitap Kutulu Set</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>900</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259242712</t>
+          <t>9786259242729</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sualtı Kahramanları Toplanın! - Süngerbob Çizgi Romanları 2</t>
+          <t>Perili Ananas'tan Korku Hikayeleri - Süngerbob Çizgi Romanları 3</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259242705</t>
+          <t>9786259242712</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Komik Deniz Öyküleri - Süngerbob Çizgi Romanları 1</t>
+          <t>Sualtı Kahramanları Toplanın! - Süngerbob Çizgi Romanları 2</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259253282</t>
+          <t>9786259242705</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Harika Hatalar</t>
+          <t>Komik Deniz Öyküleri - Süngerbob Çizgi Romanları 1</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259253299</t>
+          <t>9786259253282</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Rüzgârın Sırrı</t>
+          <t>Harika Hatalar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259253244</t>
+          <t>9786259253299</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Ejderha</t>
+          <t>Rüzgârın Sırrı</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259253237</t>
+          <t>9786259253244</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Formülü</t>
+          <t>Mükemmel Ejderha</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259253213</t>
+          <t>9786259253237</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Çantam - Kırmızı</t>
+          <t>Yaşam Formülü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259253206</t>
+          <t>9786259253213</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Çantam - Mavi</t>
+          <t>Aktivite Çantam - Kırmızı</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259253220</t>
+          <t>9786259253206</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Çantam - Mor</t>
+          <t>Aktivite Çantam - Mavi</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259636795</t>
+          <t>9786259253220</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Çantam - Pembe</t>
+          <t>Aktivite Çantam - Mor</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259636788</t>
+          <t>9786259636795</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Çantam - Yeşil</t>
+          <t>Aktivite Çantam - Pembe</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259729190</t>
+          <t>9786259636788</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Cezeri</t>
+          <t>Aktivite Çantam - Yeşil</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259636757</t>
+          <t>9786259729190</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Piri Reis</t>
+          <t>Dahi Beyinler – Cezeri</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259636764</t>
+          <t>9786259636757</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Nikola Tesla</t>
+          <t>Dahi Beyinler – Piri Reis</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259636702</t>
+          <t>9786259636764</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Marie Curie</t>
+          <t>Dahi Beyinler – Nikola Tesla</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259636740</t>
+          <t>9786259636702</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Leonardo da Vinci</t>
+          <t>Dahi Beyinler – Marie Curie</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259636726</t>
+          <t>9786259636740</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Isaac Newton</t>
+          <t>Dahi Beyinler – Leonardo da Vinci</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259636733</t>
+          <t>9786259636726</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – İbn Sina</t>
+          <t>Dahi Beyinler – Isaac Newton</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259636719</t>
+          <t>9786259636733</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Farabi</t>
+          <t>Dahi Beyinler – İbn Sina</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259729183</t>
+          <t>9786259636719</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Cahit Arf</t>
+          <t>Dahi Beyinler – Farabi</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259729176</t>
+          <t>9786259729183</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dahi Beyinler – Albert Einstein</t>
+          <t>Dahi Beyinler – Cahit Arf</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259636771</t>
+          <t>9786259729176</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Renkli Hisler Ülkesi</t>
+          <t>Dahi Beyinler – Albert Einstein</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258372274</t>
+          <t>9786259636771</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Meyveler - Aktiviteli Çıkartma Kitabı</t>
+          <t>Renkli Hisler Ülkesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258372939</t>
+          <t>9786258372274</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kapibara Boyama Kitabı</t>
+          <t>Meyveler - Aktiviteli Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259729169</t>
+          <t>9786258372939</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Labubu Boyama Kitabı</t>
+          <t>Kapibara Boyama Kitabı</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259729152</t>
+          <t>9786259729169</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yunusun Hediyesi</t>
+          <t>Labubu Boyama Kitabı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258372977</t>
+          <t>9786259729152</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Minki ile Bonki – Kimin Evi?</t>
+          <t>Yunusun Hediyesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258372984</t>
+          <t>9786258372977</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Minki ile Bonki – Ne Lazım?</t>
+          <t>Minki ile Bonki – Kimin Evi?</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258372960</t>
+          <t>9786258372984</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Minki ile Bonki – Nasılsın?</t>
+          <t>Minki ile Bonki – Ne Lazım?</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258372991</t>
+          <t>9786258372960</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Minki ile Bonki – Ne Renk?</t>
+          <t>Minki ile Bonki – Nasılsın?</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259729145</t>
+          <t>9786258372991</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala-Mavi</t>
+          <t>Minki ile Bonki – Ne Renk?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259729138</t>
+          <t>9786259729145</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala-Turuncu</t>
+          <t>Çocuklar İçin Mandala-Mavi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259729121</t>
+          <t>9786259729138</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala-Pembe</t>
+          <t>Çocuklar İçin Mandala-Turuncu</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259729114</t>
+          <t>9786259729121</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala-Mor</t>
+          <t>Çocuklar İçin Mandala-Pembe</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259729107</t>
+          <t>9786259729114</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala-Lacivert</t>
+          <t>Çocuklar İçin Mandala-Mor</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258372946</t>
+          <t>9786259729107</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hayalci Minik Tırtıl</t>
+          <t>Çocuklar İçin Mandala-Lacivert</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258372953</t>
+          <t>9786258372946</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Dolap</t>
+          <t>Hayalci Minik Tırtıl</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258372892</t>
+          <t>9786258372953</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Penny Pepper - Her Şey Yolunda</t>
+          <t>Konuşan Dolap</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258372885</t>
+          <t>9786258372892</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gizli Nesnelerin Peşinde Ara-Bul</t>
+          <t>Penny Pepper - Her Şey Yolunda</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258372878</t>
+          <t>9786258372885</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İlk Hayvan Atlasım</t>
+          <t>Gizli Nesnelerin Peşinde Ara-Bul</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>800</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258372922</t>
+          <t>9786258372878</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bak Ne Çiziyorum - Harflerden Eğlenceli Çizimler</t>
+          <t>İlk Hayvan Atlasım</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>70</v>
+        <v>800</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258372915</t>
+          <t>9786258372922</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Penny Pepper – Okuldaki Karmaşa</t>
+          <t>Bak Ne Çiziyorum - Harflerden Eğlenceli Çizimler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258372908</t>
+          <t>9786258372915</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Penny Pepper – Hız Trenindeki Heyecan</t>
+          <t>Penny Pepper – Okuldaki Karmaşa</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258372809</t>
+          <t>9786258372908</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Çiftlik Macerası – Oynar Gözlü Kitap</t>
+          <t>Penny Pepper – Hız Trenindeki Heyecan</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258372830</t>
+          <t>9786258372809</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Mağaradaki Dinozorlar– Oynar Gözlü Kitap</t>
+          <t>Bir Çiftlik Macerası – Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258372823</t>
+          <t>9786258372830</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Okyanusta Arkadaşlık – Oynar Gözlü Kitap</t>
+          <t>Gizemli Mağaradaki Dinozorlar– Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258372816</t>
+          <t>9786258372823</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Piknik Vakti – Oynar Gözlü Kitap</t>
+          <t>Okyanusta Arkadaşlık – Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258372861</t>
+          <t>9786258372816</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kuş ve Bilge Kuş Konseri Kurtarıyor</t>
+          <t>Ormanda Piknik Vakti – Oynar Gözlü Kitap</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258372847</t>
+          <t>9786258372861</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kuş Pilot Oluyor</t>
+          <t>Cesur Kuş ve Bilge Kuş Konseri Kurtarıyor</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258372854</t>
+          <t>9786258372847</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kuş Kardeşiyle Tanışıyor</t>
+          <t>Cesur Kuş Pilot Oluyor</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258372762</t>
+          <t>9786258372854</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Ayı ile Yazı Yazıyoruz</t>
+          <t>Cesur Kuş Kardeşiyle Tanışıyor</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258372755</t>
+          <t>9786258372762</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Ayı ile Okuyoruz</t>
+          <t>Arkadaşım Ayı ile Yazı Yazıyoruz</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258372786</t>
+          <t>9786258372755</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Ayı İle Matematik Öğreniyoruz</t>
+          <t>Arkadaşım Ayı ile Okuyoruz</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258372779</t>
+          <t>9786258372786</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Ayı ile Bilimsel Deneyler Yapıyoruz</t>
+          <t>Arkadaşım Ayı İle Matematik Öğreniyoruz</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258372717</t>
+          <t>9786258372779</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Arkadaşım Ayı ile Bilimsel Deneyler Yapıyoruz</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258372700</t>
+          <t>9786258372717</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Devrialem</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258372687</t>
+          <t>9786258372700</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Seksen Günde Devrialem</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258372748</t>
+          <t>9786258372687</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Futbocular – Koca Göz Boyama</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258372724</t>
+          <t>9786258372748</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Her Güne Bir Oyun 365 Akıl ve Zeka Oyunu</t>
+          <t>Futbocular – Koca Göz Boyama</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258372663</t>
+          <t>9786258372724</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Her Güne Bir Oyun 365 Akıl ve Zeka Oyunu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>70</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258372656</t>
+          <t>9786258372663</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Koca Göz Boyama – Sevimli Canavarlar</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258372533</t>
+          <t>9786258372656</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerimi Öğreniyorum (Ciltli)</t>
+          <t>Koca Göz Boyama – Sevimli Canavarlar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258372571</t>
+          <t>9786258372533</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Zıtlıkları Öğreniyorum</t>
+          <t>İlk Kelimelerimi Öğreniyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258372588</t>
+          <t>9786258372571</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Renkleri Öğreniyorum (Ciltli)</t>
+          <t>Zıtlıkları Öğreniyorum</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258372595</t>
+          <t>9786258372588</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sayıları Öğreniyorum (Ciltli)</t>
+          <t>Renkleri Öğreniyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258372557</t>
+          <t>9786258372595</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Vücudumuz</t>
+          <t>Sayıları Öğreniyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258372601</t>
+          <t>9786258372557</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Binalar</t>
+          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Vücudumuz</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258372564</t>
+          <t>9786258372601</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Tarih</t>
+          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Binalar</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258372540</t>
+          <t>9786258372564</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Hayvanlar</t>
+          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Tarih</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258372632</t>
+          <t>9786258372540</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sayıları Öğreniyorum</t>
+          <t>Şaşırtıcı Sorulara Eğenceli Cevaplar –Hayvanlar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258372625</t>
+          <t>9786258372632</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Renkleri Öğreniyorum</t>
+          <t>Sayıları Öğreniyorum</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258372649</t>
+          <t>9786258372625</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Zıtlıkları Öğreniyorum</t>
+          <t>Renkleri Öğreniyorum</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258372618</t>
+          <t>9786258372649</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İlk Kelimelerimi Öğreniyorum</t>
+          <t>Zıtlıkları Öğreniyorum</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258372526</t>
+          <t>9786258372618</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>En Sevdiğim Dinozorlar</t>
+          <t>İlk Kelimelerimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258372502</t>
+          <t>9786258372526</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Koca Göz Boyama - Çiftlik Hayvanları</t>
+          <t>En Sevdiğim Dinozorlar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258372519</t>
+          <t>9786258372502</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Koca Göz Boyama - Sevimli Hayvanlar</t>
+          <t>Koca Göz Boyama - Çiftlik Hayvanları</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258372496</t>
+          <t>9786258372519</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Koca Göz Boyama - Meslekler</t>
+          <t>Koca Göz Boyama - Sevimli Hayvanlar</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258372397</t>
+          <t>9786258372496</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sherlock Holmes - İz Peşinde</t>
+          <t>Koca Göz Boyama - Meslekler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258372410</t>
+          <t>9786258372397</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Çocuklar İçin Sherlock Holmes - İz Peşinde</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258372489</t>
+          <t>9786258372410</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258372434</t>
+          <t>9786258372489</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Gümüş Patenler</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258372427</t>
+          <t>9786258372434</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258372441</t>
+          <t>9786258372427</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Nutuk</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258372458</t>
+          <t>9786258372441</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Çocuklar İçin Nutuk</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258372465</t>
+          <t>9786258372458</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258372380</t>
+          <t>9786258372465</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sherlock Holmes - Kaçış Planı</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258372373</t>
+          <t>9786258372380</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sherlock Holmes - Kayıp Elmas</t>
+          <t>Çocuklar İçin Sherlock Holmes - Kaçış Planı</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258372403</t>
+          <t>9786258372373</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Çocuklar İçin Sherlock Holmes - Kayıp Elmas</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258372472</t>
+          <t>9786258372403</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258372267</t>
+          <t>9786258372472</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi - Aktiviteli Çıkartma Kitabı</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258372366</t>
+          <t>9786258372267</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sudoku 4. Seviye</t>
+          <t>Hayvanlar Alemi - Aktiviteli Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258372359</t>
+          <t>9786258372366</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sudoku 3. Seviye</t>
+          <t>Çocuklar İçin Sudoku 4. Seviye</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258372342</t>
+          <t>9786258372359</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sudoku 2. Seviye</t>
+          <t>Çocuklar İçin Sudoku 3. Seviye</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258372335</t>
+          <t>9786258372342</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sudoku 1. Seviye</t>
+          <t>Çocuklar İçin Sudoku 2. Seviye</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258372328</t>
+          <t>9786258372335</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Hayvanları - Çıkartma Kitabı</t>
+          <t>Çocuklar İçin Sudoku 1. Seviye</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258372106</t>
+          <t>9786258372328</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>500 Akıl ve Zeka Oyunu</t>
+          <t>Çiftlik Hayvanları - Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258372045</t>
+          <t>9786258372106</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>200 Akıl ve Zeka Oyunu</t>
+          <t>500 Akıl ve Zeka Oyunu</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258372038</t>
+          <t>9786258372045</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çantalı Boyama 3</t>
+          <t>200 Akıl ve Zeka Oyunu</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258372021</t>
+          <t>9786258372038</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Çantalı Boyama 2</t>
+          <t>Çantalı Boyama 3</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258372014</t>
+          <t>9786258372021</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Çantalı Boyama 1</t>
+          <t>Çantalı Boyama 2</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258372137</t>
+          <t>9786258372014</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Geliştiren Kodlama - Orta Seviye</t>
+          <t>Çantalı Boyama 1</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258372120</t>
+          <t>9786258372137</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Dikkat Geliştiren Kodlama - Orta Seviye</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258372113</t>
+          <t>9786258372120</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Geliştiren Kodlama - Başlangıç</t>
+          <t>Dikkat Geliştiren Kodlama - Orta Seviye</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258372151</t>
+          <t>9786258372113</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kolay Matematik Toplama - Çıkarma</t>
+          <t>Dikkat Geliştiren Kodlama - Başlangıç</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258372144</t>
+          <t>9786258372151</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kolay Öğreniyorum Çarpma - Bölme</t>
+          <t>Kolay Matematik Toplama - Çıkarma</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258372212</t>
+          <t>9786258372144</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Masal Saati - Masallarla Karakter Eğitimi</t>
+          <t>Kolay Öğreniyorum Çarpma - Bölme</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258372205</t>
+          <t>9786258372212</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Masal Günü - Masallarla Karakter Eğitimi</t>
+          <t>Masal Saati - Masallarla Karakter Eğitimi</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258372182</t>
+          <t>9786258372205</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Masal Dünyası - Masallarla Karakter Eğitimi</t>
+          <t>Masal Günü - Masallarla Karakter Eğitimi</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258372199</t>
+          <t>9786258372182</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Masal Alemi - Masallarla Karakter Eğitimi</t>
+          <t>Masal Dünyası - Masallarla Karakter Eğitimi</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258372229</t>
+          <t>9786258372199</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Neden Niçin Nasıl? - Zor Sorular Kolay</t>
+          <t>Masal Alemi - Masallarla Karakter Eğitimi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258372168</t>
+          <t>9786258372229</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Boyama 3</t>
+          <t>Neden Niçin Nasıl? - Zor Sorular Kolay</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258372175</t>
+          <t>9786258372168</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Boyama 2</t>
+          <t>Örneklerle Boyama 3</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258372090</t>
+          <t>9786258372175</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Boyama 1</t>
+          <t>Örneklerle Boyama 2</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258372052</t>
+          <t>9786258372090</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Zeka Ve Dikkat Geliştiren Matematik Aktiviteleri</t>
+          <t>Örneklerle Boyama 1</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258372069</t>
+          <t>9786258372052</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Zeka Ve Dikkat Geliştiren Çizgi Çalışmaları</t>
+          <t>Zeka Ve Dikkat Geliştiren Matematik Aktiviteleri</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258372076</t>
+          <t>9786258372069</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Zeka Ve Dikkat Geliştiren Boyama Etkinlikleri</t>
+          <t>Zeka Ve Dikkat Geliştiren Çizgi Çalışmaları</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258372083</t>
+          <t>9786258372076</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Zeka Ve Dikkat Geliştiren Aktiviteler</t>
+          <t>Zeka Ve Dikkat Geliştiren Boyama Etkinlikleri</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258372007</t>
+          <t>9786258372083</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Zeka Ve Dikkat Geliştiren Oyunlar</t>
+          <t>Zeka Ve Dikkat Geliştiren Aktiviteler</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258372731</t>
+          <t>9786258372007</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dağınık Arkadaşım</t>
+          <t>Zeka Ve Dikkat Geliştiren Oyunlar</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258372670</t>
+          <t>9786258372731</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Dağınık Arkadaşım</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
+          <t>9786258372670</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Üç Silahşörler</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
           <t>9786258372694</t>
         </is>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Robin Hood</t>
         </is>
       </c>
-      <c r="C126" s="1">
+      <c r="C127" s="1">
         <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>