--- v1 (2026-05-13)
+++ v2 (2026-11-04)
@@ -184,271 +184,271 @@
         <is>
           <t>9786059728041</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Yaşar Kemal Nasıl Büyük İnsan Oldu?</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059728102</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Anneme Selam Söyleyin Kuşlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059728133</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Sevgili Çocuklar</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059728195</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Son İki Çocuk</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786059728188</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Emece Memece Çizgili Bilmece</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786059728089</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Neydik Ne Olduk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059728171</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059728218</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Bir Günlük Düş ve Gerçek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059728249</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Geloş Dağı Efsanesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059728225</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Yergök</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786059728157</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mevlana Nasıl Büyük İnsan Oldu?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059728140</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Fatih Sultan Mehmet Nasıl Büyük İnsan Oldu?</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059728065</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Türkan Saylan Nasıl Büyük İnsan Oldu?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059728058</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Atatürk Nasıl Büyük İnsan Oldu?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059728027</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Çanakkale’nin Küçük Casusu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059728010</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786059728003</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Bozbıdık - Özgün Bir Eşek Destanı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>