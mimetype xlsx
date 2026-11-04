--- v2 (2026-05-13)
+++ v3 (2026-11-04)
@@ -739,81 +739,81 @@
         <is>
           <t>9789757004769</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Geciktiğin İçin Teşekkür Ederim</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789757004868</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Süperiletişimciler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>520</v>
+        <v>580</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789757004752</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Yeni Dünyada Daha Akıllı - Daha Hızlı - Daha Başarılı Olmanın Sırları</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789757004844</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Dünyanın Sonu Değil</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>520</v>
+        <v>580</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789757004367</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Zor İnsanlarla Baş Etme Yolları</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>13.43</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789757004202</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
@@ -1024,126 +1024,126 @@
         <is>
           <t>9789757004165</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Aile Sırları</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>38.87</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789757004837</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Hep Sen Kazan</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>445</v>
+        <v>495</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789757004820</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Tongue Fu - Sözlü Dövüş Sanatı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>315</v>
+        <v>345</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789757004813</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Bir Ceo’nun Günlüğü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>455</v>
+        <v>515</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789757004806</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Bıçak Sırtında Diyaloglar - Zor Konuşmalar İçin İnce Beceriler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>395</v>
+        <v>445</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789757004790</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Lebron</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>435</v>
+        <v>495</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789757004783</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Üçüncü Kapı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789750027505</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Yakındaki Uzak Uzaktaki Yakın - The Near Distant The Distant Near (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>3200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789757004738</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
@@ -1174,111 +1174,111 @@
         <is>
           <t>9789757004585</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Sıcak Düz ve Kalabalık</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789757004431</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>İyi'den Mükemmel Şirkete</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>455</v>
+        <v>515</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789757004462</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Hemen Her Şeyin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>599</v>
+        <v>675</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789757004677</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Alışkanlıkların Gücü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>485</v>
+        <v>545</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789757004554</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Milyoner Aklın Sırları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789757004196</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Öğretmenim Mori’yle Salı Buluşmaları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>310</v>
+        <v>345</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789757004714</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Hız</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>