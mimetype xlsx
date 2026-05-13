--- v1 (2026-02-06)
+++ v2 (2026-05-13)
@@ -85,580 +85,1210 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757004769</t>
+          <t>9789757004721</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Geciktiğin İçin Teşekkür Ederim</t>
+          <t>Anksiyete Çağım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757004868</t>
+          <t>9789757004745</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Süperiletişimciler</t>
+          <t>Dünya Düzeni</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>520</v>
+        <v>195</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789757004752</t>
+          <t>9789757004707</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünyada Daha Akıllı - Daha Hızlı - Daha Başarılı Olmanın Sırları</t>
+          <t>Doğru Karar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789757004844</t>
+          <t>9789757004691</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonu Değil</t>
+          <t>Zamanı Anlamak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>520</v>
+        <v>105</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757004367</t>
+          <t>9789757004417</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zor İnsanlarla Baş Etme Yolları</t>
+          <t>Yorgunluk Yorgunluğuna Son</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>13.43</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789757004202</t>
+          <t>9789757004530</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılların 100 Kitabı (Ciltli)</t>
+          <t>Yaşama Yetişemeyenlere Mucize Çözüm Hikayeleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>58.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757004278</t>
+          <t>9789757004325</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Tansiyon</t>
+          <t>Unplugged</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>7.87</v>
+        <v>22.75</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757004332</t>
+          <t>9789757004011</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Unplugged 2</t>
+          <t>Umut Bir Yöntem Olamaz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>19.5</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757004363</t>
+          <t>9789757004561</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sınırsız Düşünün, Hayatınız Değişsin</t>
+          <t>Türbülans Çağı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>18.85</v>
+        <v>51.35</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757004073</t>
+          <t>9789757004028</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Ölmek Üzerine</t>
+          <t>Tongue Fu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>11.11</v>
+        <v>255</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757004170</t>
+          <t>9789757004592</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Anahtar</t>
+          <t>Selçuk Erdem 3</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>17.55</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757004370</t>
+          <t>9789757004097</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Her Çocuk Başarabilir</t>
+          <t>Ruhun Arayışı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>28.6</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757004042</t>
+          <t>9789757004301</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Zamanda Düşünmek</t>
+          <t>Romatizma</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>20.8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789757004110</t>
+          <t>9789757004646</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Fazla Kültür Göz Çıkarmaz</t>
+          <t>Parlak Fikirler Nasıl Doğar?</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>32.87</v>
+        <v>38.35</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789757004127</t>
+          <t>9789757004660</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Gelişen Aklı</t>
+          <t>Olağanüstü Tavsiyeler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>14.35</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789757004065</t>
+          <t>9789757004448</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuz Ergenlik Çağında</t>
+          <t>Olağanüstü Değişimler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>12.5</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789757004295</t>
+          <t>9799757004478</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bel Ağrısı</t>
+          <t>Okul Hayatında Tongue Fu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>16.2</v>
+        <v>37.05</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757004394</t>
+          <t>9789757004684</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Başarılı Çocuk</t>
+          <t>Mükemmeli Seçmek</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>16.2</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789757004318</t>
+          <t>9789757004639</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Alerjiler</t>
+          <t>Mutluluk Dağıtmak</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>11.05</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757004165</t>
+          <t>9789757004400</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aile Sırları</t>
+          <t>Modern Ailelere Bilgece Öğütler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>38.87</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757004837</t>
+          <t>9789757004288</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hep Sen Kazan</t>
+          <t>Küreselleşmenin Geleceği</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>445</v>
+        <v>38.35</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757004820</t>
+          <t>9789757004608</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tongue Fu - Sözlü Dövüş Sanatı</t>
+          <t>Küçük Ama Önemli Şeyler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>315</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757004813</t>
+          <t>9789757004486</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Ceo’nun Günlüğü</t>
+          <t>İşinizi Yeniden Yaratın</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>455</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757004806</t>
+          <t>9789757004523</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Sırtında Diyaloglar - Zor Konuşmalar İçin İnce Beceriler</t>
+          <t>İşe Yarayan Çılgın Fikirler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>395</v>
+        <v>42.25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789757004790</t>
+          <t>9789757004257</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Lebron</t>
+          <t>İş Hayatı Bir Tiyatro</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>435</v>
+        <v>22.75</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757004783</t>
+          <t>9789757004424</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Kapı</t>
+          <t>Huzurlu Yaşama Sanatı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>325</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789750027505</t>
+          <t>9789757004653</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yakındaki Uzak Uzaktaki Yakın - The Near Distant The Distant Near (2 Cilt Takım) (Ciltli)</t>
+          <t>Hikayen Varsa Kazanırsın</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>3200</v>
+        <v>47.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757004738</t>
+          <t>9789757004578</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Düşünmek</t>
+          <t>Hemen Her Şeyin Çok Kısa Bir Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>155</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757004080</t>
+          <t>9789757004349</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ye ya da Yem Ol</t>
+          <t>Hayatını Kur: Hayatını Yaşa</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>149</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757004585</t>
+          <t>9789757004493</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sıcak Düz ve Kalabalık</t>
+          <t>Hayata Hazır Gençler Yetiştirmek</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>205</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757004431</t>
+          <t>9789757004240</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İyi'den Mükemmel Şirkete</t>
+          <t>Güç Merkezli Yönetim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>455</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757004462</t>
+          <t>9789757004516</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hemen Her Şeyin Kısa Tarihi</t>
+          <t>Görünmeyen Ekonomi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>520</v>
+        <v>38.35</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757004677</t>
+          <t>9789757004233</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Alışkanlıkların Gücü</t>
+          <t>Enformasyon Altyapısı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>485</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757004554</t>
+          <t>9789757004035</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Milyoner Aklın Sırları</t>
+          <t>Dünyadaki En Büyük Satıcı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>245</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757004196</t>
+          <t>9789757004509</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Mori’yle Salı Buluşmaları</t>
+          <t>Dünya Düzdür</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>310</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
+          <t>9789757004615</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Doğru Kararlar Doğru Liderler</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789757004387</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Dehanızı Keşfedin</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>37.7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789757004004</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarımıza Verebileceğimiz En Büyük 10 Armağan</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>16.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789757004455</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Çalışma(ma)’nın Keyfi</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789757004219</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Bağlantı Doğru mu?</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789757004547</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Aklını Kullan Aksini Düşün</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789757004226</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Akıllı Örgüt</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>21.45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789757004769</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Geciktiğin İçin Teşekkür Ederim</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789757004868</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Süperiletişimciler</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789757004752</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dünyada Daha Akıllı - Daha Hızlı - Daha Başarılı Olmanın Sırları</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789757004844</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Sonu Değil</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789757004367</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Zor İnsanlarla Baş Etme Yolları</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>13.43</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789757004202</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Yüzyılların 100 Kitabı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>58.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789757004278</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Yüksek Tansiyon</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789757004332</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Unplugged 2</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789757004363</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Sınırsız Düşünün, Hayatınız Değişsin</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>18.85</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789757004073</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm ve Ölmek Üzerine</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789757004170</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Anahtar</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>17.55</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789757004370</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Her Çocuk Başarabilir</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>28.6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789757004042</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Gelecek Zamanda Düşünmek</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>20.8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789757004110</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Fazla Kültür Göz Çıkarmaz</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>32.87</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789757004127</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğunuzun Gelişen Aklı</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>14.35</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789757004065</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğunuz Ergenlik Çağında</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789757004295</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Bel Ağrısı</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789757004394</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Başarılı Çocuk</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789757004318</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Alerjiler</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>11.05</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789757004165</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Aile Sırları</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>38.87</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789757004837</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Hep Sen Kazan</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789757004820</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Tongue Fu - Sözlü Dövüş Sanatı</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789757004813</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ceo’nun Günlüğü</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789757004806</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Bıçak Sırtında Diyaloglar - Zor Konuşmalar İçin İnce Beceriler</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789757004790</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Lebron</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789757004783</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Üçüncü Kapı</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789750027505</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Yakındaki Uzak Uzaktaki Yakın - The Near Distant The Distant Near (2 Cilt Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789757004738</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Görünmeyeni Düşünmek</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789757004080</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Ye ya da Yem Ol</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789757004585</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Sıcak Düz ve Kalabalık</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789757004431</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>İyi'den Mükemmel Şirkete</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789757004462</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Hemen Her Şeyin Kısa Tarihi</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9789757004677</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Alışkanlıkların Gücü</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9789757004554</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Milyoner Aklın Sırları</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9789757004196</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Öğretmenim Mori’yle Salı Buluşmaları</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
           <t>9789757004714</t>
         </is>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Hız</t>
         </is>
       </c>
-      <c r="C37" s="1">
+      <c r="C79" s="1">
         <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>