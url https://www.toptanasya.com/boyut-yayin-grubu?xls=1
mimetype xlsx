--- v2 (2026-02-06)
+++ v3 (2026-05-13)
@@ -85,5455 +85,15190 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789752313255</t>
+          <t>9786259375625</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Destansı Anlatımı (Kutulu) (Ciltli)</t>
+          <t>Bilinmeyen Yönleriyle Çanakkale Efsanesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>10800</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789752313231</t>
+          <t>9786056772849</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Güzel Şey: Nazım Hikmet'in Yaşamına Foto-Romantik Bakış</t>
+          <t>Ottoman Empire Postal History of Greece (1840-1912)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>875</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789752313217</t>
+          <t>9789752313279</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Literary And Cultural Crossroads in the Late Ottoman Empire</t>
+          <t>Mor Tepelerdeki Çocukluğum</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>730</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789752301375</t>
+          <t>9789752313286</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tatlılar</t>
+          <t>Rosa Damascena (Damask Gülü)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>690</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3990000002596</t>
+          <t>9789752313262</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İki Dahi Üç Opera (Ciltli)</t>
+          <t>Kuşlar Ağıdı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>475</v>
+        <v>145</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789752312081</t>
+          <t>9789752313064</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tabula Peutingeriana - Osmanlı ve Türkiye Coğrafyasındaki İzleriyle 2000 Yıllık Roma Yol Haritası (Ciltli)</t>
+          <t>Artful İnspirations (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>9900</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789752307391</t>
+          <t>4440000002234</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Hat Sanatı - Emin Barın Koleksiyonu (Kutulu) (Ciltli)</t>
+          <t>Emin Barın Hat Eserleri Seti (3 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>10800</v>
+        <v>19470</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789752306974</t>
+          <t>9789755218878</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sanat Atlası (Ciltli)</t>
+          <t>Çocuk Kitapları Seti (Yıldız İbrahimova Cd Hediyeli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>10800</v>
+        <v>316</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789752313224</t>
+          <t>3990005080543</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Seyahatnamesi</t>
+          <t>İşkenceci</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>995</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789752312333</t>
+          <t>9789755210759</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Beyin</t>
+          <t>Cumhurbaşkanlığı Senfoni Orkestrası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789752310858</t>
+          <t>9789752312319</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Well Planner/Çekim Yasası Günlüğü (Ciltli)</t>
+          <t>Piri Reis'in 1528 Tarihli Bölgesel Haritası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>690</v>
+        <v>368</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3990000002595</t>
+          <t>9786056936609</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İki Dahi Üç Opera</t>
+          <t>Voleybolun Unutulmazları: Biz Takımı (5 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>475</v>
+        <v>7020</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056124211</t>
+          <t>9789752312125</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Güneş Saatleri Yapım Kılavuzu</t>
+          <t>Mantık Tarihi - İlk Çağ</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>259</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056124228</t>
+          <t>9799755212424</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Rubu Tahtası Kullanım Kılavuzu</t>
+          <t>Bir Yudum İnsan - Çetin Altan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789756786208</t>
+          <t>9799755212486</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sorular ve Cevaplar ile Münhasır Ekonomik Bölge</t>
+          <t>Bir Yudum İnsan - Ayhan Işık</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>475</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752309791</t>
+          <t>9789752311848</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kutuplar Atlası</t>
+          <t>Açık Mutfak (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>10800</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789752309814</t>
+          <t>3990000051021</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Keşifler Atlası</t>
+          <t>Banyo Mutfak Dergisi Sayı: 116 Aralık - Ocak 2017</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>10800</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789752310230</t>
+          <t>9789752312173</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Karyadan Bodruma (Ciltli)</t>
+          <t>An’a Tanıklık (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>10800</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789752309807</t>
+          <t>9789752312210</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İnsan Atlası (Ciltli)</t>
+          <t>Take Away Turkish - Arapça</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>10800</v>
+        <v>593</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789752308022</t>
+          <t>3990000007710</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hayat (Ciltli)</t>
+          <t>Anaokulu Dergisi Seti (96 Dergi + 8 Klasör)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>10800</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789752305960</t>
+          <t>9771307645089</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Yüreği (Ciltli)</t>
+          <t>Anaokulu Dergisi 8. Klasör 85. - 96. Fasikül (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>3250</v>
+        <v>1046.25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789752313187</t>
+          <t>9771307645072</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Bir Tutam Mübadele (Ciltli)</t>
+          <t>Anaokulu Dergisi 7. Klasör 73 - 84. Fasikül (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>10800</v>
+        <v>1046.25</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789752313200</t>
+          <t>9771307645065</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Havuz</t>
+          <t>Anaokulu Dergisi 6. Klasör 61 - 72. Fasikül (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>450</v>
+        <v>1046.25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789752313163</t>
+          <t>9771307645058</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kırık Beşten Altmış Beşe (Ciltli)</t>
+          <t>Anaokulu Dergisi 5. Klasör 49 - 60. Fasikül</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>450</v>
+        <v>1046.25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789752313170</t>
+          <t>9771307645041</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kanal İstanbul ve Montreux Boğazlar Sözleşmesi</t>
+          <t>Anaokulu Dergisi 4. Klasör 37. - 48. Fasikül (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>580</v>
+        <v>1046.25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789752313156</t>
+          <t>9771307645034</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kokulu Öyküler</t>
+          <t>Anaokulu Dergisi 3. Klasör 25. - 36. Fasikül (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>320</v>
+        <v>1046.25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752307179</t>
+          <t>9771307645027</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tarih Atlası (Ciltli)</t>
+          <t>Anaokulu Dergisi 2. Klasör 13. - 24. Fasikül (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>10800</v>
+        <v>1046.25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789752307407</t>
+          <t>9771307645010</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Emin Barın Hat Eserleri (Kutulu) (Ciltli)</t>
+          <t>Anaokulu Dergisi 1. Klasör (1-12 Fasikül) (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>10800</v>
+        <v>1046.25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752310438</t>
+          <t>9771305686010</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Arkeoloji (Ciltli)</t>
+          <t>3D Çocuk Dergisi - Vahşi Hayvanlar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>10800</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789752307285</t>
+          <t>9771305686009</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Clemens Holzmeister : Çağın Dönümünde Bir Mimar (Özel Kutulu) (Ciltli)</t>
+          <t>3D Çocuk Dergisi - Uzay</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>10800</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752312609</t>
+          <t>1000006004007</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bugünün Bilgileriyle Kemal’in Türkiye’si (Ciltli)</t>
+          <t>3D Çocuk Dergisi - Uçan Makineler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>10800</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752307186</t>
+          <t>9771305686006</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bilim Atlası (Ciltli)</t>
+          <t>3D Çocuk Dergisi - Şaşırtıcı Sihirler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>10800</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789752310377</t>
+          <t>1000006004009</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Arkeoloji Sırları (Ciltli)</t>
+          <t>3D Çocuk Dergisi - Sualtı Dünyası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>10800</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789752310315</t>
+          <t>1000006004010</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Archaeologist Beneath The Sea (Ciltli)</t>
+          <t>3D Çocuk Dergisi - Dinozorlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>4875</v>
+        <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789752310667</t>
+          <t>9771305686001</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Anne Yemekte Ne Var?</t>
+          <t>3D Çocuk Dergisi - Hız Makineleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>475</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789755216980</t>
+          <t>1056461487101</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Amsterdam 1900-2000</t>
+          <t>3D Çocuk Dergisi - Böceklerin Gizli Dünyası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>360</v>
+        <v>128.7</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789755214153</t>
+          <t>9771305686002</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Alvaro Siza Çağdaş Dünya Mimarları Dizisi</t>
+          <t>3D Çocuk Dergisi - Atlar ve Midilliler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>360</v>
+        <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789752309036</t>
+          <t>9779309005011</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Alafranga Türk Sofrası</t>
+          <t>Anaokulu Sayı: 11 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>690</v>
+        <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789752307124</t>
+          <t>9779309005010</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2. İnönü Hikayeleri</t>
+          <t>Anaokulu Sayı: 10 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000002597</t>
+          <t>9779309005001</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Improvisation Mimarlıkta Doğaçlama ve Behruz Çinici</t>
+          <t>Anaokulu Sayı: 1 Okul Öncesi Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>525</v>
+        <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789752309241</t>
+          <t>9779309005009</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hümanist Bir Mimarlığa Doğru Enis Kortan</t>
+          <t>Anaokulu Sayı: 9 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>590</v>
+        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789752300507</t>
+          <t>9779309005008</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hong Kong 1980-2000</t>
+          <t>Anaokulu Sayı: 8 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789752309029</t>
+          <t>9779309005007</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hobimle Mutluyum (Ciltli)</t>
+          <t>Anaokulu Sayı: 7 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>860</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789752301344</t>
+          <t>9779309005006</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Tarifler Çabuk ve Kolay Yemek Reçeteleri</t>
+          <t>Anaokulu Sayı: 6 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>690</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789752307032</t>
+          <t>9779309005005</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Her Sekiz Saatte Bir</t>
+          <t>Anaokulu Sayı: 5 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>638</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058617308</t>
+          <t>9779309005004</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hayal Pusulası</t>
+          <t>Anaokulu Sayı: 4 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789752306981</t>
+          <t>9779309005030</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hangi Kokteyle Hangi Aperitif? (Ciltli)</t>
+          <t>Anaokulu Sayı: 30 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>590</v>
+        <v>129</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056307409</t>
+          <t>9779309005003</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gymboree Annelerinden Çocuklarının Çok Sevdiği Yemek Tarifleri</t>
+          <t>Anaokulu Sayı: 3 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>690</v>
+        <v>129</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789752301627</t>
+          <t>9779309005029</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gözbebeğim Kapadokya</t>
+          <t>Anaokulu Sayı: 29 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>650</v>
+        <v>129</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789752307339</t>
+          <t>9779309005028</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü ve Bilim Tarihi</t>
+          <t>Anaokulu Sayı: 28 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>815</v>
+        <v>129</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789752306783</t>
+          <t>9779309005027</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Şarkıları (Ciltli)</t>
+          <t>Anaokulu Sayı: 27 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789752306097</t>
+          <t>9779309005026</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gezginler İçin Unutulmaz Yerler</t>
+          <t>Anaokulu Sayı: 26 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>690</v>
+        <v>129</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789752306554</t>
+          <t>9779309005025</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Füzyon (Ciltli)</t>
+          <t>Anaokulu Sayı: 25 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>690</v>
+        <v>129</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789752310445</t>
+          <t>9779309005024</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Feelings Run Faster</t>
+          <t>Anaokulu Sayı: 24 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>525</v>
+        <v>129</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789752309234</t>
+          <t>9779309005023</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Faili Meşhur 3 Suikast 3 Gazeteci</t>
+          <t>Anaokulu Sayı: 23 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>650</v>
+        <v>129</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789755216126</t>
+          <t>9779309005022</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Fahişe Yüzyılın Sanatı 20. Yüzyılda Sanatta Erotizm</t>
+          <t>Anaokulu Sayı: 22 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>375</v>
+        <v>129</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789752306431</t>
+          <t>9779309005021</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Okul Başladı</t>
+          <t>Anaokulu Sayı: 21 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789752307469</t>
+          <t>9779309005020</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Epilepsi, Yani... Sara</t>
+          <t>Anaokulu Sayı: 20 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789752303331</t>
+          <t>9779309005002</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Fitness Pilates - İleri Seviye Program Egzersizleri</t>
+          <t>Anaokulu Sayı: 2 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789755210773</t>
+          <t>9779309005019</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Yazıları</t>
+          <t>Anaokulu Sayı: 19 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789752306745</t>
+          <t>9779309005018</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Elma Kurdunun Evi (Ciltli)</t>
+          <t>Anaokulu Sayı: 18 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789752306752</t>
+          <t>9779309005017</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hayallerim Gerçek Olsa (Ciltli)</t>
+          <t>Anaokulu Sayı: 17 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789944092500</t>
+          <t>9779309005016</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Düşler ve Gerçekler</t>
+          <t>Anaokulu Sayı: 16 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789752309210</t>
+          <t>9779309005015</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dr. Memduh Necdet Otaman - Sabah Yıldızı</t>
+          <t>Anaokulu Sayı: 15 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789755214191</t>
+          <t>9779309005014</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Doğan Tekeli - Sami Sisa</t>
+          <t>Anaokulu Sayı: 14 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789752310421</t>
+          <t>9779309005013</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Doğal Beslenme Rehberi</t>
+          <t>Anaokulu Sayı: 13 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789752309074</t>
+          <t>9779309005012</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dina’nın Mutfağı</t>
+          <t>Anaokulu Sayı: 12 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>525</v>
+        <v>129</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789755216133</t>
+          <t>9789755219547</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Digital Oynaşmalar Sanal Cinsellik ve Sanat</t>
+          <t>DVD Klasikler Dergisi Sayı: 15</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>375</v>
+        <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789752306738</t>
+          <t>3990000015423</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Doğum Günüme Davetlisiniz (Ciltli)</t>
+          <t>DVD Klasikler Dergisi Sayı: 19</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>475</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789752307452</t>
+          <t>9789752311466</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Davranışlarındaki Korkuyu Tanımak ve Başetmek</t>
+          <t>Leonardo Da Vinci Sanat ve Bilim</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>540</v>
+        <v>259</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789752306523</t>
+          <t>9789752310780</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Yeteneğini Keşfedin</t>
+          <t>Centilmenlik Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>540</v>
+        <v>195</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789752306486</t>
+          <t>9789752307599</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Su</t>
+          <t>Annelik Akademisi - Hamileyim</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>360</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789752310391</t>
+          <t>9789752310384</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Çete</t>
+          <t>Annelik Akademisi - Bebeğimi Beklerken</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>355</v>
+        <v>259</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789752310278</t>
+          <t>9789752307605</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Mimarı Ernst Arnold Egli</t>
+          <t>Annelik Akademisi - Bebeğim</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>815</v>
+        <v>259</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789755218977</t>
+          <t>9789752304123</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Chicago 1975-2000</t>
+          <t>Anne İş’te</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789752301252</t>
+          <t>9789752305663</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Cerebral Palsy</t>
+          <t>Anne Babaların El Kitabı - Gebelikten 3 Yaşına Kadar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>650</v>
+        <v>259</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789755214184</t>
+          <t>9789752301962</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Bektaş</t>
+          <t>Ankara’nın Doğusundaki Türkiye Meraklısı İçin Gezi Rehberi Eastern Turkey  A Traveller’s Handbook</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>360</v>
+        <v>277</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789752310759</t>
+          <t>9789755218915</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Carte d’Or’dan Tatlı Sırlar (Ciltli)</t>
+          <t>Ankara’dan Marmaris’e Yol Kitabı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>1590</v>
+        <v>195</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789755214139</t>
+          <t>9789755217291</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Carlo Scarpa</t>
+          <t>Ankara  1910 - 2003</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789752306721</t>
+          <t>9789752304529</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Camdaki Ay (Ciltli)</t>
+          <t>Anılar ve Düşünceler 1</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>475</v>
+        <v>380</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789755218922</t>
+          <t>9789755213873</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Budapeşte 1900-2000</t>
+          <t>Amphitryon 2000 (Müzikal 2 Perde)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789752306714</t>
+          <t>9789755213934</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Aaa! Hiç De Korkunç Değilmiş (Ciltli)</t>
+          <t>Amore Dünya Yazınından Seçme Aşk Şiirleri (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789752307216</t>
+          <t>9789752306257</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Berlin Pratik Kent Rehberi</t>
+          <t>Almanca Konuşma Rehberi ve Pratik Sözlük</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789755216690</t>
+          <t>9789752310254</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Berlin 1990-2002</t>
+          <t>Allah ve Tango - God and Tango</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9799755213117</t>
+          <t>9789755217499</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Benim Tek İstediğim Bir Kitap Yazmaktı</t>
+          <t>Akşam Nöbeti</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789752310742</t>
+          <t>9789752306424</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bir Tatlı Telaş</t>
+          <t>Akıl Haritaları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>525</v>
+        <v>195</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789752306660</t>
+          <t>9789755210803</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ben Böyle Doğmuşum (Ciltli)</t>
+          <t>Ah Canım Moskova</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789755213545</t>
+          <t>9789752300064</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bellek Peşinde</t>
+          <t>Afrika Nature Doğa Cennetleri Kara Kıta. Yüzyıllardır Serüven ve Romantizmin Peşinde Koşan Herkesin En Gözde Uğrağı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>365</v>
+        <v>129</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789752307582</t>
+          <t>9789752310261</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Belek Sahilinde Kumullar, Fıstık Çamları ve Bir Konaklama Yapısı</t>
+          <t>7/24 Anneye Güvenli Bağlanma</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>565</v>
+        <v>259</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789755214177</t>
+          <t>9789752306004</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Behruz Çinici</t>
+          <t>60 Dakikada Klasik Müzik</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789752307643</t>
+          <t>9789752301115</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bebek İşaret Dili</t>
+          <t>500 Yıllık Osmanlı Mutfağı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>475</v>
+        <v>640</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789755217413</t>
+          <t>9789752301610</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Barcelona 1900-2000</t>
+          <t>500 Years Of Ottoman Cuisine</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>360</v>
+        <v>640</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789752307148</t>
+          <t>9789752300378</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Balık Masalları Çıkartma Kitabı</t>
+          <t>20. Yüzyılda Otomobil Tasarımı ve Tasarımcıları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789752302211</t>
+          <t>9789755213989</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Anlatımıyla Kurtuluş Savaşı - Nutuk (Ciltli)</t>
+          <t>Adresi Kalbimde Seçme Şiirler (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>1200</v>
+        <v>273</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789755214948</t>
+          <t>9789755213903</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Yengeç 21 Haziran / 22 Temmuz İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>1918 Aydınlarımızın Bunalım Yılı Zaferi Nihai’den Tam Teslimiyete</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>350</v>
+        <v>259</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789755215006</t>
+          <t>9789752309081</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Yay 23 Kasım / 21 Aralık İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>12 Eylül 1980 Akıl Tutulması</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789755213828</t>
+          <t>9789752304505</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Toprak Burçları Gezegenler Boğa, Başak, Oğlak</t>
+          <t>101 Must - See Places in Turkey</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789755214979</t>
+          <t>9789755216614</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Terazi 24 Eylül / 23 Ekim İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>100+50 Arredamento Dekorasyon + Mimarlık</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>350</v>
+        <v>195</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789755214986</t>
+          <t>9799755213131</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Oğlak 22 Aralık / 20 Ocak İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>Gün Gün Osmanlı Tarihi ve Padişahlar Albümü 4 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>350</v>
+        <v>132.41</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789755215013</t>
+          <t>9789755210957</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Kova 21 Ocak / 18 Şubat İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>Acıyla, Sevgiyle, Kahramanca...</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>350</v>
+        <v>195</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789755214917</t>
+          <t>3990000028131</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Koç 21 Mart / 20 Nisan İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>DVD Klasikler Dergisi Sayı: 24 Blues Müziğin Devleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>350</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789755214924</t>
+          <t>9789752310919</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası İkizler 21 Mayıs / 20 Haziran İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>Profesyonel Mutfaklar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>350</v>
+        <v>731</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789755213842</t>
+          <t>9786056522901</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Hava Burçları Gezegenler İkizler, Terazi, Kova</t>
+          <t>Her Çocuk Ispanak Sevmez</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>475</v>
+        <v>395</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789755214931</t>
+          <t>9789944508407</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Boğa 21 Nisan / 20 Mayıs İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>Müteferrika - Kutulu (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>350</v>
+        <v>6490</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789755215020</t>
+          <t>9789752307421</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Başak 24 Ağustos / 23 Eylül İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>Clemens Holzmeister : Çağın Dönümünde Bir Mimar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>350</v>
+        <v>6487</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789755214993</t>
+          <t>9789752310582</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Balık 19 Şubat / 20 Mart İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>İSolar Güneş Sistemi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>350</v>
+        <v>415</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789755213811</t>
+          <t>9789752310599</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Ateş Burçları Gezegenler Koç, Aslan, Yay</t>
+          <t>İDinozor (Ciltli)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>475</v>
+        <v>415</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9799755213919</t>
+          <t>9789752310346</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Astro CD-ROM (Ciltli)</t>
+          <t>Köşe Kapmaca</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789755214955</t>
+          <t>9789752311336</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Aslan 23 Temmuz / 23 Ağustos İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>Sahne Tozu (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>350</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789755214962</t>
+          <t>9789752307544</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası Akrep 24 Ekim / 22 Kasım İş - Para - Aşk - Sağlık - Cinsellik</t>
+          <t>Yeryüzü Atlası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>350</v>
+        <v>696</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789755214900</t>
+          <t>9789752306158</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Astroloji Atlası (12 Kitap Takım)</t>
+          <t>Istanbul Capitale Europea Della Cultura</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>4200</v>
+        <v>259</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789752305809</t>
+          <t>9789752311329</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Asi Çocuklar</t>
+          <t>Küçük Dükkanlar Kitabı 2: Müstesna İstanbul</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>475</v>
+        <v>309</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789752305564</t>
+          <t>9789752310636</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Olur musun?</t>
+          <t>Bulgurun Halleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>475</v>
+        <v>368</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789752306271</t>
+          <t>3990000002598</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşma Rehberi - Pratik Sözlük</t>
+          <t>Improvisation Mimarlıkta Doğaçlama ve Behruz Çinici (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>375</v>
+        <v>93</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789752306691</t>
+          <t>9789755213651</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Annemin Ayakkabıları (Ciltli)</t>
+          <t>I’m Nothing But I’m Everything (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>475</v>
+        <v>640</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789755219271</t>
+          <t>9789944092517</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Atina 1900-2000</t>
+          <t>Hoşgeldin Ölüm Merhaba Yaşam</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789752306769</t>
+          <t>9789752304758</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Yuvarlak Bonbon (Ciltli)</t>
+          <t>Homeros’tan Masallar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789752305649</t>
+          <t>9771309990002</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Yemiycem İşte!</t>
+          <t>Hobi Meydan Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>365</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789755210476</t>
+          <t>9789755213774</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yazın, Dil ve Sanat</t>
+          <t>Herkesin Bilmediği Olağanüstü Yerler The Undiscovered Places of Turkey</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789752306844</t>
+          <t>9789752303546</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Kurtlar (Ciltli)</t>
+          <t>Herkes İçin Yoga</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789755216096</t>
+          <t>9789755211190</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yasaklı Cinsellik Gündelik Yaşamda Erotizm</t>
+          <t>Hep Tellere Takıldı Uçurtmalarım</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>375</v>
+        <v>195</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789752300484</t>
+          <t>9789752307087</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Washington 1780-2000</t>
+          <t>Hayat (Ciltli)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>360</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789755216171</t>
+          <t>9789752310148</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Viyana 1900-2000</t>
+          <t>Hamileyim</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>360</v>
+        <v>960</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789752300415</t>
+          <t>9789752300095</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Venedik 1900-2000</t>
+          <t>Güney Afrika Cumhuriyeti Nature Doğa Cennetleri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789752310353</t>
+          <t>9789755216232</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Vatan Cephesi</t>
+          <t>Grieg, Rachmaninov, Saint-Saens, Schumann, Rimsky-Korsakov, Mussorgsky Klasik Müzik Koleksiyonu</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>475</v>
+        <v>344</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789752306837</t>
+          <t>9789755216744</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Üff, Keşke Kardeşim Olsa (Ciltli)</t>
+          <t>Grafiler</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789755210766</t>
+          <t>9789752300361</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Uzaya Kaçış</t>
+          <t>Gözbebeğim Türkiye</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>475</v>
+        <v>380</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789752307483</t>
+          <t>9789752300408</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Müziğimiz</t>
+          <t>Gözbebeğim İstanbul</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>815</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789752304086</t>
+          <t>9789755217222</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Uygarlık Yolu Üniversitelerden Geçiyor</t>
+          <t>Gönderilmemiş Mektuplar Görmedikleriniz</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>450</v>
+        <v>259</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789752305397</t>
+          <t>9771302487653</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Türk Kimliği</t>
+          <t>Hasan Fethi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>650</v>
+        <v>195</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789752301368</t>
+          <t>9789752306370</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Trendy Tarifler Özel Günleriniz İçin Lezzetli Öneriler</t>
+          <t>Gökyüzü Tarihi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>690</v>
+        <v>316</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789752310469</t>
+          <t>9789752305878</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>The Book of Cihannüma (Ciltli)</t>
+          <t>Gökyüzü Atlası</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>1950</v>
+        <v>277</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789752310513</t>
+          <t>9789752301924</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>The Book of Bahriye</t>
+          <t>Goya Francisco Goya y Lucientes (Ciltli)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>1950</v>
+        <v>826</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789752310285</t>
+          <t>9789752306110</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sırlar Atlası (Ciltli)</t>
+          <t>Gezginler İçin Unutulmaz Yürüyüşler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>10800</v>
+        <v>451</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789752310544</t>
+          <t>9789752306103</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis 1513 Dünya Haritası (Ciltli)</t>
+          <t>Gezginler İçin Unutulmaz Şeyler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>14600</v>
+        <v>451</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789755214214</t>
+          <t>9789752306080</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kisho Kurokawa</t>
+          <t>Gezginler İçin Unutulmaz Adalar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>360</v>
+        <v>451</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789752305656</t>
+          <t>9789755216218</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kim Demiş Yaramaz Diye?</t>
+          <t>Gershwin, Handel, Mendelssohn, Schubert, Mahler Klasik Müzik Koleksiyonu</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>475</v>
+        <v>344</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9799755214541</t>
+          <t>9789755213583</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kim Bu? Ecevit</t>
+          <t>Gelgitler</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789752307261</t>
+          <t>9789752306127</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kahire Pratik Kent Rehberi</t>
+          <t>Gezginler İçin Unutulmaz Yolculuklar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>360</v>
+        <v>451</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789755218397</t>
+          <t>9789755216577</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kahire  641 - 2000</t>
+          <t>Futbolun Zirvesi Dünya Kupaları</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>360</v>
+        <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789752305571</t>
+          <t>9789755216645</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İyi Uykular!</t>
+          <t>Futbol Teorisi Türkiye’de Uygulanışı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>475</v>
+        <v>297</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789752306141</t>
+          <t>9789752301122</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İtalyan Lezzetleri (Ciltli)</t>
+          <t>Futbol Stratejisi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>690</v>
+        <v>297</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789752302655</t>
+          <t>9789755213996</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İki Aykırının Mektupları Fikret Mualla - Semiha Berksoy</t>
+          <t>Fransız Gezginlerin Gözüyle Türkler ve Yunanlılar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>398</v>
+        <v>259</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789752310292</t>
+          <t>9789755216607</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Dünyalar Atlası (Ciltli)</t>
+          <t>Frank Lloyd Wright ve Ev</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>10800</v>
+        <v>195</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789752313040</t>
+          <t>9771302487615</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Çiftlikte Doğum Günü</t>
+          <t>Frank Gehry</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>325</v>
+        <v>195</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789752313118</t>
+          <t>9789752307063</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Benim Renklerim ve Harflerim</t>
+          <t>Fitness ve Pilates 11 Kitap + 11 DVD</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>325</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789752313149</t>
+          <t>9789752304147</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Şehirler Çağı</t>
+          <t>Exploring Guide Of Turkey</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>525</v>
+        <v>259</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789752313132</t>
+          <t>9789752301504</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Fonksiyonel Ses Eğitimi</t>
+          <t>Excel</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>1250</v>
+        <v>10.09</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789752313125</t>
+          <t>9789752301337</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Manoli'nin Gözyaşları Mübadele ve Şirince</t>
+          <t>Ev Yemekleri Yaratıcılığa Açık Sevilen Tatlar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789752313101</t>
+          <t>9789752306165</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Renk Kuramları</t>
+          <t>European Capital of Culture Istanbul</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>499</v>
+        <v>195</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789752312999</t>
+          <t>9789752306387</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Sanatsal Esinler (Ciltli)</t>
+          <t>Estambul Capital Europea de La Cultura</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>3900</v>
+        <v>259</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789752313033</t>
+          <t>9789755213941</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Denize Dökülen</t>
+          <t>Erotica Dünya Yazınından Seçme Erotik Şiirler (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>380</v>
+        <v>195</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789752312975</t>
+          <t>9789752300088</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş'in Yaşamı ve Mücadelesi - Fotoroman - Aşk Olsun Çocuk</t>
+          <t>Endonezya Nature Doğa Cennetleri Güneydoğu Asya’da Çoğu Issız 13 Binden Fazla Adadan Oluşan Bir Takımada</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>815</v>
+        <v>129</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789752312968</t>
+          <t>9789755218366</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Otobiyografik Yaşamı ve Sanatı</t>
+          <t>Fikret Mualla Bir Garib Kişi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>940</v>
+        <v>195</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789752312944</t>
+          <t>9771302487660</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Öteki</t>
+          <t>Tadao Ando</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789752312951</t>
+          <t>9789752308329</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yolunu Bulur</t>
+          <t>Suyun İki Yakasında</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789752312920</t>
+          <t>9789944702379</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Koşmak</t>
+          <t>Sustuğum Seneler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789752312876</t>
+          <t>9789752310575</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Klasik Bale - Teori ve Analiz</t>
+          <t>Suluboya Gezi Notları Türkiye (Ciltli)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>1300</v>
+        <v>259</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789752312890</t>
+          <t>9789752306035</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Tarihte İzmir Haritaları (Ciltli)</t>
+          <t>Sorumluluklar ve Paylaşımlar Üzerine...</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>14600</v>
+        <v>259</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789752312883</t>
+          <t>9789755216638</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Tabula Peutingeriana (Ciltli)</t>
+          <t>Sinema ve Tasarım</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>9900</v>
+        <v>259</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789752312906</t>
+          <t>9789755210964</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Uluslararası İlişkiler Perspektifinden Türk -Yunan İlişkileri</t>
+          <t>Sıradan Şiddet</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789752312913</t>
+          <t>9771302487622</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Çekim Yasası Günlüğü - Tot (Ciltli)</t>
+          <t>Steven Holl</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>690</v>
+        <v>195</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789752312616</t>
+          <t>9789752304406</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Arı Kız Okula Gidiyor</t>
+          <t>Sevgili Üniversite</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>325</v>
+        <v>259</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789752312852</t>
+          <t>9789755211084</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Harflerle Cerebral Palsy</t>
+          <t>Sevdiğimin Ülkesi Önce Allah’a Sonra Sana Emanet</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>325</v>
+        <v>195</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789752312845</t>
+          <t>9789752303317</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Diren Aykırılık</t>
+          <t>Senin Seçimin Pilates - Herkes İçin Pilates Yeni Başlayanlar İçin Egzersizler Sistem 7 Yeni Başlayanlar İçin Pilates Egzersizleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9771305686008</t>
+          <t>9789755210827</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>3D Çocuk Dergisi - Böceklerin Gizli Dünyası</t>
+          <t>Sendika Yazıları Hedefini Vurmayan Ok Türk Sendikacılığı Türk İşçi Hareketi Üzerine</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>240</v>
+        <v>195</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789752311367</t>
+          <t>9789755216119</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Arkeoloji Sırları - 3 (Ciltli)</t>
+          <t>Seksin Yeniden Doğuşu Rönesans ve Sonrasında Sanat ve Cinsellik</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>10800</v>
+        <v>195</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789752309098</t>
+          <t>9789755214559</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>İslam Uygarlığında Mimari, Geometri, Fizik, Kimya, Tıp (Ciltli)</t>
+          <t>Sedad Hakkı Eldem</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>10800</v>
+        <v>195</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789752306509</t>
+          <t>9788776886943</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>İslam Uygarlığında Astronomi Coğrafya ve Denizcilik (Ciltli)</t>
+          <t>Scientology: Yaşamın Temelleri</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>10800</v>
+        <v>368</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789752312838</t>
+          <t>9789752303928</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Ruh Doğu'dur Beden Batı</t>
+          <t>Salvador Dali (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>475</v>
+        <v>826</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789752312807</t>
+          <t>9789752307131</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Futbol Bilimi</t>
+          <t>Safari Dostları Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789752312784</t>
+          <t>9789752309159</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Futbol Zekâsı</t>
+          <t>Rüya, İnşa, İtiraz</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>475</v>
+        <v>297</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789752312791</t>
+          <t>9789755215129</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Futbol Yöneticisi</t>
+          <t>Rusya’nın Dönüşümü Kimlik, Milliyetçilik ve Dış Politika</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789752312708</t>
+          <t>9789752306264</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Olasılık - İstatistik</t>
+          <t>Rusça Konuşma Rehberi ve Pratik Sözlük</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789752312647</t>
+          <t>9789755219806</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Şirket Organizasyonu &amp; Site Yönetim Planı</t>
+          <t>Rönesans</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789752312678</t>
+          <t>9789755219790</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Teknikleri</t>
+          <t>Romantizm</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789752312661</t>
+          <t>9789752304055</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kooperatifi</t>
+          <t>Rodin (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>475</v>
+        <v>826</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789752312722</t>
+          <t>9789752303911</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Zeka &amp; Yapay Zeka</t>
+          <t>Rembrandt (Ciltli)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>475</v>
+        <v>826</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789752312777</t>
+          <t>9789755214146</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>OKB Obsesif Kompulsif Bozukluk Bipolar II Bozukluk</t>
+          <t>Rem Koolhaas</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789752312715</t>
+          <t>9789752307056</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Dönüşümde Genel Prensipler &amp; Paylaşıma Çözüm</t>
+          <t>Refika’nın Mutfağı - Cooking New Istanbul Style</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>475</v>
+        <v>925</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789752312630</t>
+          <t>9789752309166</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kat Karşılığı &amp; Hasılat Paylaşımı İnşaat Sözleşmeleri</t>
+          <t>Raks</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789752312692</t>
+          <t>9789755218328</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İnşaatçılar İçin İmar Planı</t>
+          <t>Rakipsiz Sanatkar Zeki Müren</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789752312746</t>
+          <t>9789752304079</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İnşaatçılar İçin Finans</t>
+          <t>Raffaello (Ciltli)</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>475</v>
+        <v>826</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789752312654</t>
+          <t>9789752301320</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Gayrimenkul Projesi Geliştirme</t>
+          <t>Pratik Yemekler Dünya Mutfaklarından Yeni ve Kolay Tarifler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>475</v>
+        <v>380</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789752312760</t>
+          <t>9789755216430</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Hayatın  16  Prensibi</t>
+          <t>Pratik Mutfak Rehberi Lezzet Saati (Ciltli)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>475</v>
+        <v>289</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789752312753</t>
+          <t>9789755216348</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Hayatta Kazanılan Tecrübeler Tavsiyeler</t>
+          <t>Pratik Mutfak Rehberi Akdeniz Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>475</v>
+        <v>289</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789752312685</t>
+          <t>9789752300422</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İnşaat  Müteahhidi &amp;İnşaatta Fizibilite</t>
+          <t>Pratik Bilgilerle Genel Sağlık</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>475</v>
+        <v>380</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789752312739</t>
+          <t>9789752301542</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İNşaatçılar  İçin  Hukuk</t>
+          <t>Powerpoint</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>475</v>
+        <v>10.09</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789752312623</t>
+          <t>9789752310506</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Anonim &amp; Limited Şirket</t>
+          <t>Piri Reis ve Türk Kartograflarının Çizgileriyle 16., 17. ve 18. Yüzyıllarda İstanbul</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>475</v>
+        <v>419</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789752312814</t>
+          <t>9789752310551</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Futbol Hakemi</t>
+          <t>Piri Reis ve Kristof Kolomb Öncesi İslam Haritaları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>475</v>
+        <v>526</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789752312593</t>
+          <t>9789752310490</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İlk ve Son Barış (Kutulu) (Ciltli)</t>
+          <t>Piri Reis ve Kolomb Sonrası Türk Haritacılığı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>10800</v>
+        <v>368</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789752312579</t>
+          <t>9789752310605</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Martı Adası - Genç Bir Mimarın Öyküsü</t>
+          <t>Piri Reis and The Pre-Columbian Discovery of the American Continent by Muslim Seafarers</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>400</v>
+        <v>368</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789752312562</t>
+          <t>9789752301894</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Hunza’nın El Günlüğü</t>
+          <t>Picasso (Ciltli)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>475</v>
+        <v>826</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>3998547014850</t>
+          <t>9789755214320</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Art Crazy - Yaratıcı Çocuk Seti (3-14 yaş)</t>
+          <t>Pera İstanbul’un Kalbi The Heart Of Istanbul</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>6750</v>
+        <v>195</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789752312548</t>
+          <t>9789752301917</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Beynin Yeryüzü Suretleri</t>
+          <t>Paul Gauguin (Ciltli)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>815</v>
+        <v>826</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789752312289</t>
+          <t>9789752300125</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Etrüskler (Tursakalar) Türk İdiler Din ve Dil ile İlgili Deliller</t>
+          <t>Pasifik Adaları Nature Doğa Cennetleri</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>565</v>
+        <v>129</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789752311305</t>
+          <t>9789752301382</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Cihannüma (2 Kitap Takım) (Ciltli)</t>
+          <t>Parti Yemekleri Dostlarınızla Paylaşacağınız Bir LokmalıkTatlar</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>16800</v>
+        <v>380</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789752312432</t>
+          <t>9789752307513</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Tarihte İstanbul Haritaları (Özel Üretim Kutulu) (Ciltli)</t>
+          <t>Paris Pratik Kent Rehberi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>14600</v>
+        <v>195</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789752312494</t>
+          <t>9789752309265</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İmgesel Yansımalar</t>
+          <t>Özsoy Operası - Atatürk ve Adnan Saygun</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789752312449</t>
+          <t>9789755211053</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Gün Işığı</t>
+          <t>Öykülerde Dünyalar Eleştiri Yazıları</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789752312395</t>
+          <t>9789752301689</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Hayat</t>
+          <t>Ötleğen Kuşunun Sonu</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789752312388</t>
+          <t>9789752306301</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Yol Alırken</t>
+          <t>Ötleğen Kuşu Seti</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>360</v>
+        <v>301</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789752312517</t>
+          <t>9789752301535</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Düşten Düşe</t>
+          <t>Outlook</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>360</v>
+        <v>10.09</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789752312425</t>
+          <t>9789755214344</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Yürekten Yüreğe Tutuşur Ömür Dediğin</t>
+          <t>Ottoman Sounds Magnificent Ottoman Composers (Ciltli)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789752312418</t>
+          <t>9789755210483</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Yakarış ve Yalın Kurtuluş</t>
+          <t>Osmanlılık, Kültür, Kimlik</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789752312401</t>
+          <t>9789754095944</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Yakamoz Işığında</t>
+          <t>Osmanlı’dan Cumhuriyet’e Adları Süregelen Gemiler (Ciltli)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>360</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789752312470</t>
+          <t>9789752300491</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Umut Fırtınası</t>
+          <t>Osmanlı Tarihi 1299 - 1922 (Ciltli)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>360</v>
+        <v>368</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789752312456</t>
+          <t>9789755217178</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Ruhumda Azgın Fırtınalar</t>
+          <t>Osmanlı Meclislerinde Libya ve Libyalılar</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789752312487</t>
+          <t>9789755211657</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük</t>
+          <t>Ortadoğu’da İslam ve Siyaset</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789752312371</t>
+          <t>9789752300903</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Düşler İçinde Gerçeğe Ermek</t>
+          <t>On-Line Web Tasarım</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>360</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789752312500</t>
+          <t>9789755216799</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Düş ve Kurgu</t>
+          <t>Olimpik Sporlar</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>360</v>
+        <v>431</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789752312463</t>
+          <t>9789752307117</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Dökülmemiş Gözyaşları</t>
+          <t>Okyanus Odalar</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789752312364</t>
+          <t>9789755210490</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Soluğunda Yaşamak</t>
+          <t>Okuma Notları</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789752312531</t>
+          <t>9771302487677</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Bumerang Çılgınlığı</t>
+          <t>Norman Foster</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789752312357</t>
+          <t>9789752301665</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Azap</t>
+          <t>New English Dictionary Türkçe-İngilizce</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>360</v>
+        <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789752312524</t>
+          <t>9789752301658</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ateşi</t>
+          <t>New English Dictionary İngilizce-Türkçe</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>360</v>
+        <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789752312340</t>
+          <t>9789755216157</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kim Ne Yaparsa Kendine Yapar!</t>
+          <t>Nehir Şiirler 60 - 02</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>355</v>
+        <v>195</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789752312326</t>
+          <t>9789755211138</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Cerebral Palsy ve Genetik</t>
+          <t>Nefesim Nefesine (Ciltli)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>650</v>
+        <v>259</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789752312104</t>
+          <t>9789755216676</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Gayrimenkul Satışında Başarının Sırrı</t>
+          <t>Ne Bileyim Kafam Karıştı</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>430</v>
+        <v>259</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789752312302</t>
+          <t>9789752306950</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Mantık Tarihi - Ortaçağ</t>
+          <t>N’ Olacak Bu AB İşi?</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789752312265</t>
+          <t>3990000002593</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Cerebral Palsy’li Çocukları Destekleme</t>
+          <t>Müzikte Geniş Soluklar (Ciltli)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>650</v>
+        <v>141.75</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789752312296</t>
+          <t>3990000002594</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Değer Yaratmak</t>
+          <t>Müzikte Geniş Soluklar</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>525</v>
+        <v>32</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789752312272</t>
+          <t>9789752308039</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Yunus</t>
+          <t>Müstesna İstanbul</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>475</v>
+        <v>309</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789752312241</t>
+          <t>9781599701035</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Taş Kömürü Havzasında Bahriye Nezareti Yönetimi (1865-1908) ve Dilaver Paşa Nizamnamesi</t>
+          <t>Mutluluk Yolu</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>475</v>
+        <v>368</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789752312203</t>
+          <t>9789752309005</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yüzümde Çarpık Bir Gülümseme</t>
+          <t>Mutfakta Erkek Var!</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>250</v>
+        <v>415</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789752312234</t>
+          <t>9789752302310</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Mavi Orkide</t>
+          <t>Murdoch Yemek Kitabı Seti 2 Vejeteryan Mutfağı / Parti Yemekleri / Pratik Yemekler / Trendy Tarifler / Sıcak Tabaklar (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>250</v>
+        <v>134.26</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789752312258</t>
+          <t>9789752302303</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Beyin Hareleri</t>
+          <t>Murdoch Yemek Kitabı Seti 1 Balık Tarifleri / Tatlılar / Hızlı Tarifler / Mangal Barbekü (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>690</v>
+        <v>134.26</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789752312227</t>
+          <t>9789752306417</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Dönen Dünya Sarıkamış</t>
+          <t>Muhteşem Hafızanızla Tanışın</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789752312197</t>
+          <t>9789752301412</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Büyük Beyaz Adam</t>
+          <t>Monet (Ciltli)</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>475</v>
+        <v>826</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789752303256</t>
+          <t>9789759604172</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Temel Egzersizler - Go Yeni Başlayanlar İçin Step Hareketleri</t>
+          <t>Modernin Saati</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>475</v>
+        <v>273</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789752312180</t>
+          <t>3990000002180</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Sevr ve Versay</t>
+          <t>Gün Gün Tarih Seti (Ciltli)</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>520</v>
+        <v>132.22</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789752312166</t>
+          <t>9789752302235</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Riskli Bebek Aile Rehberi</t>
+          <t>Modern Savaşlar (Ciltli)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>650</v>
+        <v>368</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789752312142</t>
+          <t>9789755219783</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkiye Haritaları (Özel Kutulu) (Ciltli)</t>
+          <t>Modern Öncesi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>14600</v>
+        <v>195</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789752312159</t>
+          <t>9789755215617</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Gadaynan Gadeyim</t>
+          <t>Mimarlık ve Kadın Kimliği</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>359</v>
+        <v>195</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789752312005</t>
+          <t>9789755215648</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Bilgi ve İletişim Sistemlerinde Eğilim</t>
+          <t>Mies Van Der Rohe ve Gökdelen Modern Mimarlığın Öncüleri</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789752312098</t>
+          <t>9789752301955</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Klaudios Ptolemaios Coğrafya El Kitabı (Ciltli)</t>
+          <t>Michelangelo Michelangelo Di Lodovico Buonarroti Simoni (Ciltli)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>17600</v>
+        <v>826</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789752312029</t>
+          <t>9789752300118</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Pruvamız Neta 2</t>
+          <t>Mısır Nature Doğa Cennetleri Üç Kıtanın Kesiştiği Ülke</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789752312074</t>
+          <t>9789752304451</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>CHP’li Menderes (1931-1945)</t>
+          <t>Mevlana ve Günümüz Türkçesiyle Şiirleri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>495</v>
+        <v>380</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789752311930</t>
+          <t>9789752305922</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Çöl Devriyesi</t>
+          <t>Merak Kütüphanesi Set (10 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>490</v>
+        <v>1192.5</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789752311923</t>
+          <t>9789752305762</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Doğan Kuban Yazıları Antolojisi 2. Cilt</t>
+          <t>Merak Kütüphanesi - Tarih (Ciltli)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>539</v>
+        <v>259</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789752311886</t>
+          <t>9789752305779</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik - İletişimin Derin Mavisi</t>
+          <t>Merak Kütüphanesi - İnsan Vücudu (Ciltli)</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>520</v>
+        <v>259</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789752311916</t>
+          <t>9789752305700</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Bizim Lozan - Lausanne (Ciltli)</t>
+          <t>Merak Kütüphanesi - Deniz (Ciltli)</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>1950</v>
+        <v>259</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789752301672</t>
+          <t>9789752305694</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Ötleğen Kuşu</t>
+          <t>Merak Kütüphanesi - Çiftlik (Ciltli)</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789752311664</t>
+          <t>9789752305687</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Radyocu</t>
+          <t>Merak Kütüphanesi - Çevre ve Mevsimler (Ciltli)</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>365</v>
+        <v>259</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789752310803</t>
+          <t>9789752305748</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Gözün İsyanı Gezi</t>
+          <t>Merak Kütüphanesi - Başlamadan Önce İngilizce (Ciltli)</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>525</v>
+        <v>259</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789752311640</t>
+          <t>9789755210797</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Scratch Jr</t>
+          <t>Menderes Döneminde Ordu-Siyaset İlişkileri ve 27 Mayıs İhtilali</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789752311671</t>
+          <t>9799755212523</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Belgrad 500 Yıl Sonra</t>
+          <t>Memur Sendikaları Kamu Görevlilerinin Sendika Kurma Hakkı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789752311541</t>
+          <t>9786056195006</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Barcelona</t>
+          <t>Marka Şehir</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>360</v>
+        <v>289</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789752311534</t>
+          <t>9786056195013</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Athens</t>
+          <t>Marka Değeri</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>360</v>
+        <v>243</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789752311411</t>
+          <t>9771302487684</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bodrum</t>
+          <t>Mario Botta</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>525</v>
+        <v>195</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789752310643</t>
+          <t>9789752301313</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Encountering the Animal: Explorations in American Literature</t>
+          <t>Mangal Barbekü Mutfaktan Çıkın ve Ateşi Yakın</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>475</v>
+        <v>510</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789752311091</t>
+          <t>9789755216546</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Müzik Atlası (Ciltli)</t>
+          <t>Louis 1. Kahn ve Tarih</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>10800</v>
+        <v>195</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789752311589</t>
+          <t>9789752302693</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist</t>
+          <t>Mavi Yıllar</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786056195037</t>
+          <t>9789752305724</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Derinliğine Marka</t>
+          <t>Merak Kütüphanesi - Dünya Çocukları (Ciltli)</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>525</v>
+        <v>259</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789752311459</t>
+          <t>9789752305717</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Doğan Kuban Yazıları Antolojisi 1. Cilt</t>
+          <t>Merak Kütüphanesi - Dinozorlar (Ciltli)</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>539</v>
+        <v>259</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789752310650</t>
+          <t>9789752304208</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Amerika Kıtasının Müslüman Denizciler Tarafından Kolomb Öncesi Keşfi ve Piri Reis</t>
+          <t>Keşfetme - Bebeğiniz ve Siz</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>650</v>
+        <v>195</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>3990000026682</t>
+          <t>9789752304222</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Yaşam Belgesel Seti - 2 (25 DVD + 25 Kitap)</t>
+          <t>Hayal Gücü - Bebeğiniz ve Siz</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>4875</v>
+        <v>195</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789752311473</t>
+          <t>9789752305755</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Hatırımda Kalanlar</t>
+          <t>Merak Kütüphanesi - İcatlar ve Keşifler (Ciltli)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>475</v>
+        <v>259</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789752311299</t>
+          <t>9789752305731</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Kitabi Hamdi Efendi ve Trabzon</t>
+          <t>Merak Kütüphanesi - Hayvanlar</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>565</v>
+        <v>259</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789752311435</t>
+          <t>9789752311879</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kanserle Yaşıyorum</t>
+          <t>Hayat Ağacı - Tree Of Life (Ciltli)</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>475</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789752311343</t>
+          <t>9789752304215</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Rumeli’ye Elveda (Ciltli)</t>
+          <t>Duyular - Bebeğiniz ve Siz</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>10800</v>
+        <v>195</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9771305686005</t>
+          <t>9789752304390</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>3D Çocuk Dergisi - İnanılmaz Dinozorlar (Sayfalardan Fırlayan Dinolar)</t>
+          <t>Bebeğiniz ve Siz Serisi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>128.7</v>
+        <v>780</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789752306134</t>
+          <t>9789752304185</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Şarap Seçimi İle Deniz Ürünleri (Ciltli)</t>
+          <t>Araştırma - Bebeğiniz ve Siz</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>815</v>
+        <v>195</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789752306066</t>
+          <t>9789752311732</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Şarap Keyfi (Ciltli)</t>
+          <t>Pitoresk İstanbul</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>690</v>
+        <v>419</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789755217192</t>
+          <t>3990000055663</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Sualtına İlk Adım</t>
+          <t>Banyo Mutfak Dergisi Sayı: 121 Ekim - Kasım 2018</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>640</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789752303553</t>
+          <t>9789752311763</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Stretching Kas Germe Tekniği</t>
+          <t>Ayvazovski Pitoresk İstanbul Kartpostal Kitabı</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789755217628</t>
+          <t>9789752311855</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>St Petersburg 1703-2003</t>
+          <t>Küçük Oteller Kitabı/The Little Hotel Book</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789755216249</t>
+          <t>9789752311756</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Smetana, Strauss, Debussy, Rossini, Wagner Klasik Müzik Koleksiyonu</t>
+          <t>Ayvazovski’nin İstanbul’u</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>580</v>
+        <v>480</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789755216089</t>
+          <t>9789752306479</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Sinemanın Erotizmi Beyaz Perdenin Cinselliği</t>
+          <t>Kral Çıplak Halk Çıplak</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>375</v>
+        <v>195</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789752310674</t>
+          <t>9789752312111</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Sınav Stresinin Stresi</t>
+          <t>Alzheimer’den Korkma Geç Kalmaktan Kork</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>540</v>
+        <v>259</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789752306585</t>
+          <t>9789752311626</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Sığacık</t>
+          <t>Olduğu Gibi Ece</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>475</v>
+        <v>195</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789752301351</t>
+          <t>9789755215484</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Sıcak Tabaklar</t>
+          <t>Klasik Müzik Koleksiyonu (6 Kitap + 30 CD)</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>690</v>
+        <v>2157.75</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789752306646</t>
+          <t>9789759097462</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Seyahatnamem</t>
+          <t>Sihirli Yelkenliler (Ciltli)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>380</v>
+        <v>222.22</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789752308596</t>
+          <t>9789752311961</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Sentez Diyeti</t>
+          <t>Beyin Kültürü Tarihi</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>585</v>
+        <v>506</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789752303171</t>
+          <t>9779309005095</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Senin Seçimin Pilates - Yetişkinler İçin Pilates ve Kuvvet Egzersizleri Pilates İleri Seviye Egzersizleri</t>
+          <t>Anaokulu Sayı: 95 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789752303157</t>
+          <t>9779309005094</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Senin Seçimin Pilates - Yetişkinler İçin Pilates ve Egzersiz Pilates Günde 10 Dakika</t>
+          <t>Anaokulu Sayı: 94 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789752303164</t>
+          <t>9779309005093</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Senin Seçimin Pilates - Orta Yaşlılar İçin Pilates Başlangıç Egzersizleri</t>
+          <t>Anaokulu Sayı: 93 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789752303188</t>
+          <t>9779309005092</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Senin Seçimin Pilates - Orta Yaş ve Üstü İçin Pilates Orta Seviye Egzersizleri</t>
+          <t>Anaokulu Sayı: 92 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789752303621</t>
+          <t>9789752311619</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Senin Seçimin Pilates - Kontrol Sizde Pilates Yeni Bir Başlangıç</t>
+          <t>1919 Atatürk’ün Anlatımıyla Kurtuluş’tan Cumhuriyet'e</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>475</v>
+        <v>573</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789752308992</t>
+          <t>9789752311725</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Seçmenin Din, Toplum ve Siyasete Bakışı; Antalya Örneği</t>
+          <t>Serebral Palsi - Aile Rehberi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>475</v>
+        <v>431</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789752305816</t>
+          <t>3990000027602</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı ve Mutlu Çocuklar İçin Doğru Bildiğiniz Yanlışlar</t>
+          <t>Canım Yavruma - Beni Tanımanı İstedim</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>475</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789755218885</t>
+          <t>9779309005071</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Rotterdam 1900-2000</t>
+          <t>Anaokulu Sayı: 71 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>3990000000335</t>
+          <t>9779309005070</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Raj Rewal</t>
+          <t>Anaokulu Sayı: 70 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789755217154</t>
+          <t>9779309005069</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Prag 1900-2000</t>
+          <t>Anaokulu Sayı: 69 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789752307193</t>
+          <t>9779309005068</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Prag - Pratik Kent Rehberi</t>
+          <t>Anaokulu Sayı: 68 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789752310520</t>
+          <t>9779309005067</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis and Turkish Mapmaking After Columbus (Ciltli)</t>
+          <t>Anaokulu Sayı: 67 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>740</v>
+        <v>129</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789755216829</t>
+          <t>9779309005066</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Paris 1900-2000</t>
+          <t>Anaokulu Sayı: 66 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789752306820</t>
+          <t>9779309005065</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Pamuk ve Yedi Cüceler (Ciltli)</t>
+          <t>Anaokulu Sayı: 65 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789755214290</t>
+          <t>9779309005064</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Özel Hayat’tan Küreselleşme’ye</t>
+          <t>Anaokulu Sayı: 64 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789752305557</t>
+          <t>9779309005063</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>OKAP Okullarda Afete Hazırlık El Kitabı</t>
+          <t>Anaokulu Sayı: 63 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789752306813</t>
+          <t>9779309005062</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Noktalarım Nerede? (Ciltli)</t>
+          <t>Anaokulu Sayı: 62 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789755218564</t>
+          <t>9779309005061</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Newyork 1990-2003</t>
+          <t>Anaokulu Sayı: 61 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789752307537</t>
+          <t>9779309005060</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>New York Pratik Kent Rehberi</t>
+          <t>Anaokulu Sayı: 60 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789755219820</t>
+          <t>9779309005059</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Münih 1900-2000</t>
+          <t>Anaokulu Sayı: 59 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789752305588</t>
+          <t>9779309005035</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Aileler Nasıl Kurulur? Nasıl Sürdürülür?</t>
+          <t>Anaokulu Sayı: 35 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789755216751</t>
+          <t>9779309005034</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Moskova 1917-2000</t>
+          <t>Anaokulu Sayı: 34 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789752306806</t>
+          <t>9779309005033</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Yarın Çiçeği Masalları (Ciltli)</t>
+          <t>Anaokulu Sayı: 33 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789755216140</t>
+          <t>9779309005032</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Tüketim</t>
+          <t>Anaokulu Sayı: 32 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789755214764</t>
+          <t>9779309005031</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Sanallık</t>
+          <t>Anaokulu Sayı: 31 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789752300057</t>
+          <t>9779309005091</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Milano 1900-2000</t>
+          <t>Anaokulu Sayı: 91 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789752309012</t>
+          <t>9779309005090</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Meyhane Erbabının El Kitabı</t>
+          <t>Anaokulu Sayı: 90 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789752300040</t>
+          <t>9779309005089</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Merkezi Bir Kent Parçası Kentsel Tasarım Projesi</t>
+          <t>Anaokulu Sayı: 89 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>350</v>
+        <v>129</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789752309050</t>
+          <t>9779309005088</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Meltem</t>
+          <t>Anaokulu Sayı: 88 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789752305595</t>
+          <t>9779309005087</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Mavigül</t>
+          <t>Anaokulu Sayı: 87 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789755217147</t>
+          <t>9779309005086</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Londra 1980-2000</t>
+          <t>Anaokulu Sayı: 86 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789752301474</t>
+          <t>9779309005085</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Le Corbusier Gözüyle Türk Mimarlığı ve Şehirciliği</t>
+          <t>Anaokulu Sayı: 85 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>690</v>
+        <v>129</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789752305601</t>
+          <t>9779309005084</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Küçük Tabaklar Büyük Tatlar</t>
+          <t>Anaokulu Sayı: 84 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>510</v>
+        <v>129</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789752306776</t>
+          <t>9779309005083</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Geyik ile Kurbağa Kardeşler (Ciltli)</t>
+          <t>Anaokulu Sayı: 83 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789752306790</t>
+          <t>9779309005082</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Afacan İle Kedisi (Ciltli)</t>
+          <t>Anaokulu Sayı: 82 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789752306998</t>
+          <t>9779309005081</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Masal Kütüphanesi - 19 Kitap Takım (Ciltli)</t>
+          <t>Anaokulu Sayı: 81 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>9025</v>
+        <v>129</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789752303539</t>
+          <t>9779309005080</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Masaj Keyfi</t>
+          <t>Anaokulu Sayı: 80 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789752306677</t>
+          <t>9779309005079</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Aşık Kelebek (Ciltli)</t>
+          <t>Anaokulu Sayı: 79 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789752306684</t>
+          <t>9779309005078</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Aşçı Kızılcık (Ciltli)</t>
+          <t>Anaokulu Sayı: 78 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789752305793</t>
+          <t>9779309005077</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Anne Babaların El Kitabı - Çocukluktan Ergenliğe</t>
+          <t>Anaokulu Sayı: 77 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>350</v>
+        <v>129</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789752311718</t>
+          <t>9779309005076</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Derya /Ayvazovski’nin Gizli İstanbul Güncesi</t>
+          <t>Anaokulu Sayı: 76 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>690</v>
+        <v>129</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789752311695</t>
+          <t>9779309005075</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Bir Beyoğlu Bestekarı: Karnik Garmiryan (Ciltli)</t>
+          <t>Anaokulu Sayı: 75 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>615</v>
+        <v>129</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789752307353</t>
+          <t>9779309005074</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Astronomy, Geography and Navigations in Islamic Civilization (Ciltli)</t>
+          <t>Anaokulu Sayı: 74 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>10800</v>
+        <v>129</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789752311398</t>
+          <t>9779309005073</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Narlı Tarifler</t>
+          <t>Anaokulu Sayı: 73 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>690</v>
+        <v>129</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789755214224</t>
+          <t>9779309005072</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Itsuko Hasegawa</t>
+          <t>Anaokulu Sayı: 72 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>265</v>
+        <v>129</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789752307209</t>
+          <t>9779309005058</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Istanbul Eats Exploring The Culinary Backstreets Since 2009</t>
+          <t>Anaokulu Sayı: 58 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>489</v>
+        <v>129</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789752303324</t>
+          <t>9779309005057</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Senin Seçimin Pilates - Herkes İçin Pilates Orta Seviye Program Egzersizleri Sistem 17 Haftada 3 Gün, Günde 40 Dakika</t>
+          <t>Anaokulu Sayı: 57 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789752303263</t>
+          <t>9779309005056</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Senin Seçimin Pilates - Aletsiz Egzersizler Aerobik, Step, Stretching Egzersizleri</t>
+          <t>Anaokulu Sayı: 56 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789752303249</t>
+          <t>9779309005055</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Senin Seçimin Pilates - Aletli Egzersizler Reach Denge Kuvvet Sıkıştırma Programı</t>
+          <t>Anaokulu Sayı: 55 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789752302495</t>
+          <t>9779309005054</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Senin Seçimin Fit Mide ve Bel  Egzersizleri</t>
+          <t>Anaokulu Sayı: 54 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789752302488</t>
+          <t>9779309005053</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Senin Seçimin Fit Kas Gruplarına Göre</t>
+          <t>Anaokulu Sayı: 53 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>475</v>
+        <v>129</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789752305335</t>
+          <t>9779309005052</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>İsim İsim İstanbul</t>
+          <t>Anaokulu Sayı: 52 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>850</v>
+        <v>129</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789752307100</t>
+          <t>9779309005051</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Kültür</t>
+          <t>Anaokulu Sayı: 51 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>650</v>
+        <v>129</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789755214160</t>
+          <t>9779309005050</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Daniel Libeskind</t>
+          <t>Anaokulu Sayı: 50 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>360</v>
+        <v>129</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789752310841</t>
+          <t>9779309005049</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Pergamon / Bergama ve Krallığının Kültür Yansımaları</t>
+          <t>Anaokulu Sayı: 49 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>10800</v>
+        <v>129</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9771308209013</t>
+          <t>9779309005048</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>BBC Active Goal</t>
+          <t>Anaokulu Sayı: 48 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>3250</v>
+        <v>129</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789752310902</t>
+          <t>9779309005047</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Damak Tadının İzinde Tarih ve Sanat Yolculuğu</t>
+          <t>Anaokulu Sayı: 47 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>499</v>
+        <v>129</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789752311480</t>
+          <t>9779309005046</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Riskli Bebek İzlemi (Ciltli)</t>
+          <t>Anaokulu Sayı: 46 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>650</v>
+        <v>129</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>3990000026703</t>
+          <t>9779309005045</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Yaşam Belgesel Seti - 1 (25 DVD + 25 Kitap)</t>
+          <t>Anaokulu Sayı: 45 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>4875</v>
+        <v>129</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789752310568</t>
+          <t>9779309005044</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis Çıkartma ve Aktivite Kitabı</t>
+          <t>Anaokulu Sayı: 44 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>240</v>
+        <v>129</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789752311701</t>
+          <t>9779309005043</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Ayvazovski / Denizler, Şehirler ve Düşler Işık, Su ve Gökyüzü (Ciltli)</t>
+          <t>Anaokulu Sayı: 43 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>10800</v>
+        <v>129</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789752310483</t>
+          <t>9779309005042</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis Kitab-ı Bahriye (Ciltli)</t>
+          <t>Anaokulu Sayı: 42 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>14600</v>
+        <v>129</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789752311749</t>
+          <t>9779309005041</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Melling Pitoresk İstanbul Kartpostal Kitabı</t>
+          <t>Anaokulu Sayı: 41 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>375</v>
+        <v>129</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789752311800</t>
+          <t>9779309005040</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Bartlett Pitoresk İstanbul Kartpostal Kitabı</t>
+          <t>Anaokulu Sayı: 40 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>375</v>
+        <v>129</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789752311787</t>
+          <t>9779309005039</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Schranz Pitoresk İstanbul Kartpostal Kitabı</t>
+          <t>Anaokulu Sayı: 39 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>375</v>
+        <v>129</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789752311794</t>
+          <t>9779309005038</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Allom Pitoresk İstanbul Kartpostal Kitabı</t>
+          <t>Anaokulu Sayı: 38 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>375</v>
+        <v>129</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789752311770</t>
+          <t>9779309005037</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Lewis Pitoresk İstanbul Kartpostal Kitabı</t>
+          <t>Anaokulu Sayı: 37 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>375</v>
+        <v>129</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789752305632</t>
+          <t>9779309005036</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Cihannüma (Ciltli)</t>
+          <t>Anaokulu Sayı: 36 Anne-Çocuk Eğitim Dergisi</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>10800</v>
+        <v>129</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789752310889</t>
+          <t>9789752311954</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Batsın Böyle Gazetecilik</t>
+          <t>İstanbul ve Gece (Ciltli)</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>475</v>
+        <v>830</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789752302341</t>
+          <t>9789752311893</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan İstanbul’um Bir Mimarın Anıları 1947-1957</t>
+          <t>Yerim Seni İstanbul</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>690</v>
+        <v>259</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789752310797</t>
+          <t>9789752311862</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Bugüne İsim İsim Ankara (Ciltli)</t>
+          <t>Amatör Denizcilik El Kitabı</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>850</v>
+        <v>195</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789752306233</t>
+          <t>9789752311688</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Mandarin Çincesi Konuşma Rehberi ve Pratik Sözlük</t>
+          <t>Refika'dan Hızlı Tarifler</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>375</v>
+        <v>869</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789755219905</t>
+          <t>9789752311374</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Madrid 1970-2000</t>
+          <t>Ankara 1939-1945 - II.Dünya Harbinin Gölgesinde</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789755219134</t>
+          <t>9771308194012</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Los Angeles 1900-2000</t>
+          <t>BBC Active Pop Goes English</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>360</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789752306967</t>
+          <t>9789752311817</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yerel Yönetişim ve Yerel Kalkınma</t>
+          <t>Düdüklü’nün Sihirleri (Ciltli)</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>450</v>
+        <v>277</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789752310896</t>
+          <t>3990000085167</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Annelik Akademisi - Anne Yapamam, Başım Çok Ağrıyor</t>
+          <t>Dinozorlar 3D Görevimiz Tehlikede</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>475</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789752307490</t>
+          <t>3990000015788</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Emin Barın Hat'tan Harf'e (Kutulu) (Ciltli)</t>
+          <t>The Istanbul Review Sayı: 4</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>10800</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789752309104</t>
+          <t>9789752311312</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Osmanlı (Ciltli)</t>
+          <t>Küçük Oteller Kitabı / The Little Hotel Book</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>10800</v>
+        <v>23.06</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789752311381</t>
+          <t>9789752306615</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yürek</t>
+          <t>Elveda Batı(k) Avrupa</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>540</v>
+        <v>22</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789752310834</t>
+          <t>9789752303577</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Katip Çelebi'nin Esas Kitab-ı Cihannüması ve Coğrafya Tarihi'ndeki Yeri (Ciltli)</t>
+          <t>Ekmek Bir Tutkudur</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>6000</v>
+        <v>259</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789752310827</t>
+          <t>9789755210605</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Arkeoloji Sırları 2 (DVD'li) (Ciltli)</t>
+          <t>Ege Konçertosu</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>10800</v>
+        <v>259</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789752304543</t>
+          <t>9789755211077</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Anılar ve Düşünceler 3</t>
+          <t>Düşünce Ufkunda Pupayelken Edebiyat Üzerine Denemeler - Denemeler Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>639</v>
+        <v>259</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789752304536</t>
+          <t>9789752304048</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Anılar ve Düşünceler 2</t>
+          <t>Dürer (Ciltli)</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>639</v>
+        <v>826</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789752306707</t>
+          <t>9789752303140</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Anaokulum Çok Güzelmiş (Ciltli)</t>
+          <t>Dünya Yemekleri Tayland Mutfağı (Ciltli)</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>475</v>
+        <v>168.75</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789752307520</t>
+          <t>9789752303430</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Topraktan Parlamentoya  Muammer Erten</t>
+          <t>Dünya Yemekleri Hint Mutfağı (Ciltli)</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>475</v>
+        <v>168.75</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789755219554</t>
+          <t>9789752302785</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Tokyo 1970-2000</t>
+          <t>Dünya Yemekleri Fransız Mutfağı (Ciltli)</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>360</v>
+        <v>168.75</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
+          <t>9789752303522</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Yemekleri Çin Mutfağı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>168.75</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9789752302228</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Savaşları 1-2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9789752306448</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Mirası Listesinde Yer Alan Anadolu</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9789752302884</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Yemekleri İtalyan Mutfağı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>168.75</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9789752308305</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Atlası 2012</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9789755217390</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Bugüne Avrupa Birliği</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9789752305915</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Dostum Pasifik - Bir Türk’ün Green Card Anıları</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9789752305670</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri Serisi (10 Kitap + 10 ACD)</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9789752303676</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri - Yunuslar Senin Seçimin Yunuslar</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9789752303768</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri - Ormanlar Senin Seçimin Ormanlar</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9789752303751</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri - Okyanuslar Senin Seçimin Okyanuslar</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9789752303744</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri - Kuşlar Senin Seçimin Kuşlar</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9789752303683</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri - Kelebekler Senin Seçimin Kelebekler</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9789752303737</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri - Fırtınalar Senin Seçimin Fırtınalar</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9789752303720</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri - Denizler Senin Seçimin Denizler</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9789752303713</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri - Dağlar Senin Seçimin Dağlar</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9789752303706</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri - Bataklıklar Senin Seçimin Bataklıklar</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9789752303690</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Senfonileri - Balinalar Senin Seçimin Balinalar</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9789752305991</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Dimitri Stoyanof Mitko’nun Objektifinden</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9788764900828</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Dianetik: Orjinal Tez</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9788776886981</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Dianetik: Bir Bilimin Evrimi</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9788776886950</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Dianetik</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9789755210452</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Denemeler</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9789752304062</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Degas (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9789752309135</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Davranışlara Söz Geçirmek</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9789755210810</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Dans Eden Muska</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9789752304697</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Dahi Kurtarıcı</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9789755218373</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Çöp Çocuk</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9789755215204</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar Çok Sokaklarda</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9789752301726</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarla Doğru İletişim</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9789755218335</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Çocukça Şarkılar</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9789752301108</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Çizgi Dünyasında Yolculuk</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>168.75</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9789752307155</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Çiftlik Dostları Çıkartma Kitabı</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9799755213292</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Çiçekleri Unuttular</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9788776886929</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Çalışma Problemleri</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>3990000005464</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Dünya Mimarları Dizisi 30 Kitap Takım</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>175.69</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>3990000005500</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyetten Günümüze Türk Şiiri Antolojisi (5 Cilt+ 1 CD ROM)</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>403.5</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9789752302730</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Çikolata (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9789752307162</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Cici Dinozorlar Çıkartma Kitabı</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9789755216201</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Chopin, Tchaikovsky, Haydn, Orff, Brahms Klasik Müzik Koleksiyonu</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>3990000002458</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Cezayirli Gazi Hasan Paşa</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>64.81</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9789752301900</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Cezanne (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9789752304024</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Ressamlar Modigliani (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9789752304031</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Ressamlar Miro (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9789752304000</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Ressamlar Kandinsky (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9799758749255</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Büyük İskender’in Ayak İzlerinde Yunanistan’dan Asya’ya Yolculuk</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9789752307315</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Butik Pastacılık (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9789752310452</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Bugün Kendin İçin Bir Şey Yap! (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9789752302587</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Hayvanlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9789752302570</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Eğlenmek İçin</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9789752302563</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Çevremizdeki Dünya (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9789752302549</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Ben ve Sen (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9789752302532</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Ben (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9789752300347</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Bölük Pörçük</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9789752310247</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Bosphorus The Ultimate Guide</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9789752309258</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Boğaz Hakkında Her Şey</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9789752302594</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - İnsanlar ve Yerler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9789752305908</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Bir Bilet Al</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9789752305861</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Biniciliğe İlk Adım</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9789752302556</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Şekiller (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9789752302648</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Sözcükler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9789752304598</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Bir İnsanlık Hakkı Konut</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9789752302624</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Sesler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9789752304680</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Bebekler ve Çocuklar İçin Temel İlk Yardım</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9771308195019</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>BBC World News English</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9771308193015</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>BBC Active Tv English</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9771308192018</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>BBC Active Search</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9771308189018</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>BBC Active Kids English Zone</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9789755216847</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Başlangıcından Cumhuriyete Türk Şiiri Antolojisi</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9789755213750</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Barış Manço Unutulmaz Video Klipleri ile Barış Manço Klasikleri Anılar, Takılar, Şarkılar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>44.44</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9789755218304</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Bana Seni Anlat Anne</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9789752301306</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Balık Tarifleri En Lezzetli Deniz Ürünleri</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9789755216225</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Bach, Verdi, Berlioz, Dvorak, Bizet Klasik Müzik Koleksiyonu</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9789755217338</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Ayrılığın Rengi Hüzün</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9789752300071</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Avustralya Nature Doğa Cennetleri Güney Yarımkürede Anglosakson Dünyası</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9789752306219</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Avrupanın Kültür Başkenti İstanbul (Arapça)</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9789752305939</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa’da Görülecek 101 Yer</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9789755214122</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Aşklar Daha Ölmedi</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9789752306172</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Kültür Başkenti İstanbul (Almanca)</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9789755213835</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Su Burçları Gezegenler Yengeç, Akrep, Balık</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9799755213896</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Gökyüzünün Penceresinden</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9799755212516</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Gök Günlüğü Ephemeris Türkiye 2 1974 - 2023</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9789752305038</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Seyahat Hatıraları</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9789752301696</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Art Museum Sanat Müzesi Seti (4 Kitap Takım + 4 CD ROM)</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9789752310087</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Annesininkızı</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9799755213551</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Evler Placidus Ev Tabloları</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9799755212509</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Gök Günlüğü Ephemeris Türkiye 1 1923 - 1973</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9789752302617</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Sayılar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9789752302600</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Renkler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9789752302525</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Britannica Keşif Kütüphanesi - Zaman (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9789755218311</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Bana Seni Anlat Baba</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9789755213231</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Sularında</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9799755213247</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Bittiği Yer</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9771302487691</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Zaha Hadid</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9789752305021</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Yüzyıl Önce Anadolu ve Suriye</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9789755211473</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Yüz Paralık Bulut</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9789752309043</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Yok Olmadan Önce Görülmesi Gereken 100 Yer (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9789752305410</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Yeryüzü Şarkıları</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9789752300170</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Zelanda Nature Doğa Cennetleri Uzaklarda Bir Sismik Güzellik</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9789752305984</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Fırsatlar İle Amerika’da Yaşam Kurmak</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9789755214306</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Ekonomi</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9789755216386</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Yaz Mutfağı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9788776886967</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Yaşama Yeni Bir Bakış</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9789752306400</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Yaşama Sanatı</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9789755219776</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Yirminci Yüzyıl</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9789755213866</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlığın Dudağındaki Tebessüm</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9789752303584</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Yalnız da Bir Yalında Bir</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9789752308336</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Yahudiler’in İstanbulu</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9789755216256</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Walter Gropius Ve Bauhaus</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9789755210520</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Yarım Kalmış Anılar</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9789752307223</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Viyana - Pratik Kent Rehberi</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>92.5</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9789755216195</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Vivaldi, Mozart, Beethoven, Ravel, Liszt Klasik Müzik Koleksiyonu</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9789752301429</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Vermeer (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9789752307049</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Vergiyi Tabana Refahı Tavana</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9789752301290</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Vejetaryen Mutfağı</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9789752301405</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Van Gogh (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9789752308565</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Zırhlılar ve Kan Emiciler</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9789752308381</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Yüzgeç Ayaklılar</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9789752308466</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Vahşi ve Evcil Kemirgenler</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9789752308541</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Uzun Kulaklılar ve Planörler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9789752308527</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Uçamayan Kanatlılar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9789752308459</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Tünel ve Baraj Mühendisleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9789752308411</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Toynaklı Devler</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9789752308350</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Tehlikeli Etoburlar</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9789752308558</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Sivri Burunlular</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9789752308398</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Primatlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9789752308367</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Minik ve Vahşi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9789752308503</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Maceracılar ve Katiller (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9789752308510</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam - Kör Avcılar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9789755211121</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>Yoksulluğu Önleme Stratejileri</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9789752308480</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-İki Yaşamlılar</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9789752308589</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Hayatta Kalma Ustaları</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9789752308497</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Gizemli Sürüngenler</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9789752308435</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Geviş Getirenler</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9789752308404</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Eski ve Yeni Dünya Sakinleri</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9789752308374</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Denizlerin Hakimleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9789752308534</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Deniz Kuşları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9789752308572</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Dayanıklı Türler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9789752308428</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Büyük Otoburlar</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9789752308343</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Büyük Kediler</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9789752308442</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Boynuzlular (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9789752308473</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam-Aldatıcı Dikenler</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9789752309401</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Yüzgeçli Yiyecekler</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9789752309463</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Uzman Türler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9789752309357</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Tropik Güzeller (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9789752309517</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Tarih Öncesine Ait Türler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9789752309449</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Sürüngenler ve Kanatlılar</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9789752309524</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Sürünen Etoburlar</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9789752309364</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Sıra Dışı Canlılar</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9789752309296</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Sahil Kuşları</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9789752309371</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Primitif Balıklar</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9789752309289</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Ölümcül Güzellikler</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9789752309388</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam - Ölüm Makineleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9789752309326</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Meyve ve Fındık Kemirgenleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9789752309494</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Kaya Sakinleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9789752309319</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Kanatlı Suikastçiler</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9789752309470</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Güzellik ve Başarı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9789752309487</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Güneşlenenler ve Yıkananlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9789752309425</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Farklı Türler</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9789752309418</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Esrarengiz Güzellikler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9789752309395</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Derinlerdeki Avcılar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9789752309432</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Denizlerde Yaşam</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9789752309500</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Bölünmüş Yaşamlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9789752309333</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Böcek Yiyen Türler</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9789752309340</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Besleyici Türler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9789752309302</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Bataklık Balıkçıları</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9789752309456</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam 2 - Alışılmadık Böcekler</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9789752310766</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>Unutulmaz Anılar Eşliğinde En Güzelinden Tarifler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9789755216720</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Umut Yolcuları</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9789752300163</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Umman Nature Doğa Cennetleri Arap Yarımadası’nın En Renkli Ülkesi</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9789755218052</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Şelaleleri</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9789752304109</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Spa’ları ve Termal Kaynakları SPAs &amp; Hot Springs of Turkey</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9789752300675</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Peynir Hazineleri</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9789755217307</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Kültür Hazineleri Antik Çağlardan Günümüze Kültür İzleri</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9789752304161</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Kutsal Mekanları</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9789755218021</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Doğusu / East of Turkey</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9789755217314</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Doğa Cennetleri</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9789755210728</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Kent Yönetimi</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9789752303997</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Görülmesi Gereken 101 Yer</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9789755210384</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Sorunlarına Çözüm Arayışları Pera Palas Toplantılarından Seçmeler (1987-1994)</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9789752300156</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Nature Doğa Cennetleri Tanrının Özenerek Yarattığı Topraklar</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9789752304017</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Keşif Rehberi</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9789752306349</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Karayolları Harita Kitabı 2010 Ölçek 1 / 750.000</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9789755219769</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Kemer</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9789755219714</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Kaş Kalkan Patara</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9789755219707</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Karadeniz</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9789755219752</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Fethiye Ölüdeniz</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9789755219721</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Doğunun Denizi  Van Gölü ve Doğu Anadolu</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9789755219745</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Doğu Akdeniz Kıyıları</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9789755219691</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Bodrum</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9789755219684</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Antalya</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9789752302709</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Alaçatı</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9789752300446</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>Türk ve Dünya Yemekleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9789752301603</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Türk Gezginleri İçin Avrupa Sanatının İpuçları</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9789755214238</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>Turgut Cansever</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9789752301948</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>Toulouse-Lautrec (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>9789752303942</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>Toplum Felsefecisi Hilmi Ziya Ülken</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>9789752309838</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>Titanik</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9779755211092</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Titanic Maket Kitabı 1.37 m. Boyunda Dev Maket Ölçek: 1:200</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>36.11</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9789755218120</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>Temelsiz 500 Fıkra</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9789755218069</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>Temel’s 801 Fıkra</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>9789755219738</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Harran ve Güneydoğu Anadolu</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>9789755217789</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Mavi Yolları  Blue Routes of Turkey</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9789755219813</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gezi Kitaplığı: Kapadokya</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9789755218090</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>Temel’s 2501 Fıkra</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9789755218137</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>Temel’s 2001 Fıkra</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9789755218106</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Temel’s 1501 Fıkra 1501 Fıkralık Temel İndeks</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>9789755218113</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Temelcik 666 Fıkra Çocuklar İçin Temel Fıkra,</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>6.39</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9789752305854</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>Telefon Defteri</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9789752309272</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Tek Parti Dönemi ve Cumhuriyet Halk Partisi</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9789755218908</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>Tatil Fikirleri: İstanbul’dan Antalya’ya Yol Kitabı</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9789755216102</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>Tanrıların Seks Öyküleri Antik Dönemde Sanatta Cinsellik</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9789752304703</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Takı Tasarım Rehberi</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9789752310308</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Take Away Turkish</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9789752303935</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Leonardo Da Vinci (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9771302487646</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>Lebbeus Woods</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9771308196023</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>Learning English With Ozmo! Çocuklara İngilizce Öğretmenin En Keyifli Yolu</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9789755215136</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>Le Corbusier ve Kent</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9789752308008</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>La Ville Qui Rejoint Les Continents İstanbul</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9789752310629</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Oteller Kitabı 2013 / The Little Hotel Book 2013</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>21.2</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>9789755214009</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>Kurtuluş Savaşı’nda Türk-Sovyet İlişkileri 1917-1923</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>9789752306653</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>Kriz Seven İletişimci</t>
+        </is>
+      </c>
+      <c r="C583" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>9789752300101</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>Köpek Balıkları Nature Doğa Cennetleri</t>
+        </is>
+      </c>
+      <c r="C584" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>9789944627665</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>Konut Bunalımı Kent Rantları ve Proje Muhafızları</t>
+        </is>
+      </c>
+      <c r="C585" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>9789752301498</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>Kolay ve Çabuk Access</t>
+        </is>
+      </c>
+      <c r="C586" s="1">
+        <v>10.09</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>9789752301931</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>Klimt (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C587" s="1">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>9799755214534</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>Kim Bu? Özal Siyaset, İktisat, Zihniyet</t>
+        </is>
+      </c>
+      <c r="C588" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>9789755210896</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>Kim Bu Mustafa Kemal?</t>
+        </is>
+      </c>
+      <c r="C589" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>9789755213972</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>Kentlerin Senfonisi Şiirler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C590" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>9788764918038</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>Kendini Analiz</t>
+        </is>
+      </c>
+      <c r="C591" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>9789755210575</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>Kendime, İstanbul’a, Kadınlara Dair</t>
+        </is>
+      </c>
+      <c r="C592" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>9789752305892</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>Kavak Yelleri</t>
+        </is>
+      </c>
+      <c r="C593" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>9789755213880</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>Karpaz</t>
+        </is>
+      </c>
+      <c r="C594" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>9789755216706</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>Kara Kutu</t>
+        </is>
+      </c>
+      <c r="C595" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>9789752309197</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>Kapsamlı Yeni Tıp Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C596" s="1">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>9789752307476</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>Kanıt Tanık Bilirkişi</t>
+        </is>
+      </c>
+      <c r="C597" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>9789752310223</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>Kahıramanlar</t>
+        </is>
+      </c>
+      <c r="C598" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>9789752306288</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>Japonca Konuşma Rehberi ve Pratik Sözlük</t>
+        </is>
+      </c>
+      <c r="C599" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>9789752306547</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>Japon Mutfak Sanatı Sushi Sashimi</t>
+        </is>
+      </c>
+      <c r="C600" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>9789752307278</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>Japon Kültürü</t>
+        </is>
+      </c>
+      <c r="C601" s="1">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>9786058733305</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>İz Bıraktım</t>
+        </is>
+      </c>
+      <c r="C602" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>9789752306240</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>İtalyanca Konuşma Rehberi ve Pratik Sözlük</t>
+        </is>
+      </c>
+      <c r="C603" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>9789755213668</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>İşyerimiz Mutfak Mesleğimiz Aşçılık Sanatımız Pişirmek Aşçının El Kitabı</t>
+        </is>
+      </c>
+      <c r="C604" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>9789755218892</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’dan Bodrum’a Yol Kitabı</t>
+        </is>
+      </c>
+      <c r="C605" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>9789752307094</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Hakkında Herşey</t>
+        </is>
+      </c>
+      <c r="C606" s="1">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>9789752307254</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Hakkında Her Şey (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C607" s="1">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>9789752306189</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Avrupa Kültür Başkenti (Rusça)</t>
+        </is>
+      </c>
+      <c r="C608" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>9789752307360</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Arka Sokak Lezzetleri</t>
+        </is>
+      </c>
+      <c r="C609" s="1">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>9789755213262</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>İslam ve Sivil Toplum Üzerine Yazılar</t>
+        </is>
+      </c>
+      <c r="C610" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>9789755213255</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlar, Mekanlar, Yolculuklar</t>
+        </is>
+      </c>
+      <c r="C611" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>9799755213278</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve Siyaset Üzerine Denemeler</t>
+        </is>
+      </c>
+      <c r="C612" s="1">
+        <v>92.5</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>9789755213804</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları Küresel Siyaset ve Türkiye</t>
+        </is>
+      </c>
+      <c r="C613" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>9789752306592</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul</t>
+        </is>
+      </c>
+      <c r="C614" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>9789752303560</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>İnci İnci Pirinçcioğlu’nun Gerçek Yaşam Öyküsü</t>
+        </is>
+      </c>
+      <c r="C615" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>9789759348922</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluk’tan Cumhuriyet’e Selanik’ten İstanbul’a (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C616" s="1">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>9789752304710</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>İktidar Bu Kapağın Altındadır</t>
+        </is>
+      </c>
+      <c r="C617" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>9786053900993</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>İki Teker Öyküleri</t>
+        </is>
+      </c>
+      <c r="C618" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>9789752309227</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>İbrahim Ethem Efendi Konağı</t>
+        </is>
+      </c>
+      <c r="C619" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>9789755218083</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul 1950-2003</t>
+        </is>
+      </c>
+      <c r="C620" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>3990000001436</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>The Istanbul Review Sayı: 2</t>
+        </is>
+      </c>
+      <c r="C621" s="1">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>9789755217772</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul 1900-1950</t>
+        </is>
+      </c>
+      <c r="C622" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>9789752311633</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>4x4 Keşif Rotası</t>
+        </is>
+      </c>
+      <c r="C623" s="1">
+        <v>141.75</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>9789752311596</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Oteller Kitabı / The Little Hotel Book - 2015</t>
+        </is>
+      </c>
+      <c r="C624" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>9789752311350</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>Girişimcinin El Kitabı</t>
+        </is>
+      </c>
+      <c r="C625" s="1">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>9786056470004</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>Geleneksel Kürt Mutfağı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C626" s="1">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>9789752307346</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>Istanbul The Ultimate Guide (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C627" s="1">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>9789752307438</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>Istanbul The Ultimate Guide</t>
+        </is>
+      </c>
+      <c r="C628" s="1">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>9789754095982</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’un Kuğuları - Saltanat Kayıkları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C629" s="1">
+        <v>87.96</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>3990000015789</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>The Istanbul Review Sayı: 3</t>
+        </is>
+      </c>
+      <c r="C630" s="1">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>3990000056345</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>Jazz Blues Emprovize Müzik Dergisi Sayı: 82 / Nisan-Mayıs-Haziran 2016</t>
+        </is>
+      </c>
+      <c r="C631" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>3990000077557</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 98 Aralık 2014 - Ocak 2015</t>
+        </is>
+      </c>
+      <c r="C632" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>3990000054167</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>2016 Türkiye Otel ve Tatil Rehberi - 16 Hotel and Travel Guide</t>
+        </is>
+      </c>
+      <c r="C633" s="1">
+        <v>69.44</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>3990000059897</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 122 Aralık - Ocak 2018</t>
+        </is>
+      </c>
+      <c r="C634" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>9789752309821</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>Hoca Ali Rıza Bey (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C635" s="1">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>9789752309128</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzü Atlası</t>
+        </is>
+      </c>
+      <c r="C636" s="1">
+        <v>6487</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>3990000022413</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 127 Ekim - Kasım 2019</t>
+        </is>
+      </c>
+      <c r="C637" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>3990000042555</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>Ofis İletişim Dergisi Sayı: 37 2015/2</t>
+        </is>
+      </c>
+      <c r="C638" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>3990000017839</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>The Istanbul Review Sayı: 5</t>
+        </is>
+      </c>
+      <c r="C639" s="1">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>3990000022205</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 125 Haziran - Temmuz 2019</t>
+        </is>
+      </c>
+      <c r="C640" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>3990000052122</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 133 Ekim - Kasım 2020</t>
+        </is>
+      </c>
+      <c r="C641" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>3990000022877</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 128 Aralık 2019 - Ocak 2020</t>
+        </is>
+      </c>
+      <c r="C642" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>3990000030759</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 123 Şubat - Mart 2019</t>
+        </is>
+      </c>
+      <c r="C643" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>9779309005096</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>Anaokulu Sayı: 96 Anne-Çocuk Eğitim Dergisi</t>
+        </is>
+      </c>
+      <c r="C644" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>3990000042119</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 131 Haziran-Temmuz 2020</t>
+        </is>
+      </c>
+      <c r="C645" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>3990000022412</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 126 Ağustos - Eylül 2019</t>
+        </is>
+      </c>
+      <c r="C646" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>3990000022081</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 124 Nisan - Mayıs 2019</t>
+        </is>
+      </c>
+      <c r="C647" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>3990000092878</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>Banyo Mutfak Dergisi Sayı: 129 Şubat 2010 - Mart 2020</t>
+        </is>
+      </c>
+      <c r="C648" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>3990000019041</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>Profesyonel Mutfaklar 2</t>
+        </is>
+      </c>
+      <c r="C649" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>9789752313248</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>Gait Analysis</t>
+        </is>
+      </c>
+      <c r="C650" s="1">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>9789752313255</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'un Destansı Anlatımı (Kutulu) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C651" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>9789752313231</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamak Güzel Şey: Nazım Hikmet'in Yaşamına Foto-Romantik Bakış</t>
+        </is>
+      </c>
+      <c r="C652" s="1">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>9789752313217</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>Literary And Cultural Crossroads in the Late Ottoman Empire</t>
+        </is>
+      </c>
+      <c r="C653" s="1">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>9789752301375</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>Tatlılar</t>
+        </is>
+      </c>
+      <c r="C654" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>3990000002596</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>İki Dahi Üç Opera (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C655" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>9789752312081</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>Tabula Peutingeriana - Osmanlı ve Türkiye Coğrafyasındaki İzleriyle 2000 Yıllık Roma Yol Haritası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C656" s="1">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>9789752307391</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’da Hat Sanatı - Emin Barın Koleksiyonu (Kutulu) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C657" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>9789752306974</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>Sanat Atlası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C658" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>9789752313224</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dünya Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C659" s="1">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>9789752312333</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Beyin</t>
+        </is>
+      </c>
+      <c r="C660" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>9789752310858</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>Well Planner/Çekim Yasası Günlüğü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C661" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>3990000002595</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>İki Dahi Üç Opera</t>
+        </is>
+      </c>
+      <c r="C662" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>9786056124211</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>Güneş Saatleri Yapım Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C663" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>9786056124228</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>Rubu Tahtası Kullanım Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C664" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>9789756786208</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>Sorular ve Cevaplar ile Münhasır Ekonomik Bölge</t>
+        </is>
+      </c>
+      <c r="C665" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>9789752309791</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>Kutuplar Atlası</t>
+        </is>
+      </c>
+      <c r="C666" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>9789752309814</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>Keşifler Atlası</t>
+        </is>
+      </c>
+      <c r="C667" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>9789752310230</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>Karyadan Bodruma (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C668" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>9789752309807</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Atlası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C669" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>9789752308022</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>Hayat (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C670" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>9789752305960</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>Gecenin Yüreği (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C671" s="1">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>9789752313187</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>100. Yılında Bir Tutam Mübadele (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C672" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>9789752313200</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Havuz</t>
+        </is>
+      </c>
+      <c r="C673" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>9789752313163</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Beşten Altmış Beşe (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C674" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>9789752313170</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>Kanal İstanbul ve Montreux Boğazlar Sözleşmesi</t>
+        </is>
+      </c>
+      <c r="C675" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>9789752313156</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Kokulu Öyküler</t>
+        </is>
+      </c>
+      <c r="C676" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>9789752307179</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Atlası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C677" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>9789752307407</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>Emin Barın Hat Eserleri (Kutulu) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C678" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>9789752310438</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>Denizler Altında Arkeoloji (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C679" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>9789752307285</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>Clemens Holzmeister : Çağın Dönümünde Bir Mimar (Özel Kutulu) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C680" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>9789752312609</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>Bugünün Bilgileriyle Kemal’in Türkiye’si (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C681" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>9789752307186</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>Bilim Atlası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C682" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>9789752310377</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>Arkeoloji Sırları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C683" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>9789752310315</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>Archaeologist Beneath The Sea (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C684" s="1">
+        <v>4875</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>9789752310667</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>Anne Yemekte Ne Var?</t>
+        </is>
+      </c>
+      <c r="C685" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>9789755216980</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>Amsterdam 1900-2000</t>
+        </is>
+      </c>
+      <c r="C686" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>9789755214153</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>Alvaro Siza Çağdaş Dünya Mimarları Dizisi</t>
+        </is>
+      </c>
+      <c r="C687" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>9789752309036</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>Alafranga Türk Sofrası</t>
+        </is>
+      </c>
+      <c r="C688" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>9789752307124</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>2. İnönü Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C689" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>3990000002597</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>Improvisation Mimarlıkta Doğaçlama ve Behruz Çinici</t>
+        </is>
+      </c>
+      <c r="C690" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>9789752309241</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>Hümanist Bir Mimarlığa Doğru Enis Kortan</t>
+        </is>
+      </c>
+      <c r="C691" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>9789752300507</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>Hong Kong 1980-2000</t>
+        </is>
+      </c>
+      <c r="C692" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>9789752309029</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>Hobimle Mutluyum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C693" s="1">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>9789752301344</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>Hızlı Tarifler Çabuk ve Kolay Yemek Reçeteleri</t>
+        </is>
+      </c>
+      <c r="C694" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>9789752307032</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>Her Sekiz Saatte Bir</t>
+        </is>
+      </c>
+      <c r="C695" s="1">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>9786058617308</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Pusulası</t>
+        </is>
+      </c>
+      <c r="C696" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>9789752306981</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>Hangi Kokteyle Hangi Aperitif? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C697" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>9786056307409</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>Gymboree Annelerinden Çocuklarının Çok Sevdiği Yemek Tarifleri</t>
+        </is>
+      </c>
+      <c r="C698" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>9789752301627</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>Gözbebeğim Kapadokya</t>
+        </is>
+      </c>
+      <c r="C699" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>9789752307339</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzü ve Bilim Tarihi</t>
+        </is>
+      </c>
+      <c r="C700" s="1">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>9789752306783</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>Gökkuşağı Şarkıları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C701" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>9789752306097</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>Gezginler İçin Unutulmaz Yerler</t>
+        </is>
+      </c>
+      <c r="C702" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>9789752306554</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>Füzyon (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C703" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>9789752310445</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>Feelings Run Faster</t>
+        </is>
+      </c>
+      <c r="C704" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>9789752309234</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>Faili Meşhur 3 Suikast 3 Gazeteci</t>
+        </is>
+      </c>
+      <c r="C705" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>9789755216126</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>Fahişe Yüzyılın Sanatı 20. Yüzyılda Sanatta Erotizm</t>
+        </is>
+      </c>
+      <c r="C706" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>9789752306431</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>Eyvah! Okul Başladı</t>
+        </is>
+      </c>
+      <c r="C707" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>9789752307469</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>Epilepsi, Yani... Sara</t>
+        </is>
+      </c>
+      <c r="C708" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>9789752303331</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>Fitness Pilates - İleri Seviye Program Egzersizleri</t>
+        </is>
+      </c>
+      <c r="C709" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>9789755210773</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>Felsefe Yazıları</t>
+        </is>
+      </c>
+      <c r="C710" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3">
+      <c r="A711" s="1" t="inlineStr">
+        <is>
+          <t>9789752306745</t>
+        </is>
+      </c>
+      <c r="B711" s="1" t="inlineStr">
+        <is>
+          <t>Elma Kurdunun Evi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C711" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3">
+      <c r="A712" s="1" t="inlineStr">
+        <is>
+          <t>9789752306752</t>
+        </is>
+      </c>
+      <c r="B712" s="1" t="inlineStr">
+        <is>
+          <t>Hayallerim Gerçek Olsa (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C712" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3">
+      <c r="A713" s="1" t="inlineStr">
+        <is>
+          <t>9789944092500</t>
+        </is>
+      </c>
+      <c r="B713" s="1" t="inlineStr">
+        <is>
+          <t>Düşler ve Gerçekler</t>
+        </is>
+      </c>
+      <c r="C713" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3">
+      <c r="A714" s="1" t="inlineStr">
+        <is>
+          <t>9789752309210</t>
+        </is>
+      </c>
+      <c r="B714" s="1" t="inlineStr">
+        <is>
+          <t>Dr. Memduh Necdet Otaman - Sabah Yıldızı</t>
+        </is>
+      </c>
+      <c r="C714" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3">
+      <c r="A715" s="1" t="inlineStr">
+        <is>
+          <t>9789755214191</t>
+        </is>
+      </c>
+      <c r="B715" s="1" t="inlineStr">
+        <is>
+          <t>Doğan Tekeli - Sami Sisa</t>
+        </is>
+      </c>
+      <c r="C715" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>9789752310421</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
+          <t>Doğal Beslenme Rehberi</t>
+        </is>
+      </c>
+      <c r="C716" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3">
+      <c r="A717" s="1" t="inlineStr">
+        <is>
+          <t>9789752309074</t>
+        </is>
+      </c>
+      <c r="B717" s="1" t="inlineStr">
+        <is>
+          <t>Dina’nın Mutfağı</t>
+        </is>
+      </c>
+      <c r="C717" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>9789755216133</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>Digital Oynaşmalar Sanal Cinsellik ve Sanat</t>
+        </is>
+      </c>
+      <c r="C718" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
+          <t>9789752306738</t>
+        </is>
+      </c>
+      <c r="B719" s="1" t="inlineStr">
+        <is>
+          <t>Doğum Günüme Davetlisiniz (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C719" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3">
+      <c r="A720" s="1" t="inlineStr">
+        <is>
+          <t>9789752307452</t>
+        </is>
+      </c>
+      <c r="B720" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Davranışlarındaki Korkuyu Tanımak ve Başetmek</t>
+        </is>
+      </c>
+      <c r="C720" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>9789752306523</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğunuzun Yeteneğini Keşfedin</t>
+        </is>
+      </c>
+      <c r="C721" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>9789752306486</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>Çıplak Su</t>
+        </is>
+      </c>
+      <c r="C722" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>9789752310391</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>Çete</t>
+        </is>
+      </c>
+      <c r="C723" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>9789752310278</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyetin Mimarı Ernst Arnold Egli</t>
+        </is>
+      </c>
+      <c r="C724" s="1">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>9789755218977</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>Chicago 1975-2000</t>
+        </is>
+      </c>
+      <c r="C725" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>9789752301252</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
+          <t>Cerebral Palsy</t>
+        </is>
+      </c>
+      <c r="C726" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3">
+      <c r="A727" s="1" t="inlineStr">
+        <is>
+          <t>9789755214184</t>
+        </is>
+      </c>
+      <c r="B727" s="1" t="inlineStr">
+        <is>
+          <t>Cengiz Bektaş</t>
+        </is>
+      </c>
+      <c r="C727" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3">
+      <c r="A728" s="1" t="inlineStr">
+        <is>
+          <t>9789752310759</t>
+        </is>
+      </c>
+      <c r="B728" s="1" t="inlineStr">
+        <is>
+          <t>Carte d’Or’dan Tatlı Sırlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C728" s="1">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>9789755214139</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>Carlo Scarpa</t>
+        </is>
+      </c>
+      <c r="C729" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>9789752306721</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>Camdaki Ay (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C730" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>9789755218922</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>Budapeşte 1900-2000</t>
+        </is>
+      </c>
+      <c r="C731" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>9789752306714</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>Aaa! Hiç De Korkunç Değilmiş (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C732" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>9789752307216</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>Berlin Pratik Kent Rehberi</t>
+        </is>
+      </c>
+      <c r="C733" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>9789755216690</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>Berlin 1990-2002</t>
+        </is>
+      </c>
+      <c r="C734" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>9799755213117</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>Benim Tek İstediğim Bir Kitap Yazmaktı</t>
+        </is>
+      </c>
+      <c r="C735" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>9789752310742</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>Bir Tatlı Telaş</t>
+        </is>
+      </c>
+      <c r="C736" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>9789752306660</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
+          <t>Ben Böyle Doğmuşum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C737" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>9789755213545</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>Bellek Peşinde</t>
+        </is>
+      </c>
+      <c r="C738" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>9789752307582</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>Belek Sahilinde Kumullar, Fıstık Çamları ve Bir Konaklama Yapısı</t>
+        </is>
+      </c>
+      <c r="C739" s="1">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>9789755214177</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>Behruz Çinici</t>
+        </is>
+      </c>
+      <c r="C740" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>9789752307643</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>Bebek İşaret Dili</t>
+        </is>
+      </c>
+      <c r="C741" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>9789755217413</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>Barcelona 1900-2000</t>
+        </is>
+      </c>
+      <c r="C742" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>9789752307148</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>Balık Masalları Çıkartma Kitabı</t>
+        </is>
+      </c>
+      <c r="C743" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>9789752302211</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk’ün Anlatımıyla Kurtuluş Savaşı - Nutuk (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C744" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>9789755214948</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Yengeç 21 Haziran / 22 Temmuz İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C745" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
+          <t>9789755215006</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Yay 23 Kasım / 21 Aralık İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C746" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>9789755213828</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Toprak Burçları Gezegenler Boğa, Başak, Oğlak</t>
+        </is>
+      </c>
+      <c r="C747" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>9789755214979</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Terazi 24 Eylül / 23 Ekim İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C748" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>9789755214986</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Oğlak 22 Aralık / 20 Ocak İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C749" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>9789755215013</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Kova 21 Ocak / 18 Şubat İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C750" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>9789755214917</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Koç 21 Mart / 20 Nisan İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C751" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>9789755214924</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası İkizler 21 Mayıs / 20 Haziran İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C752" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3">
+      <c r="A753" s="1" t="inlineStr">
+        <is>
+          <t>9789755213842</t>
+        </is>
+      </c>
+      <c r="B753" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Hava Burçları Gezegenler İkizler, Terazi, Kova</t>
+        </is>
+      </c>
+      <c r="C753" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3">
+      <c r="A754" s="1" t="inlineStr">
+        <is>
+          <t>9789755214931</t>
+        </is>
+      </c>
+      <c r="B754" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Boğa 21 Nisan / 20 Mayıs İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C754" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3">
+      <c r="A755" s="1" t="inlineStr">
+        <is>
+          <t>9789755215020</t>
+        </is>
+      </c>
+      <c r="B755" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Başak 24 Ağustos / 23 Eylül İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C755" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3">
+      <c r="A756" s="1" t="inlineStr">
+        <is>
+          <t>9789755214993</t>
+        </is>
+      </c>
+      <c r="B756" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Balık 19 Şubat / 20 Mart İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C756" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="757" spans="1:3">
+      <c r="A757" s="1" t="inlineStr">
+        <is>
+          <t>9789755213811</t>
+        </is>
+      </c>
+      <c r="B757" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Ateş Burçları Gezegenler Koç, Aslan, Yay</t>
+        </is>
+      </c>
+      <c r="C757" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="758" spans="1:3">
+      <c r="A758" s="1" t="inlineStr">
+        <is>
+          <t>9799755213919</t>
+        </is>
+      </c>
+      <c r="B758" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Astro CD-ROM (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C758" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="759" spans="1:3">
+      <c r="A759" s="1" t="inlineStr">
+        <is>
+          <t>9789755214955</t>
+        </is>
+      </c>
+      <c r="B759" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Aslan 23 Temmuz / 23 Ağustos İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C759" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="760" spans="1:3">
+      <c r="A760" s="1" t="inlineStr">
+        <is>
+          <t>9789755214962</t>
+        </is>
+      </c>
+      <c r="B760" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası Akrep 24 Ekim / 22 Kasım İş - Para - Aşk - Sağlık - Cinsellik</t>
+        </is>
+      </c>
+      <c r="C760" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="761" spans="1:3">
+      <c r="A761" s="1" t="inlineStr">
+        <is>
+          <t>9789755214900</t>
+        </is>
+      </c>
+      <c r="B761" s="1" t="inlineStr">
+        <is>
+          <t>Astroloji Atlası (12 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C761" s="1">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="762" spans="1:3">
+      <c r="A762" s="1" t="inlineStr">
+        <is>
+          <t>9789752305809</t>
+        </is>
+      </c>
+      <c r="B762" s="1" t="inlineStr">
+        <is>
+          <t>Asi Çocuklar</t>
+        </is>
+      </c>
+      <c r="C762" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="763" spans="1:3">
+      <c r="A763" s="1" t="inlineStr">
+        <is>
+          <t>9789752305564</t>
+        </is>
+      </c>
+      <c r="B763" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaşım Olur musun?</t>
+        </is>
+      </c>
+      <c r="C763" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="764" spans="1:3">
+      <c r="A764" s="1" t="inlineStr">
+        <is>
+          <t>9789752306271</t>
+        </is>
+      </c>
+      <c r="B764" s="1" t="inlineStr">
+        <is>
+          <t>Arapça Konuşma Rehberi - Pratik Sözlük</t>
+        </is>
+      </c>
+      <c r="C764" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="765" spans="1:3">
+      <c r="A765" s="1" t="inlineStr">
+        <is>
+          <t>9789752306691</t>
+        </is>
+      </c>
+      <c r="B765" s="1" t="inlineStr">
+        <is>
+          <t>Annemin Ayakkabıları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C765" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="766" spans="1:3">
+      <c r="A766" s="1" t="inlineStr">
+        <is>
+          <t>9789755219271</t>
+        </is>
+      </c>
+      <c r="B766" s="1" t="inlineStr">
+        <is>
+          <t>Atina 1900-2000</t>
+        </is>
+      </c>
+      <c r="C766" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="767" spans="1:3">
+      <c r="A767" s="1" t="inlineStr">
+        <is>
+          <t>9789752306769</t>
+        </is>
+      </c>
+      <c r="B767" s="1" t="inlineStr">
+        <is>
+          <t>Yuvarlak Bonbon (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C767" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3">
+      <c r="A768" s="1" t="inlineStr">
+        <is>
+          <t>9789752305649</t>
+        </is>
+      </c>
+      <c r="B768" s="1" t="inlineStr">
+        <is>
+          <t>Yemiycem İşte!</t>
+        </is>
+      </c>
+      <c r="C768" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="769" spans="1:3">
+      <c r="A769" s="1" t="inlineStr">
+        <is>
+          <t>9789755210476</t>
+        </is>
+      </c>
+      <c r="B769" s="1" t="inlineStr">
+        <is>
+          <t>Yazın, Dil ve Sanat</t>
+        </is>
+      </c>
+      <c r="C769" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="770" spans="1:3">
+      <c r="A770" s="1" t="inlineStr">
+        <is>
+          <t>9789752306844</t>
+        </is>
+      </c>
+      <c r="B770" s="1" t="inlineStr">
+        <is>
+          <t>Yaşasın Kurtlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C770" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="771" spans="1:3">
+      <c r="A771" s="1" t="inlineStr">
+        <is>
+          <t>9789755216096</t>
+        </is>
+      </c>
+      <c r="B771" s="1" t="inlineStr">
+        <is>
+          <t>Yasaklı Cinsellik Gündelik Yaşamda Erotizm</t>
+        </is>
+      </c>
+      <c r="C771" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="772" spans="1:3">
+      <c r="A772" s="1" t="inlineStr">
+        <is>
+          <t>9789752300484</t>
+        </is>
+      </c>
+      <c r="B772" s="1" t="inlineStr">
+        <is>
+          <t>Washington 1780-2000</t>
+        </is>
+      </c>
+      <c r="C772" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3">
+      <c r="A773" s="1" t="inlineStr">
+        <is>
+          <t>9789755216171</t>
+        </is>
+      </c>
+      <c r="B773" s="1" t="inlineStr">
+        <is>
+          <t>Viyana 1900-2000</t>
+        </is>
+      </c>
+      <c r="C773" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="774" spans="1:3">
+      <c r="A774" s="1" t="inlineStr">
+        <is>
+          <t>9789752300415</t>
+        </is>
+      </c>
+      <c r="B774" s="1" t="inlineStr">
+        <is>
+          <t>Venedik 1900-2000</t>
+        </is>
+      </c>
+      <c r="C774" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="775" spans="1:3">
+      <c r="A775" s="1" t="inlineStr">
+        <is>
+          <t>9789752310353</t>
+        </is>
+      </c>
+      <c r="B775" s="1" t="inlineStr">
+        <is>
+          <t>Vatan Cephesi</t>
+        </is>
+      </c>
+      <c r="C775" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3">
+      <c r="A776" s="1" t="inlineStr">
+        <is>
+          <t>9789752306837</t>
+        </is>
+      </c>
+      <c r="B776" s="1" t="inlineStr">
+        <is>
+          <t>Üff, Keşke Kardeşim Olsa (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C776" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="777" spans="1:3">
+      <c r="A777" s="1" t="inlineStr">
+        <is>
+          <t>9789755210766</t>
+        </is>
+      </c>
+      <c r="B777" s="1" t="inlineStr">
+        <is>
+          <t>Uzaya Kaçış</t>
+        </is>
+      </c>
+      <c r="C777" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="778" spans="1:3">
+      <c r="A778" s="1" t="inlineStr">
+        <is>
+          <t>9789752307483</t>
+        </is>
+      </c>
+      <c r="B778" s="1" t="inlineStr">
+        <is>
+          <t>Ulusal Müziğimiz</t>
+        </is>
+      </c>
+      <c r="C778" s="1">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="779" spans="1:3">
+      <c r="A779" s="1" t="inlineStr">
+        <is>
+          <t>9789752304086</t>
+        </is>
+      </c>
+      <c r="B779" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Uygarlık Yolu Üniversitelerden Geçiyor</t>
+        </is>
+      </c>
+      <c r="C779" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="780" spans="1:3">
+      <c r="A780" s="1" t="inlineStr">
+        <is>
+          <t>9789752305397</t>
+        </is>
+      </c>
+      <c r="B780" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kimliği</t>
+        </is>
+      </c>
+      <c r="C780" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="781" spans="1:3">
+      <c r="A781" s="1" t="inlineStr">
+        <is>
+          <t>9789752301368</t>
+        </is>
+      </c>
+      <c r="B781" s="1" t="inlineStr">
+        <is>
+          <t>Trendy Tarifler Özel Günleriniz İçin Lezzetli Öneriler</t>
+        </is>
+      </c>
+      <c r="C781" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="782" spans="1:3">
+      <c r="A782" s="1" t="inlineStr">
+        <is>
+          <t>9789752310469</t>
+        </is>
+      </c>
+      <c r="B782" s="1" t="inlineStr">
+        <is>
+          <t>The Book of Cihannüma (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C782" s="1">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="783" spans="1:3">
+      <c r="A783" s="1" t="inlineStr">
+        <is>
+          <t>9789752310513</t>
+        </is>
+      </c>
+      <c r="B783" s="1" t="inlineStr">
+        <is>
+          <t>The Book of Bahriye</t>
+        </is>
+      </c>
+      <c r="C783" s="1">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="784" spans="1:3">
+      <c r="A784" s="1" t="inlineStr">
+        <is>
+          <t>9789752310285</t>
+        </is>
+      </c>
+      <c r="B784" s="1" t="inlineStr">
+        <is>
+          <t>Sırlar Atlası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C784" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="785" spans="1:3">
+      <c r="A785" s="1" t="inlineStr">
+        <is>
+          <t>9789752310544</t>
+        </is>
+      </c>
+      <c r="B785" s="1" t="inlineStr">
+        <is>
+          <t>Piri Reis 1513 Dünya Haritası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C785" s="1">
+        <v>16790</v>
+      </c>
+    </row>
+    <row r="786" spans="1:3">
+      <c r="A786" s="1" t="inlineStr">
+        <is>
+          <t>9789755214214</t>
+        </is>
+      </c>
+      <c r="B786" s="1" t="inlineStr">
+        <is>
+          <t>Kisho Kurokawa</t>
+        </is>
+      </c>
+      <c r="C786" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3">
+      <c r="A787" s="1" t="inlineStr">
+        <is>
+          <t>9789752305656</t>
+        </is>
+      </c>
+      <c r="B787" s="1" t="inlineStr">
+        <is>
+          <t>Kim Demiş Yaramaz Diye?</t>
+        </is>
+      </c>
+      <c r="C787" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="788" spans="1:3">
+      <c r="A788" s="1" t="inlineStr">
+        <is>
+          <t>9799755214541</t>
+        </is>
+      </c>
+      <c r="B788" s="1" t="inlineStr">
+        <is>
+          <t>Kim Bu? Ecevit</t>
+        </is>
+      </c>
+      <c r="C788" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="789" spans="1:3">
+      <c r="A789" s="1" t="inlineStr">
+        <is>
+          <t>9789752307261</t>
+        </is>
+      </c>
+      <c r="B789" s="1" t="inlineStr">
+        <is>
+          <t>Kahire Pratik Kent Rehberi</t>
+        </is>
+      </c>
+      <c r="C789" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="790" spans="1:3">
+      <c r="A790" s="1" t="inlineStr">
+        <is>
+          <t>9789755218397</t>
+        </is>
+      </c>
+      <c r="B790" s="1" t="inlineStr">
+        <is>
+          <t>Kahire  641 - 2000</t>
+        </is>
+      </c>
+      <c r="C790" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="791" spans="1:3">
+      <c r="A791" s="1" t="inlineStr">
+        <is>
+          <t>9789752305571</t>
+        </is>
+      </c>
+      <c r="B791" s="1" t="inlineStr">
+        <is>
+          <t>İyi Uykular!</t>
+        </is>
+      </c>
+      <c r="C791" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="792" spans="1:3">
+      <c r="A792" s="1" t="inlineStr">
+        <is>
+          <t>9789752306141</t>
+        </is>
+      </c>
+      <c r="B792" s="1" t="inlineStr">
+        <is>
+          <t>İtalyan Lezzetleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C792" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="793" spans="1:3">
+      <c r="A793" s="1" t="inlineStr">
+        <is>
+          <t>9789752302655</t>
+        </is>
+      </c>
+      <c r="B793" s="1" t="inlineStr">
+        <is>
+          <t>İki Aykırının Mektupları Fikret Mualla - Semiha Berksoy</t>
+        </is>
+      </c>
+      <c r="C793" s="1">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="794" spans="1:3">
+      <c r="A794" s="1" t="inlineStr">
+        <is>
+          <t>9789752310292</t>
+        </is>
+      </c>
+      <c r="B794" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Dünyalar Atlası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C794" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="795" spans="1:3">
+      <c r="A795" s="1" t="inlineStr">
+        <is>
+          <t>9789752313040</t>
+        </is>
+      </c>
+      <c r="B795" s="1" t="inlineStr">
+        <is>
+          <t>Çiftlikte Doğum Günü</t>
+        </is>
+      </c>
+      <c r="C795" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="796" spans="1:3">
+      <c r="A796" s="1" t="inlineStr">
+        <is>
+          <t>9789752313118</t>
+        </is>
+      </c>
+      <c r="B796" s="1" t="inlineStr">
+        <is>
+          <t>Benim Renklerim ve Harflerim</t>
+        </is>
+      </c>
+      <c r="C796" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="797" spans="1:3">
+      <c r="A797" s="1" t="inlineStr">
+        <is>
+          <t>9789752313149</t>
+        </is>
+      </c>
+      <c r="B797" s="1" t="inlineStr">
+        <is>
+          <t>Şehirler Çağı</t>
+        </is>
+      </c>
+      <c r="C797" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="798" spans="1:3">
+      <c r="A798" s="1" t="inlineStr">
+        <is>
+          <t>9789752313132</t>
+        </is>
+      </c>
+      <c r="B798" s="1" t="inlineStr">
+        <is>
+          <t>Fonksiyonel Ses Eğitimi</t>
+        </is>
+      </c>
+      <c r="C798" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="799" spans="1:3">
+      <c r="A799" s="1" t="inlineStr">
+        <is>
+          <t>9789752313125</t>
+        </is>
+      </c>
+      <c r="B799" s="1" t="inlineStr">
+        <is>
+          <t>Manoli'nin Gözyaşları Mübadele ve Şirince</t>
+        </is>
+      </c>
+      <c r="C799" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="800" spans="1:3">
+      <c r="A800" s="1" t="inlineStr">
+        <is>
+          <t>9789752313101</t>
+        </is>
+      </c>
+      <c r="B800" s="1" t="inlineStr">
+        <is>
+          <t>Renk Kuramları</t>
+        </is>
+      </c>
+      <c r="C800" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="801" spans="1:3">
+      <c r="A801" s="1" t="inlineStr">
+        <is>
+          <t>9789752312999</t>
+        </is>
+      </c>
+      <c r="B801" s="1" t="inlineStr">
+        <is>
+          <t>Sanatsal Esinler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C801" s="1">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="802" spans="1:3">
+      <c r="A802" s="1" t="inlineStr">
+        <is>
+          <t>9789752313033</t>
+        </is>
+      </c>
+      <c r="B802" s="1" t="inlineStr">
+        <is>
+          <t>Denize Dökülen</t>
+        </is>
+      </c>
+      <c r="C802" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="803" spans="1:3">
+      <c r="A803" s="1" t="inlineStr">
+        <is>
+          <t>9789752312975</t>
+        </is>
+      </c>
+      <c r="B803" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Gezmiş'in Yaşamı ve Mücadelesi - Fotoroman - Aşk Olsun Çocuk</t>
+        </is>
+      </c>
+      <c r="C803" s="1">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="804" spans="1:3">
+      <c r="A804" s="1" t="inlineStr">
+        <is>
+          <t>9789752312968</t>
+        </is>
+      </c>
+      <c r="B804" s="1" t="inlineStr">
+        <is>
+          <t>Otobiyografik Yaşamı ve Sanatı</t>
+        </is>
+      </c>
+      <c r="C804" s="1">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="805" spans="1:3">
+      <c r="A805" s="1" t="inlineStr">
+        <is>
+          <t>9789752312944</t>
+        </is>
+      </c>
+      <c r="B805" s="1" t="inlineStr">
+        <is>
+          <t>Aynadaki Öteki</t>
+        </is>
+      </c>
+      <c r="C805" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="806" spans="1:3">
+      <c r="A806" s="1" t="inlineStr">
+        <is>
+          <t>9789752312951</t>
+        </is>
+      </c>
+      <c r="B806" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Yolunu Bulur</t>
+        </is>
+      </c>
+      <c r="C806" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="807" spans="1:3">
+      <c r="A807" s="1" t="inlineStr">
+        <is>
+          <t>9789752312920</t>
+        </is>
+      </c>
+      <c r="B807" s="1" t="inlineStr">
+        <is>
+          <t>Karanlıkta Koşmak</t>
+        </is>
+      </c>
+      <c r="C807" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="808" spans="1:3">
+      <c r="A808" s="1" t="inlineStr">
+        <is>
+          <t>9789752312876</t>
+        </is>
+      </c>
+      <c r="B808" s="1" t="inlineStr">
+        <is>
+          <t>Klasik Bale - Teori ve Analiz</t>
+        </is>
+      </c>
+      <c r="C808" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="809" spans="1:3">
+      <c r="A809" s="1" t="inlineStr">
+        <is>
+          <t>9789752312890</t>
+        </is>
+      </c>
+      <c r="B809" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte İzmir Haritaları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C809" s="1">
+        <v>16790</v>
+      </c>
+    </row>
+    <row r="810" spans="1:3">
+      <c r="A810" s="1" t="inlineStr">
+        <is>
+          <t>9789752312883</t>
+        </is>
+      </c>
+      <c r="B810" s="1" t="inlineStr">
+        <is>
+          <t>Tabula Peutingeriana (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C810" s="1">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="811" spans="1:3">
+      <c r="A811" s="1" t="inlineStr">
+        <is>
+          <t>9789752312906</t>
+        </is>
+      </c>
+      <c r="B811" s="1" t="inlineStr">
+        <is>
+          <t>Tarih ve Uluslararası İlişkiler Perspektifinden Türk -Yunan İlişkileri</t>
+        </is>
+      </c>
+      <c r="C811" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="812" spans="1:3">
+      <c r="A812" s="1" t="inlineStr">
+        <is>
+          <t>9789752312913</t>
+        </is>
+      </c>
+      <c r="B812" s="1" t="inlineStr">
+        <is>
+          <t>Çekim Yasası Günlüğü - Tot (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C812" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="813" spans="1:3">
+      <c r="A813" s="1" t="inlineStr">
+        <is>
+          <t>9789752312616</t>
+        </is>
+      </c>
+      <c r="B813" s="1" t="inlineStr">
+        <is>
+          <t>Arı Kız Okula Gidiyor</t>
+        </is>
+      </c>
+      <c r="C813" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="814" spans="1:3">
+      <c r="A814" s="1" t="inlineStr">
+        <is>
+          <t>9789752312852</t>
+        </is>
+      </c>
+      <c r="B814" s="1" t="inlineStr">
+        <is>
+          <t>Harflerle Cerebral Palsy</t>
+        </is>
+      </c>
+      <c r="C814" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="815" spans="1:3">
+      <c r="A815" s="1" t="inlineStr">
+        <is>
+          <t>9789752312845</t>
+        </is>
+      </c>
+      <c r="B815" s="1" t="inlineStr">
+        <is>
+          <t>Diren Aykırılık</t>
+        </is>
+      </c>
+      <c r="C815" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="816" spans="1:3">
+      <c r="A816" s="1" t="inlineStr">
+        <is>
+          <t>9771305686008</t>
+        </is>
+      </c>
+      <c r="B816" s="1" t="inlineStr">
+        <is>
+          <t>3D Çocuk Dergisi - Böceklerin Gizli Dünyası</t>
+        </is>
+      </c>
+      <c r="C816" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="817" spans="1:3">
+      <c r="A817" s="1" t="inlineStr">
+        <is>
+          <t>9789752311367</t>
+        </is>
+      </c>
+      <c r="B817" s="1" t="inlineStr">
+        <is>
+          <t>Arkeoloji Sırları - 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C817" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="818" spans="1:3">
+      <c r="A818" s="1" t="inlineStr">
+        <is>
+          <t>9789752309098</t>
+        </is>
+      </c>
+      <c r="B818" s="1" t="inlineStr">
+        <is>
+          <t>İslam Uygarlığında Mimari, Geometri, Fizik, Kimya, Tıp (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C818" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3">
+      <c r="A819" s="1" t="inlineStr">
+        <is>
+          <t>9789752306509</t>
+        </is>
+      </c>
+      <c r="B819" s="1" t="inlineStr">
+        <is>
+          <t>İslam Uygarlığında Astronomi Coğrafya ve Denizcilik (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C819" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="820" spans="1:3">
+      <c r="A820" s="1" t="inlineStr">
+        <is>
+          <t>9789752312838</t>
+        </is>
+      </c>
+      <c r="B820" s="1" t="inlineStr">
+        <is>
+          <t>Ruh Doğu'dur Beden Batı</t>
+        </is>
+      </c>
+      <c r="C820" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3">
+      <c r="A821" s="1" t="inlineStr">
+        <is>
+          <t>9789752312807</t>
+        </is>
+      </c>
+      <c r="B821" s="1" t="inlineStr">
+        <is>
+          <t>Futbol Bilimi</t>
+        </is>
+      </c>
+      <c r="C821" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="822" spans="1:3">
+      <c r="A822" s="1" t="inlineStr">
+        <is>
+          <t>9789752312784</t>
+        </is>
+      </c>
+      <c r="B822" s="1" t="inlineStr">
+        <is>
+          <t>Futbol Zekâsı</t>
+        </is>
+      </c>
+      <c r="C822" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="823" spans="1:3">
+      <c r="A823" s="1" t="inlineStr">
+        <is>
+          <t>9789752312791</t>
+        </is>
+      </c>
+      <c r="B823" s="1" t="inlineStr">
+        <is>
+          <t>Futbol Yöneticisi</t>
+        </is>
+      </c>
+      <c r="C823" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="824" spans="1:3">
+      <c r="A824" s="1" t="inlineStr">
+        <is>
+          <t>9789752312708</t>
+        </is>
+      </c>
+      <c r="B824" s="1" t="inlineStr">
+        <is>
+          <t>Olasılık - İstatistik</t>
+        </is>
+      </c>
+      <c r="C824" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="825" spans="1:3">
+      <c r="A825" s="1" t="inlineStr">
+        <is>
+          <t>9789752312647</t>
+        </is>
+      </c>
+      <c r="B825" s="1" t="inlineStr">
+        <is>
+          <t>Şirket Organizasyonu &amp; Site Yönetim Planı</t>
+        </is>
+      </c>
+      <c r="C825" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="826" spans="1:3">
+      <c r="A826" s="1" t="inlineStr">
+        <is>
+          <t>9789752312678</t>
+        </is>
+      </c>
+      <c r="B826" s="1" t="inlineStr">
+        <is>
+          <t>Yönetim Teknikleri</t>
+        </is>
+      </c>
+      <c r="C826" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="827" spans="1:3">
+      <c r="A827" s="1" t="inlineStr">
+        <is>
+          <t>9789752312661</t>
+        </is>
+      </c>
+      <c r="B827" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Kooperatifi</t>
+        </is>
+      </c>
+      <c r="C827" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="828" spans="1:3">
+      <c r="A828" s="1" t="inlineStr">
+        <is>
+          <t>9789752312722</t>
+        </is>
+      </c>
+      <c r="B828" s="1" t="inlineStr">
+        <is>
+          <t>Zeka &amp; Yapay Zeka</t>
+        </is>
+      </c>
+      <c r="C828" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="829" spans="1:3">
+      <c r="A829" s="1" t="inlineStr">
+        <is>
+          <t>9789752312777</t>
+        </is>
+      </c>
+      <c r="B829" s="1" t="inlineStr">
+        <is>
+          <t>OKB Obsesif Kompulsif Bozukluk Bipolar II Bozukluk</t>
+        </is>
+      </c>
+      <c r="C829" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="830" spans="1:3">
+      <c r="A830" s="1" t="inlineStr">
+        <is>
+          <t>9789752312715</t>
+        </is>
+      </c>
+      <c r="B830" s="1" t="inlineStr">
+        <is>
+          <t>Kentsel Dönüşümde Genel Prensipler &amp; Paylaşıma Çözüm</t>
+        </is>
+      </c>
+      <c r="C830" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="831" spans="1:3">
+      <c r="A831" s="1" t="inlineStr">
+        <is>
+          <t>9789752312630</t>
+        </is>
+      </c>
+      <c r="B831" s="1" t="inlineStr">
+        <is>
+          <t>Kat Karşılığı &amp; Hasılat Paylaşımı İnşaat Sözleşmeleri</t>
+        </is>
+      </c>
+      <c r="C831" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="832" spans="1:3">
+      <c r="A832" s="1" t="inlineStr">
+        <is>
+          <t>9789752312692</t>
+        </is>
+      </c>
+      <c r="B832" s="1" t="inlineStr">
+        <is>
+          <t>İnşaatçılar İçin İmar Planı</t>
+        </is>
+      </c>
+      <c r="C832" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="833" spans="1:3">
+      <c r="A833" s="1" t="inlineStr">
+        <is>
+          <t>9789752312746</t>
+        </is>
+      </c>
+      <c r="B833" s="1" t="inlineStr">
+        <is>
+          <t>İnşaatçılar İçin Finans</t>
+        </is>
+      </c>
+      <c r="C833" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="834" spans="1:3">
+      <c r="A834" s="1" t="inlineStr">
+        <is>
+          <t>9789752312654</t>
+        </is>
+      </c>
+      <c r="B834" s="1" t="inlineStr">
+        <is>
+          <t>Gayrimenkul Projesi Geliştirme</t>
+        </is>
+      </c>
+      <c r="C834" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="835" spans="1:3">
+      <c r="A835" s="1" t="inlineStr">
+        <is>
+          <t>9789752312760</t>
+        </is>
+      </c>
+      <c r="B835" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın  16  Prensibi</t>
+        </is>
+      </c>
+      <c r="C835" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="836" spans="1:3">
+      <c r="A836" s="1" t="inlineStr">
+        <is>
+          <t>9789752312753</t>
+        </is>
+      </c>
+      <c r="B836" s="1" t="inlineStr">
+        <is>
+          <t>Hayatta Kazanılan Tecrübeler Tavsiyeler</t>
+        </is>
+      </c>
+      <c r="C836" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="837" spans="1:3">
+      <c r="A837" s="1" t="inlineStr">
+        <is>
+          <t>9789752312685</t>
+        </is>
+      </c>
+      <c r="B837" s="1" t="inlineStr">
+        <is>
+          <t>İnşaat  Müteahhidi &amp;İnşaatta Fizibilite</t>
+        </is>
+      </c>
+      <c r="C837" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="838" spans="1:3">
+      <c r="A838" s="1" t="inlineStr">
+        <is>
+          <t>9789752312739</t>
+        </is>
+      </c>
+      <c r="B838" s="1" t="inlineStr">
+        <is>
+          <t>İNşaatçılar  İçin  Hukuk</t>
+        </is>
+      </c>
+      <c r="C838" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="839" spans="1:3">
+      <c r="A839" s="1" t="inlineStr">
+        <is>
+          <t>9789752312623</t>
+        </is>
+      </c>
+      <c r="B839" s="1" t="inlineStr">
+        <is>
+          <t>Anonim &amp; Limited Şirket</t>
+        </is>
+      </c>
+      <c r="C839" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="840" spans="1:3">
+      <c r="A840" s="1" t="inlineStr">
+        <is>
+          <t>9789752312814</t>
+        </is>
+      </c>
+      <c r="B840" s="1" t="inlineStr">
+        <is>
+          <t>Futbol Hakemi</t>
+        </is>
+      </c>
+      <c r="C840" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="841" spans="1:3">
+      <c r="A841" s="1" t="inlineStr">
+        <is>
+          <t>9789752312593</t>
+        </is>
+      </c>
+      <c r="B841" s="1" t="inlineStr">
+        <is>
+          <t>İlk ve Son Barış (Kutulu) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C841" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="842" spans="1:3">
+      <c r="A842" s="1" t="inlineStr">
+        <is>
+          <t>9789752312579</t>
+        </is>
+      </c>
+      <c r="B842" s="1" t="inlineStr">
+        <is>
+          <t>Martı Adası - Genç Bir Mimarın Öyküsü</t>
+        </is>
+      </c>
+      <c r="C842" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="843" spans="1:3">
+      <c r="A843" s="1" t="inlineStr">
+        <is>
+          <t>9789752312562</t>
+        </is>
+      </c>
+      <c r="B843" s="1" t="inlineStr">
+        <is>
+          <t>Hunza’nın El Günlüğü</t>
+        </is>
+      </c>
+      <c r="C843" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3">
+      <c r="A844" s="1" t="inlineStr">
+        <is>
+          <t>3998547014850</t>
+        </is>
+      </c>
+      <c r="B844" s="1" t="inlineStr">
+        <is>
+          <t>Art Crazy - Yaratıcı Çocuk Seti (3-14 yaş)</t>
+        </is>
+      </c>
+      <c r="C844" s="1">
+        <v>6750</v>
+      </c>
+    </row>
+    <row r="845" spans="1:3">
+      <c r="A845" s="1" t="inlineStr">
+        <is>
+          <t>9789752312548</t>
+        </is>
+      </c>
+      <c r="B845" s="1" t="inlineStr">
+        <is>
+          <t>Beynin Yeryüzü Suretleri</t>
+        </is>
+      </c>
+      <c r="C845" s="1">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="846" spans="1:3">
+      <c r="A846" s="1" t="inlineStr">
+        <is>
+          <t>9789752312289</t>
+        </is>
+      </c>
+      <c r="B846" s="1" t="inlineStr">
+        <is>
+          <t>Etrüskler (Tursakalar) Türk İdiler Din ve Dil ile İlgili Deliller</t>
+        </is>
+      </c>
+      <c r="C846" s="1">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="847" spans="1:3">
+      <c r="A847" s="1" t="inlineStr">
+        <is>
+          <t>9789752311305</t>
+        </is>
+      </c>
+      <c r="B847" s="1" t="inlineStr">
+        <is>
+          <t>Kitab-ı Cihannüma (2 Kitap Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C847" s="1">
+        <v>19320</v>
+      </c>
+    </row>
+    <row r="848" spans="1:3">
+      <c r="A848" s="1" t="inlineStr">
+        <is>
+          <t>9789752312432</t>
+        </is>
+      </c>
+      <c r="B848" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte İstanbul Haritaları (Özel Üretim Kutulu) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C848" s="1">
+        <v>14600</v>
+      </c>
+    </row>
+    <row r="849" spans="1:3">
+      <c r="A849" s="1" t="inlineStr">
+        <is>
+          <t>9789752312494</t>
+        </is>
+      </c>
+      <c r="B849" s="1" t="inlineStr">
+        <is>
+          <t>İmgesel Yansımalar</t>
+        </is>
+      </c>
+      <c r="C849" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="850" spans="1:3">
+      <c r="A850" s="1" t="inlineStr">
+        <is>
+          <t>9789752312449</t>
+        </is>
+      </c>
+      <c r="B850" s="1" t="inlineStr">
+        <is>
+          <t>Gün Işığı</t>
+        </is>
+      </c>
+      <c r="C850" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="851" spans="1:3">
+      <c r="A851" s="1" t="inlineStr">
+        <is>
+          <t>9789752312395</t>
+        </is>
+      </c>
+      <c r="B851" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Hayat</t>
+        </is>
+      </c>
+      <c r="C851" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="852" spans="1:3">
+      <c r="A852" s="1" t="inlineStr">
+        <is>
+          <t>9789752312388</t>
+        </is>
+      </c>
+      <c r="B852" s="1" t="inlineStr">
+        <is>
+          <t>Geleceğe Yol Alırken</t>
+        </is>
+      </c>
+      <c r="C852" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="853" spans="1:3">
+      <c r="A853" s="1" t="inlineStr">
+        <is>
+          <t>9789752312517</t>
+        </is>
+      </c>
+      <c r="B853" s="1" t="inlineStr">
+        <is>
+          <t>Düşten Düşe</t>
+        </is>
+      </c>
+      <c r="C853" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="854" spans="1:3">
+      <c r="A854" s="1" t="inlineStr">
+        <is>
+          <t>9789752312425</t>
+        </is>
+      </c>
+      <c r="B854" s="1" t="inlineStr">
+        <is>
+          <t>Yürekten Yüreğe Tutuşur Ömür Dediğin</t>
+        </is>
+      </c>
+      <c r="C854" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="855" spans="1:3">
+      <c r="A855" s="1" t="inlineStr">
+        <is>
+          <t>9789752312418</t>
+        </is>
+      </c>
+      <c r="B855" s="1" t="inlineStr">
+        <is>
+          <t>Yakarış ve Yalın Kurtuluş</t>
+        </is>
+      </c>
+      <c r="C855" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="856" spans="1:3">
+      <c r="A856" s="1" t="inlineStr">
+        <is>
+          <t>9789752312401</t>
+        </is>
+      </c>
+      <c r="B856" s="1" t="inlineStr">
+        <is>
+          <t>Yakamoz Işığında</t>
+        </is>
+      </c>
+      <c r="C856" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="857" spans="1:3">
+      <c r="A857" s="1" t="inlineStr">
+        <is>
+          <t>9789752312470</t>
+        </is>
+      </c>
+      <c r="B857" s="1" t="inlineStr">
+        <is>
+          <t>Umut Fırtınası</t>
+        </is>
+      </c>
+      <c r="C857" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="858" spans="1:3">
+      <c r="A858" s="1" t="inlineStr">
+        <is>
+          <t>9789752312456</t>
+        </is>
+      </c>
+      <c r="B858" s="1" t="inlineStr">
+        <is>
+          <t>Ruhumda Azgın Fırtınalar</t>
+        </is>
+      </c>
+      <c r="C858" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="859" spans="1:3">
+      <c r="A859" s="1" t="inlineStr">
+        <is>
+          <t>9789752312487</t>
+        </is>
+      </c>
+      <c r="B859" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük</t>
+        </is>
+      </c>
+      <c r="C859" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="860" spans="1:3">
+      <c r="A860" s="1" t="inlineStr">
+        <is>
+          <t>9789752312371</t>
+        </is>
+      </c>
+      <c r="B860" s="1" t="inlineStr">
+        <is>
+          <t>Düşler İçinde Gerçeğe Ermek</t>
+        </is>
+      </c>
+      <c r="C860" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="861" spans="1:3">
+      <c r="A861" s="1" t="inlineStr">
+        <is>
+          <t>9789752312500</t>
+        </is>
+      </c>
+      <c r="B861" s="1" t="inlineStr">
+        <is>
+          <t>Düş ve Kurgu</t>
+        </is>
+      </c>
+      <c r="C861" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="862" spans="1:3">
+      <c r="A862" s="1" t="inlineStr">
+        <is>
+          <t>9789752312463</t>
+        </is>
+      </c>
+      <c r="B862" s="1" t="inlineStr">
+        <is>
+          <t>Dökülmemiş Gözyaşları</t>
+        </is>
+      </c>
+      <c r="C862" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="863" spans="1:3">
+      <c r="A863" s="1" t="inlineStr">
+        <is>
+          <t>9789752312364</t>
+        </is>
+      </c>
+      <c r="B863" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Soluğunda Yaşamak</t>
+        </is>
+      </c>
+      <c r="C863" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="864" spans="1:3">
+      <c r="A864" s="1" t="inlineStr">
+        <is>
+          <t>9789752312531</t>
+        </is>
+      </c>
+      <c r="B864" s="1" t="inlineStr">
+        <is>
+          <t>Bumerang Çılgınlığı</t>
+        </is>
+      </c>
+      <c r="C864" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="865" spans="1:3">
+      <c r="A865" s="1" t="inlineStr">
+        <is>
+          <t>9789752312357</t>
+        </is>
+      </c>
+      <c r="B865" s="1" t="inlineStr">
+        <is>
+          <t>Azap</t>
+        </is>
+      </c>
+      <c r="C865" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="866" spans="1:3">
+      <c r="A866" s="1" t="inlineStr">
+        <is>
+          <t>9789752312524</t>
+        </is>
+      </c>
+      <c r="B866" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Ateşi</t>
+        </is>
+      </c>
+      <c r="C866" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="867" spans="1:3">
+      <c r="A867" s="1" t="inlineStr">
+        <is>
+          <t>9789752312340</t>
+        </is>
+      </c>
+      <c r="B867" s="1" t="inlineStr">
+        <is>
+          <t>Kim Ne Yaparsa Kendine Yapar!</t>
+        </is>
+      </c>
+      <c r="C867" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="868" spans="1:3">
+      <c r="A868" s="1" t="inlineStr">
+        <is>
+          <t>9789752312326</t>
+        </is>
+      </c>
+      <c r="B868" s="1" t="inlineStr">
+        <is>
+          <t>Cerebral Palsy ve Genetik</t>
+        </is>
+      </c>
+      <c r="C868" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="869" spans="1:3">
+      <c r="A869" s="1" t="inlineStr">
+        <is>
+          <t>9789752312104</t>
+        </is>
+      </c>
+      <c r="B869" s="1" t="inlineStr">
+        <is>
+          <t>Gayrimenkul Satışında Başarının Sırrı</t>
+        </is>
+      </c>
+      <c r="C869" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="870" spans="1:3">
+      <c r="A870" s="1" t="inlineStr">
+        <is>
+          <t>9789752312302</t>
+        </is>
+      </c>
+      <c r="B870" s="1" t="inlineStr">
+        <is>
+          <t>Mantık Tarihi - Ortaçağ</t>
+        </is>
+      </c>
+      <c r="C870" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="871" spans="1:3">
+      <c r="A871" s="1" t="inlineStr">
+        <is>
+          <t>9789752312265</t>
+        </is>
+      </c>
+      <c r="B871" s="1" t="inlineStr">
+        <is>
+          <t>Cerebral Palsy’li Çocukları Destekleme</t>
+        </is>
+      </c>
+      <c r="C871" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="872" spans="1:3">
+      <c r="A872" s="1" t="inlineStr">
+        <is>
+          <t>9789752312296</t>
+        </is>
+      </c>
+      <c r="B872" s="1" t="inlineStr">
+        <is>
+          <t>Değer Yaratmak</t>
+        </is>
+      </c>
+      <c r="C872" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="873" spans="1:3">
+      <c r="A873" s="1" t="inlineStr">
+        <is>
+          <t>9789752312272</t>
+        </is>
+      </c>
+      <c r="B873" s="1" t="inlineStr">
+        <is>
+          <t>Esma İle Yunus</t>
+        </is>
+      </c>
+      <c r="C873" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="874" spans="1:3">
+      <c r="A874" s="1" t="inlineStr">
+        <is>
+          <t>9789752312241</t>
+        </is>
+      </c>
+      <c r="B874" s="1" t="inlineStr">
+        <is>
+          <t>Taş Kömürü Havzasında Bahriye Nezareti Yönetimi (1865-1908) ve Dilaver Paşa Nizamnamesi</t>
+        </is>
+      </c>
+      <c r="C874" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="875" spans="1:3">
+      <c r="A875" s="1" t="inlineStr">
+        <is>
+          <t>9789752312203</t>
+        </is>
+      </c>
+      <c r="B875" s="1" t="inlineStr">
+        <is>
+          <t>Yüzümde Çarpık Bir Gülümseme</t>
+        </is>
+      </c>
+      <c r="C875" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="876" spans="1:3">
+      <c r="A876" s="1" t="inlineStr">
+        <is>
+          <t>9789752312234</t>
+        </is>
+      </c>
+      <c r="B876" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Orkide</t>
+        </is>
+      </c>
+      <c r="C876" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="877" spans="1:3">
+      <c r="A877" s="1" t="inlineStr">
+        <is>
+          <t>9789752312258</t>
+        </is>
+      </c>
+      <c r="B877" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyatta Beyin Hareleri</t>
+        </is>
+      </c>
+      <c r="C877" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="878" spans="1:3">
+      <c r="A878" s="1" t="inlineStr">
+        <is>
+          <t>9789752312227</t>
+        </is>
+      </c>
+      <c r="B878" s="1" t="inlineStr">
+        <is>
+          <t>Ateşe Dönen Dünya Sarıkamış</t>
+        </is>
+      </c>
+      <c r="C878" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="879" spans="1:3">
+      <c r="A879" s="1" t="inlineStr">
+        <is>
+          <t>9789752312197</t>
+        </is>
+      </c>
+      <c r="B879" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Beyaz Adam</t>
+        </is>
+      </c>
+      <c r="C879" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="880" spans="1:3">
+      <c r="A880" s="1" t="inlineStr">
+        <is>
+          <t>9789752303256</t>
+        </is>
+      </c>
+      <c r="B880" s="1" t="inlineStr">
+        <is>
+          <t>Temel Egzersizler - Go Yeni Başlayanlar İçin Step Hareketleri</t>
+        </is>
+      </c>
+      <c r="C880" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="881" spans="1:3">
+      <c r="A881" s="1" t="inlineStr">
+        <is>
+          <t>9789752312180</t>
+        </is>
+      </c>
+      <c r="B881" s="1" t="inlineStr">
+        <is>
+          <t>Sevr ve Versay</t>
+        </is>
+      </c>
+      <c r="C881" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="882" spans="1:3">
+      <c r="A882" s="1" t="inlineStr">
+        <is>
+          <t>9789752312166</t>
+        </is>
+      </c>
+      <c r="B882" s="1" t="inlineStr">
+        <is>
+          <t>Riskli Bebek Aile Rehberi</t>
+        </is>
+      </c>
+      <c r="C882" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="883" spans="1:3">
+      <c r="A883" s="1" t="inlineStr">
+        <is>
+          <t>9789752312142</t>
+        </is>
+      </c>
+      <c r="B883" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte Türkiye Haritaları (Özel Kutulu) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C883" s="1">
+        <v>14600</v>
+      </c>
+    </row>
+    <row r="884" spans="1:3">
+      <c r="A884" s="1" t="inlineStr">
+        <is>
+          <t>9789752312159</t>
+        </is>
+      </c>
+      <c r="B884" s="1" t="inlineStr">
+        <is>
+          <t>Gadaynan Gadeyim</t>
+        </is>
+      </c>
+      <c r="C884" s="1">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="885" spans="1:3">
+      <c r="A885" s="1" t="inlineStr">
+        <is>
+          <t>9789752312005</t>
+        </is>
+      </c>
+      <c r="B885" s="1" t="inlineStr">
+        <is>
+          <t>Bilgi ve İletişim Sistemlerinde Eğilim</t>
+        </is>
+      </c>
+      <c r="C885" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="886" spans="1:3">
+      <c r="A886" s="1" t="inlineStr">
+        <is>
+          <t>9789752312098</t>
+        </is>
+      </c>
+      <c r="B886" s="1" t="inlineStr">
+        <is>
+          <t>Klaudios Ptolemaios Coğrafya El Kitabı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C886" s="1">
+        <v>20240</v>
+      </c>
+    </row>
+    <row r="887" spans="1:3">
+      <c r="A887" s="1" t="inlineStr">
+        <is>
+          <t>9789752312029</t>
+        </is>
+      </c>
+      <c r="B887" s="1" t="inlineStr">
+        <is>
+          <t>Pruvamız Neta 2</t>
+        </is>
+      </c>
+      <c r="C887" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="888" spans="1:3">
+      <c r="A888" s="1" t="inlineStr">
+        <is>
+          <t>9789752312074</t>
+        </is>
+      </c>
+      <c r="B888" s="1" t="inlineStr">
+        <is>
+          <t>CHP’li Menderes (1931-1945)</t>
+        </is>
+      </c>
+      <c r="C888" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="889" spans="1:3">
+      <c r="A889" s="1" t="inlineStr">
+        <is>
+          <t>9789752311930</t>
+        </is>
+      </c>
+      <c r="B889" s="1" t="inlineStr">
+        <is>
+          <t>Çöl Devriyesi</t>
+        </is>
+      </c>
+      <c r="C889" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="890" spans="1:3">
+      <c r="A890" s="1" t="inlineStr">
+        <is>
+          <t>9789752311923</t>
+        </is>
+      </c>
+      <c r="B890" s="1" t="inlineStr">
+        <is>
+          <t>Doğan Kuban Yazıları Antolojisi 2. Cilt</t>
+        </is>
+      </c>
+      <c r="C890" s="1">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="891" spans="1:3">
+      <c r="A891" s="1" t="inlineStr">
+        <is>
+          <t>9789752311886</t>
+        </is>
+      </c>
+      <c r="B891" s="1" t="inlineStr">
+        <is>
+          <t>Sürdürülebilirlik - İletişimin Derin Mavisi</t>
+        </is>
+      </c>
+      <c r="C891" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="892" spans="1:3">
+      <c r="A892" s="1" t="inlineStr">
+        <is>
+          <t>9789752311916</t>
+        </is>
+      </c>
+      <c r="B892" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Lozan - Lausanne (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C892" s="1">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="893" spans="1:3">
+      <c r="A893" s="1" t="inlineStr">
+        <is>
+          <t>9789752301672</t>
+        </is>
+      </c>
+      <c r="B893" s="1" t="inlineStr">
+        <is>
+          <t>Ötleğen Kuşu</t>
+        </is>
+      </c>
+      <c r="C893" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="894" spans="1:3">
+      <c r="A894" s="1" t="inlineStr">
+        <is>
+          <t>9789752311664</t>
+        </is>
+      </c>
+      <c r="B894" s="1" t="inlineStr">
+        <is>
+          <t>Radyocu</t>
+        </is>
+      </c>
+      <c r="C894" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="895" spans="1:3">
+      <c r="A895" s="1" t="inlineStr">
+        <is>
+          <t>9789752310803</t>
+        </is>
+      </c>
+      <c r="B895" s="1" t="inlineStr">
+        <is>
+          <t>Gözün İsyanı Gezi</t>
+        </is>
+      </c>
+      <c r="C895" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="896" spans="1:3">
+      <c r="A896" s="1" t="inlineStr">
+        <is>
+          <t>9789752311640</t>
+        </is>
+      </c>
+      <c r="B896" s="1" t="inlineStr">
+        <is>
+          <t>Scratch Jr</t>
+        </is>
+      </c>
+      <c r="C896" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="897" spans="1:3">
+      <c r="A897" s="1" t="inlineStr">
+        <is>
+          <t>9789752311671</t>
+        </is>
+      </c>
+      <c r="B897" s="1" t="inlineStr">
+        <is>
+          <t>Belgrad 500 Yıl Sonra</t>
+        </is>
+      </c>
+      <c r="C897" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="898" spans="1:3">
+      <c r="A898" s="1" t="inlineStr">
+        <is>
+          <t>9789752311541</t>
+        </is>
+      </c>
+      <c r="B898" s="1" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="C898" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="899" spans="1:3">
+      <c r="A899" s="1" t="inlineStr">
+        <is>
+          <t>9789752311534</t>
+        </is>
+      </c>
+      <c r="B899" s="1" t="inlineStr">
+        <is>
+          <t>Athens</t>
+        </is>
+      </c>
+      <c r="C899" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="900" spans="1:3">
+      <c r="A900" s="1" t="inlineStr">
+        <is>
+          <t>9789752311411</t>
+        </is>
+      </c>
+      <c r="B900" s="1" t="inlineStr">
+        <is>
+          <t>Bilinmeyen Bodrum</t>
+        </is>
+      </c>
+      <c r="C900" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="901" spans="1:3">
+      <c r="A901" s="1" t="inlineStr">
+        <is>
+          <t>9789752310643</t>
+        </is>
+      </c>
+      <c r="B901" s="1" t="inlineStr">
+        <is>
+          <t>Encountering the Animal: Explorations in American Literature</t>
+        </is>
+      </c>
+      <c r="C901" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="902" spans="1:3">
+      <c r="A902" s="1" t="inlineStr">
+        <is>
+          <t>9789752311091</t>
+        </is>
+      </c>
+      <c r="B902" s="1" t="inlineStr">
+        <is>
+          <t>Müzik Atlası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C902" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="903" spans="1:3">
+      <c r="A903" s="1" t="inlineStr">
+        <is>
+          <t>9789752311589</t>
+        </is>
+      </c>
+      <c r="B903" s="1" t="inlineStr">
+        <is>
+          <t>Sosyalist</t>
+        </is>
+      </c>
+      <c r="C903" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="904" spans="1:3">
+      <c r="A904" s="1" t="inlineStr">
+        <is>
+          <t>9786056195037</t>
+        </is>
+      </c>
+      <c r="B904" s="1" t="inlineStr">
+        <is>
+          <t>Derinliğine Marka</t>
+        </is>
+      </c>
+      <c r="C904" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="905" spans="1:3">
+      <c r="A905" s="1" t="inlineStr">
+        <is>
+          <t>9789752311459</t>
+        </is>
+      </c>
+      <c r="B905" s="1" t="inlineStr">
+        <is>
+          <t>Doğan Kuban Yazıları Antolojisi 1. Cilt</t>
+        </is>
+      </c>
+      <c r="C905" s="1">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="906" spans="1:3">
+      <c r="A906" s="1" t="inlineStr">
+        <is>
+          <t>9789752310650</t>
+        </is>
+      </c>
+      <c r="B906" s="1" t="inlineStr">
+        <is>
+          <t>Amerika Kıtasının Müslüman Denizciler Tarafından Kolomb Öncesi Keşfi ve Piri Reis</t>
+        </is>
+      </c>
+      <c r="C906" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="907" spans="1:3">
+      <c r="A907" s="1" t="inlineStr">
+        <is>
+          <t>3990000026682</t>
+        </is>
+      </c>
+      <c r="B907" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam Belgesel Seti - 2 (25 DVD + 25 Kitap)</t>
+        </is>
+      </c>
+      <c r="C907" s="1">
+        <v>4875</v>
+      </c>
+    </row>
+    <row r="908" spans="1:3">
+      <c r="A908" s="1" t="inlineStr">
+        <is>
+          <t>9789752311473</t>
+        </is>
+      </c>
+      <c r="B908" s="1" t="inlineStr">
+        <is>
+          <t>Hatırımda Kalanlar</t>
+        </is>
+      </c>
+      <c r="C908" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="909" spans="1:3">
+      <c r="A909" s="1" t="inlineStr">
+        <is>
+          <t>9789752311299</t>
+        </is>
+      </c>
+      <c r="B909" s="1" t="inlineStr">
+        <is>
+          <t>Kitabi Hamdi Efendi ve Trabzon</t>
+        </is>
+      </c>
+      <c r="C909" s="1">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="910" spans="1:3">
+      <c r="A910" s="1" t="inlineStr">
+        <is>
+          <t>9789752311435</t>
+        </is>
+      </c>
+      <c r="B910" s="1" t="inlineStr">
+        <is>
+          <t>Kanserle Yaşıyorum</t>
+        </is>
+      </c>
+      <c r="C910" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="911" spans="1:3">
+      <c r="A911" s="1" t="inlineStr">
+        <is>
+          <t>9789752311343</t>
+        </is>
+      </c>
+      <c r="B911" s="1" t="inlineStr">
+        <is>
+          <t>Rumeli’ye Elveda (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C911" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="912" spans="1:3">
+      <c r="A912" s="1" t="inlineStr">
+        <is>
+          <t>9771305686005</t>
+        </is>
+      </c>
+      <c r="B912" s="1" t="inlineStr">
+        <is>
+          <t>3D Çocuk Dergisi - İnanılmaz Dinozorlar (Sayfalardan Fırlayan Dinolar)</t>
+        </is>
+      </c>
+      <c r="C912" s="1">
+        <v>128.7</v>
+      </c>
+    </row>
+    <row r="913" spans="1:3">
+      <c r="A913" s="1" t="inlineStr">
+        <is>
+          <t>9789752306134</t>
+        </is>
+      </c>
+      <c r="B913" s="1" t="inlineStr">
+        <is>
+          <t>Şarap Seçimi İle Deniz Ürünleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C913" s="1">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="914" spans="1:3">
+      <c r="A914" s="1" t="inlineStr">
+        <is>
+          <t>9789752306066</t>
+        </is>
+      </c>
+      <c r="B914" s="1" t="inlineStr">
+        <is>
+          <t>Şarap Keyfi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C914" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="915" spans="1:3">
+      <c r="A915" s="1" t="inlineStr">
+        <is>
+          <t>9789755217192</t>
+        </is>
+      </c>
+      <c r="B915" s="1" t="inlineStr">
+        <is>
+          <t>Sualtına İlk Adım</t>
+        </is>
+      </c>
+      <c r="C915" s="1">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="916" spans="1:3">
+      <c r="A916" s="1" t="inlineStr">
+        <is>
+          <t>9789752303553</t>
+        </is>
+      </c>
+      <c r="B916" s="1" t="inlineStr">
+        <is>
+          <t>Stretching Kas Germe Tekniği</t>
+        </is>
+      </c>
+      <c r="C916" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="917" spans="1:3">
+      <c r="A917" s="1" t="inlineStr">
+        <is>
+          <t>9789755217628</t>
+        </is>
+      </c>
+      <c r="B917" s="1" t="inlineStr">
+        <is>
+          <t>St Petersburg 1703-2003</t>
+        </is>
+      </c>
+      <c r="C917" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="918" spans="1:3">
+      <c r="A918" s="1" t="inlineStr">
+        <is>
+          <t>9789755216249</t>
+        </is>
+      </c>
+      <c r="B918" s="1" t="inlineStr">
+        <is>
+          <t>Smetana, Strauss, Debussy, Rossini, Wagner Klasik Müzik Koleksiyonu</t>
+        </is>
+      </c>
+      <c r="C918" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="919" spans="1:3">
+      <c r="A919" s="1" t="inlineStr">
+        <is>
+          <t>9789755216089</t>
+        </is>
+      </c>
+      <c r="B919" s="1" t="inlineStr">
+        <is>
+          <t>Sinemanın Erotizmi Beyaz Perdenin Cinselliği</t>
+        </is>
+      </c>
+      <c r="C919" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="920" spans="1:3">
+      <c r="A920" s="1" t="inlineStr">
+        <is>
+          <t>9789752310674</t>
+        </is>
+      </c>
+      <c r="B920" s="1" t="inlineStr">
+        <is>
+          <t>Sınav Stresinin Stresi</t>
+        </is>
+      </c>
+      <c r="C920" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="921" spans="1:3">
+      <c r="A921" s="1" t="inlineStr">
+        <is>
+          <t>9789752306585</t>
+        </is>
+      </c>
+      <c r="B921" s="1" t="inlineStr">
+        <is>
+          <t>Sığacık</t>
+        </is>
+      </c>
+      <c r="C921" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="922" spans="1:3">
+      <c r="A922" s="1" t="inlineStr">
+        <is>
+          <t>9789752301351</t>
+        </is>
+      </c>
+      <c r="B922" s="1" t="inlineStr">
+        <is>
+          <t>Sıcak Tabaklar</t>
+        </is>
+      </c>
+      <c r="C922" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="923" spans="1:3">
+      <c r="A923" s="1" t="inlineStr">
+        <is>
+          <t>9789752306646</t>
+        </is>
+      </c>
+      <c r="B923" s="1" t="inlineStr">
+        <is>
+          <t>Seyahatnamem</t>
+        </is>
+      </c>
+      <c r="C923" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="924" spans="1:3">
+      <c r="A924" s="1" t="inlineStr">
+        <is>
+          <t>9789752308596</t>
+        </is>
+      </c>
+      <c r="B924" s="1" t="inlineStr">
+        <is>
+          <t>Sentez Diyeti</t>
+        </is>
+      </c>
+      <c r="C924" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="925" spans="1:3">
+      <c r="A925" s="1" t="inlineStr">
+        <is>
+          <t>9789752303171</t>
+        </is>
+      </c>
+      <c r="B925" s="1" t="inlineStr">
+        <is>
+          <t>Senin Seçimin Pilates - Yetişkinler İçin Pilates ve Kuvvet Egzersizleri Pilates İleri Seviye Egzersizleri</t>
+        </is>
+      </c>
+      <c r="C925" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="926" spans="1:3">
+      <c r="A926" s="1" t="inlineStr">
+        <is>
+          <t>9789752303157</t>
+        </is>
+      </c>
+      <c r="B926" s="1" t="inlineStr">
+        <is>
+          <t>Senin Seçimin Pilates - Yetişkinler İçin Pilates ve Egzersiz Pilates Günde 10 Dakika</t>
+        </is>
+      </c>
+      <c r="C926" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="927" spans="1:3">
+      <c r="A927" s="1" t="inlineStr">
+        <is>
+          <t>9789752303164</t>
+        </is>
+      </c>
+      <c r="B927" s="1" t="inlineStr">
+        <is>
+          <t>Senin Seçimin Pilates - Orta Yaşlılar İçin Pilates Başlangıç Egzersizleri</t>
+        </is>
+      </c>
+      <c r="C927" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="928" spans="1:3">
+      <c r="A928" s="1" t="inlineStr">
+        <is>
+          <t>9789752303188</t>
+        </is>
+      </c>
+      <c r="B928" s="1" t="inlineStr">
+        <is>
+          <t>Senin Seçimin Pilates - Orta Yaş ve Üstü İçin Pilates Orta Seviye Egzersizleri</t>
+        </is>
+      </c>
+      <c r="C928" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="929" spans="1:3">
+      <c r="A929" s="1" t="inlineStr">
+        <is>
+          <t>9789752303621</t>
+        </is>
+      </c>
+      <c r="B929" s="1" t="inlineStr">
+        <is>
+          <t>Senin Seçimin Pilates - Kontrol Sizde Pilates Yeni Bir Başlangıç</t>
+        </is>
+      </c>
+      <c r="C929" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="930" spans="1:3">
+      <c r="A930" s="1" t="inlineStr">
+        <is>
+          <t>9789752308992</t>
+        </is>
+      </c>
+      <c r="B930" s="1" t="inlineStr">
+        <is>
+          <t>Seçmenin Din, Toplum ve Siyasete Bakışı; Antalya Örneği</t>
+        </is>
+      </c>
+      <c r="C930" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="931" spans="1:3">
+      <c r="A931" s="1" t="inlineStr">
+        <is>
+          <t>9789752305816</t>
+        </is>
+      </c>
+      <c r="B931" s="1" t="inlineStr">
+        <is>
+          <t>Sağlıklı ve Mutlu Çocuklar İçin Doğru Bildiğiniz Yanlışlar</t>
+        </is>
+      </c>
+      <c r="C931" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="932" spans="1:3">
+      <c r="A932" s="1" t="inlineStr">
+        <is>
+          <t>9789755218885</t>
+        </is>
+      </c>
+      <c r="B932" s="1" t="inlineStr">
+        <is>
+          <t>Rotterdam 1900-2000</t>
+        </is>
+      </c>
+      <c r="C932" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="933" spans="1:3">
+      <c r="A933" s="1" t="inlineStr">
+        <is>
+          <t>3990000000335</t>
+        </is>
+      </c>
+      <c r="B933" s="1" t="inlineStr">
+        <is>
+          <t>Raj Rewal</t>
+        </is>
+      </c>
+      <c r="C933" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="934" spans="1:3">
+      <c r="A934" s="1" t="inlineStr">
+        <is>
+          <t>9789755217154</t>
+        </is>
+      </c>
+      <c r="B934" s="1" t="inlineStr">
+        <is>
+          <t>Prag 1900-2000</t>
+        </is>
+      </c>
+      <c r="C934" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="935" spans="1:3">
+      <c r="A935" s="1" t="inlineStr">
+        <is>
+          <t>9789752307193</t>
+        </is>
+      </c>
+      <c r="B935" s="1" t="inlineStr">
+        <is>
+          <t>Prag - Pratik Kent Rehberi</t>
+        </is>
+      </c>
+      <c r="C935" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="936" spans="1:3">
+      <c r="A936" s="1" t="inlineStr">
+        <is>
+          <t>9789752310520</t>
+        </is>
+      </c>
+      <c r="B936" s="1" t="inlineStr">
+        <is>
+          <t>Piri Reis and Turkish Mapmaking After Columbus (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C936" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="937" spans="1:3">
+      <c r="A937" s="1" t="inlineStr">
+        <is>
+          <t>9789755216829</t>
+        </is>
+      </c>
+      <c r="B937" s="1" t="inlineStr">
+        <is>
+          <t>Paris 1900-2000</t>
+        </is>
+      </c>
+      <c r="C937" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="938" spans="1:3">
+      <c r="A938" s="1" t="inlineStr">
+        <is>
+          <t>9789752306820</t>
+        </is>
+      </c>
+      <c r="B938" s="1" t="inlineStr">
+        <is>
+          <t>Pamuk ve Yedi Cüceler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C938" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="939" spans="1:3">
+      <c r="A939" s="1" t="inlineStr">
+        <is>
+          <t>9789755214290</t>
+        </is>
+      </c>
+      <c r="B939" s="1" t="inlineStr">
+        <is>
+          <t>Özel Hayat’tan Küreselleşme’ye</t>
+        </is>
+      </c>
+      <c r="C939" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="940" spans="1:3">
+      <c r="A940" s="1" t="inlineStr">
+        <is>
+          <t>9789752305557</t>
+        </is>
+      </c>
+      <c r="B940" s="1" t="inlineStr">
+        <is>
+          <t>OKAP Okullarda Afete Hazırlık El Kitabı</t>
+        </is>
+      </c>
+      <c r="C940" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="941" spans="1:3">
+      <c r="A941" s="1" t="inlineStr">
+        <is>
+          <t>9789752306813</t>
+        </is>
+      </c>
+      <c r="B941" s="1" t="inlineStr">
+        <is>
+          <t>Noktalarım Nerede? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C941" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="942" spans="1:3">
+      <c r="A942" s="1" t="inlineStr">
+        <is>
+          <t>9789755218564</t>
+        </is>
+      </c>
+      <c r="B942" s="1" t="inlineStr">
+        <is>
+          <t>Newyork 1990-2003</t>
+        </is>
+      </c>
+      <c r="C942" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="943" spans="1:3">
+      <c r="A943" s="1" t="inlineStr">
+        <is>
+          <t>9789752307537</t>
+        </is>
+      </c>
+      <c r="B943" s="1" t="inlineStr">
+        <is>
+          <t>New York Pratik Kent Rehberi</t>
+        </is>
+      </c>
+      <c r="C943" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="944" spans="1:3">
+      <c r="A944" s="1" t="inlineStr">
+        <is>
+          <t>9789755219820</t>
+        </is>
+      </c>
+      <c r="B944" s="1" t="inlineStr">
+        <is>
+          <t>Münih 1900-2000</t>
+        </is>
+      </c>
+      <c r="C944" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="945" spans="1:3">
+      <c r="A945" s="1" t="inlineStr">
+        <is>
+          <t>9789752305588</t>
+        </is>
+      </c>
+      <c r="B945" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Aileler Nasıl Kurulur? Nasıl Sürdürülür?</t>
+        </is>
+      </c>
+      <c r="C945" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="946" spans="1:3">
+      <c r="A946" s="1" t="inlineStr">
+        <is>
+          <t>9789755216751</t>
+        </is>
+      </c>
+      <c r="B946" s="1" t="inlineStr">
+        <is>
+          <t>Moskova 1917-2000</t>
+        </is>
+      </c>
+      <c r="C946" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="947" spans="1:3">
+      <c r="A947" s="1" t="inlineStr">
+        <is>
+          <t>9789752306806</t>
+        </is>
+      </c>
+      <c r="B947" s="1" t="inlineStr">
+        <is>
+          <t>Yarın Çiçeği Masalları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C947" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="948" spans="1:3">
+      <c r="A948" s="1" t="inlineStr">
+        <is>
+          <t>9789755216140</t>
+        </is>
+      </c>
+      <c r="B948" s="1" t="inlineStr">
+        <is>
+          <t>Mimarlık ve Tüketim</t>
+        </is>
+      </c>
+      <c r="C948" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="949" spans="1:3">
+      <c r="A949" s="1" t="inlineStr">
+        <is>
+          <t>9789755214764</t>
+        </is>
+      </c>
+      <c r="B949" s="1" t="inlineStr">
+        <is>
+          <t>Mimarlık ve Sanallık</t>
+        </is>
+      </c>
+      <c r="C949" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="950" spans="1:3">
+      <c r="A950" s="1" t="inlineStr">
+        <is>
+          <t>9789752300057</t>
+        </is>
+      </c>
+      <c r="B950" s="1" t="inlineStr">
+        <is>
+          <t>Milano 1900-2000</t>
+        </is>
+      </c>
+      <c r="C950" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="951" spans="1:3">
+      <c r="A951" s="1" t="inlineStr">
+        <is>
+          <t>9789752309012</t>
+        </is>
+      </c>
+      <c r="B951" s="1" t="inlineStr">
+        <is>
+          <t>Meyhane Erbabının El Kitabı</t>
+        </is>
+      </c>
+      <c r="C951" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="952" spans="1:3">
+      <c r="A952" s="1" t="inlineStr">
+        <is>
+          <t>9789752300040</t>
+        </is>
+      </c>
+      <c r="B952" s="1" t="inlineStr">
+        <is>
+          <t>Merkezi Bir Kent Parçası Kentsel Tasarım Projesi</t>
+        </is>
+      </c>
+      <c r="C952" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="953" spans="1:3">
+      <c r="A953" s="1" t="inlineStr">
+        <is>
+          <t>9789752309050</t>
+        </is>
+      </c>
+      <c r="B953" s="1" t="inlineStr">
+        <is>
+          <t>Meltem</t>
+        </is>
+      </c>
+      <c r="C953" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="954" spans="1:3">
+      <c r="A954" s="1" t="inlineStr">
+        <is>
+          <t>9789752305595</t>
+        </is>
+      </c>
+      <c r="B954" s="1" t="inlineStr">
+        <is>
+          <t>Mavigül</t>
+        </is>
+      </c>
+      <c r="C954" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="955" spans="1:3">
+      <c r="A955" s="1" t="inlineStr">
+        <is>
+          <t>9789755217147</t>
+        </is>
+      </c>
+      <c r="B955" s="1" t="inlineStr">
+        <is>
+          <t>Londra 1980-2000</t>
+        </is>
+      </c>
+      <c r="C955" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="956" spans="1:3">
+      <c r="A956" s="1" t="inlineStr">
+        <is>
+          <t>9789752301474</t>
+        </is>
+      </c>
+      <c r="B956" s="1" t="inlineStr">
+        <is>
+          <t>Le Corbusier Gözüyle Türk Mimarlığı ve Şehirciliği</t>
+        </is>
+      </c>
+      <c r="C956" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="957" spans="1:3">
+      <c r="A957" s="1" t="inlineStr">
+        <is>
+          <t>9789752305601</t>
+        </is>
+      </c>
+      <c r="B957" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Tabaklar Büyük Tatlar</t>
+        </is>
+      </c>
+      <c r="C957" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="958" spans="1:3">
+      <c r="A958" s="1" t="inlineStr">
+        <is>
+          <t>9789752306776</t>
+        </is>
+      </c>
+      <c r="B958" s="1" t="inlineStr">
+        <is>
+          <t>Geyik ile Kurbağa Kardeşler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C958" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="959" spans="1:3">
+      <c r="A959" s="1" t="inlineStr">
+        <is>
+          <t>9789752306790</t>
+        </is>
+      </c>
+      <c r="B959" s="1" t="inlineStr">
+        <is>
+          <t>Afacan İle Kedisi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C959" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="960" spans="1:3">
+      <c r="A960" s="1" t="inlineStr">
+        <is>
+          <t>9789752306998</t>
+        </is>
+      </c>
+      <c r="B960" s="1" t="inlineStr">
+        <is>
+          <t>Masal Kütüphanesi - 19 Kitap Takım (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C960" s="1">
+        <v>9025</v>
+      </c>
+    </row>
+    <row r="961" spans="1:3">
+      <c r="A961" s="1" t="inlineStr">
+        <is>
+          <t>9789752303539</t>
+        </is>
+      </c>
+      <c r="B961" s="1" t="inlineStr">
+        <is>
+          <t>Masaj Keyfi</t>
+        </is>
+      </c>
+      <c r="C961" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="962" spans="1:3">
+      <c r="A962" s="1" t="inlineStr">
+        <is>
+          <t>9789752306677</t>
+        </is>
+      </c>
+      <c r="B962" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Kelebek (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C962" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="963" spans="1:3">
+      <c r="A963" s="1" t="inlineStr">
+        <is>
+          <t>9789752306684</t>
+        </is>
+      </c>
+      <c r="B963" s="1" t="inlineStr">
+        <is>
+          <t>Aşçı Kızılcık (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C963" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="964" spans="1:3">
+      <c r="A964" s="1" t="inlineStr">
+        <is>
+          <t>9789752305793</t>
+        </is>
+      </c>
+      <c r="B964" s="1" t="inlineStr">
+        <is>
+          <t>Anne Babaların El Kitabı - Çocukluktan Ergenliğe</t>
+        </is>
+      </c>
+      <c r="C964" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="965" spans="1:3">
+      <c r="A965" s="1" t="inlineStr">
+        <is>
+          <t>9789752311718</t>
+        </is>
+      </c>
+      <c r="B965" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Derya /Ayvazovski’nin Gizli İstanbul Güncesi</t>
+        </is>
+      </c>
+      <c r="C965" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="966" spans="1:3">
+      <c r="A966" s="1" t="inlineStr">
+        <is>
+          <t>9789752311695</t>
+        </is>
+      </c>
+      <c r="B966" s="1" t="inlineStr">
+        <is>
+          <t>Bir Beyoğlu Bestekarı: Karnik Garmiryan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C966" s="1">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="967" spans="1:3">
+      <c r="A967" s="1" t="inlineStr">
+        <is>
+          <t>9789752307353</t>
+        </is>
+      </c>
+      <c r="B967" s="1" t="inlineStr">
+        <is>
+          <t>Astronomy, Geography and Navigations in Islamic Civilization (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C967" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="968" spans="1:3">
+      <c r="A968" s="1" t="inlineStr">
+        <is>
+          <t>9789752311398</t>
+        </is>
+      </c>
+      <c r="B968" s="1" t="inlineStr">
+        <is>
+          <t>Narlı Tarifler</t>
+        </is>
+      </c>
+      <c r="C968" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="969" spans="1:3">
+      <c r="A969" s="1" t="inlineStr">
+        <is>
+          <t>9789755214224</t>
+        </is>
+      </c>
+      <c r="B969" s="1" t="inlineStr">
+        <is>
+          <t>Itsuko Hasegawa</t>
+        </is>
+      </c>
+      <c r="C969" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="970" spans="1:3">
+      <c r="A970" s="1" t="inlineStr">
+        <is>
+          <t>9789752307209</t>
+        </is>
+      </c>
+      <c r="B970" s="1" t="inlineStr">
+        <is>
+          <t>Istanbul Eats Exploring The Culinary Backstreets Since 2009</t>
+        </is>
+      </c>
+      <c r="C970" s="1">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="971" spans="1:3">
+      <c r="A971" s="1" t="inlineStr">
+        <is>
+          <t>9789752303324</t>
+        </is>
+      </c>
+      <c r="B971" s="1" t="inlineStr">
+        <is>
+          <t>Senin Seçimin Pilates - Herkes İçin Pilates Orta Seviye Program Egzersizleri Sistem 17 Haftada 3 Gün, Günde 40 Dakika</t>
+        </is>
+      </c>
+      <c r="C971" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="972" spans="1:3">
+      <c r="A972" s="1" t="inlineStr">
+        <is>
+          <t>9789752303263</t>
+        </is>
+      </c>
+      <c r="B972" s="1" t="inlineStr">
+        <is>
+          <t>Senin Seçimin Pilates - Aletsiz Egzersizler Aerobik, Step, Stretching Egzersizleri</t>
+        </is>
+      </c>
+      <c r="C972" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="973" spans="1:3">
+      <c r="A973" s="1" t="inlineStr">
+        <is>
+          <t>9789752303249</t>
+        </is>
+      </c>
+      <c r="B973" s="1" t="inlineStr">
+        <is>
+          <t>Senin Seçimin Pilates - Aletli Egzersizler Reach Denge Kuvvet Sıkıştırma Programı</t>
+        </is>
+      </c>
+      <c r="C973" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="974" spans="1:3">
+      <c r="A974" s="1" t="inlineStr">
+        <is>
+          <t>9789752302495</t>
+        </is>
+      </c>
+      <c r="B974" s="1" t="inlineStr">
+        <is>
+          <t>Senin Seçimin Fit Mide ve Bel  Egzersizleri</t>
+        </is>
+      </c>
+      <c r="C974" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="975" spans="1:3">
+      <c r="A975" s="1" t="inlineStr">
+        <is>
+          <t>9789752302488</t>
+        </is>
+      </c>
+      <c r="B975" s="1" t="inlineStr">
+        <is>
+          <t>Senin Seçimin Fit Kas Gruplarına Göre</t>
+        </is>
+      </c>
+      <c r="C975" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="976" spans="1:3">
+      <c r="A976" s="1" t="inlineStr">
+        <is>
+          <t>9789752305335</t>
+        </is>
+      </c>
+      <c r="B976" s="1" t="inlineStr">
+        <is>
+          <t>İsim İsim İstanbul</t>
+        </is>
+      </c>
+      <c r="C976" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="977" spans="1:3">
+      <c r="A977" s="1" t="inlineStr">
+        <is>
+          <t>9789752307100</t>
+        </is>
+      </c>
+      <c r="B977" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve Kültür</t>
+        </is>
+      </c>
+      <c r="C977" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="978" spans="1:3">
+      <c r="A978" s="1" t="inlineStr">
+        <is>
+          <t>9789755214160</t>
+        </is>
+      </c>
+      <c r="B978" s="1" t="inlineStr">
+        <is>
+          <t>Daniel Libeskind</t>
+        </is>
+      </c>
+      <c r="C978" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="979" spans="1:3">
+      <c r="A979" s="1" t="inlineStr">
+        <is>
+          <t>9789752310841</t>
+        </is>
+      </c>
+      <c r="B979" s="1" t="inlineStr">
+        <is>
+          <t>Pergamon / Bergama ve Krallığının Kültür Yansımaları</t>
+        </is>
+      </c>
+      <c r="C979" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="980" spans="1:3">
+      <c r="A980" s="1" t="inlineStr">
+        <is>
+          <t>9771308209013</t>
+        </is>
+      </c>
+      <c r="B980" s="1" t="inlineStr">
+        <is>
+          <t>BBC Active Goal</t>
+        </is>
+      </c>
+      <c r="C980" s="1">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="981" spans="1:3">
+      <c r="A981" s="1" t="inlineStr">
+        <is>
+          <t>9789752310902</t>
+        </is>
+      </c>
+      <c r="B981" s="1" t="inlineStr">
+        <is>
+          <t>Damak Tadının İzinde Tarih ve Sanat Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C981" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="982" spans="1:3">
+      <c r="A982" s="1" t="inlineStr">
+        <is>
+          <t>9789752311480</t>
+        </is>
+      </c>
+      <c r="B982" s="1" t="inlineStr">
+        <is>
+          <t>Riskli Bebek İzlemi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C982" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="983" spans="1:3">
+      <c r="A983" s="1" t="inlineStr">
+        <is>
+          <t>3990000026703</t>
+        </is>
+      </c>
+      <c r="B983" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Yaşam Belgesel Seti - 1 (25 DVD + 25 Kitap)</t>
+        </is>
+      </c>
+      <c r="C983" s="1">
+        <v>4875</v>
+      </c>
+    </row>
+    <row r="984" spans="1:3">
+      <c r="A984" s="1" t="inlineStr">
+        <is>
+          <t>9789752310568</t>
+        </is>
+      </c>
+      <c r="B984" s="1" t="inlineStr">
+        <is>
+          <t>Piri Reis Çıkartma ve Aktivite Kitabı</t>
+        </is>
+      </c>
+      <c r="C984" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="985" spans="1:3">
+      <c r="A985" s="1" t="inlineStr">
+        <is>
+          <t>9789752311701</t>
+        </is>
+      </c>
+      <c r="B985" s="1" t="inlineStr">
+        <is>
+          <t>Ayvazovski / Denizler, Şehirler ve Düşler Işık, Su ve Gökyüzü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C985" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="986" spans="1:3">
+      <c r="A986" s="1" t="inlineStr">
+        <is>
+          <t>9789752310483</t>
+        </is>
+      </c>
+      <c r="B986" s="1" t="inlineStr">
+        <is>
+          <t>Piri Reis Kitab-ı Bahriye (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C986" s="1">
+        <v>16790</v>
+      </c>
+    </row>
+    <row r="987" spans="1:3">
+      <c r="A987" s="1" t="inlineStr">
+        <is>
+          <t>9789752311749</t>
+        </is>
+      </c>
+      <c r="B987" s="1" t="inlineStr">
+        <is>
+          <t>Melling Pitoresk İstanbul Kartpostal Kitabı</t>
+        </is>
+      </c>
+      <c r="C987" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="988" spans="1:3">
+      <c r="A988" s="1" t="inlineStr">
+        <is>
+          <t>9789752311800</t>
+        </is>
+      </c>
+      <c r="B988" s="1" t="inlineStr">
+        <is>
+          <t>Bartlett Pitoresk İstanbul Kartpostal Kitabı</t>
+        </is>
+      </c>
+      <c r="C988" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="989" spans="1:3">
+      <c r="A989" s="1" t="inlineStr">
+        <is>
+          <t>9789752311787</t>
+        </is>
+      </c>
+      <c r="B989" s="1" t="inlineStr">
+        <is>
+          <t>Schranz Pitoresk İstanbul Kartpostal Kitabı</t>
+        </is>
+      </c>
+      <c r="C989" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="990" spans="1:3">
+      <c r="A990" s="1" t="inlineStr">
+        <is>
+          <t>9789752311794</t>
+        </is>
+      </c>
+      <c r="B990" s="1" t="inlineStr">
+        <is>
+          <t>Allom Pitoresk İstanbul Kartpostal Kitabı</t>
+        </is>
+      </c>
+      <c r="C990" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="991" spans="1:3">
+      <c r="A991" s="1" t="inlineStr">
+        <is>
+          <t>9789752311770</t>
+        </is>
+      </c>
+      <c r="B991" s="1" t="inlineStr">
+        <is>
+          <t>Lewis Pitoresk İstanbul Kartpostal Kitabı</t>
+        </is>
+      </c>
+      <c r="C991" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="992" spans="1:3">
+      <c r="A992" s="1" t="inlineStr">
+        <is>
+          <t>9789752305632</t>
+        </is>
+      </c>
+      <c r="B992" s="1" t="inlineStr">
+        <is>
+          <t>Kitab-ı Cihannüma (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C992" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="993" spans="1:3">
+      <c r="A993" s="1" t="inlineStr">
+        <is>
+          <t>9789752310889</t>
+        </is>
+      </c>
+      <c r="B993" s="1" t="inlineStr">
+        <is>
+          <t>Batsın Böyle Gazetecilik</t>
+        </is>
+      </c>
+      <c r="C993" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="994" spans="1:3">
+      <c r="A994" s="1" t="inlineStr">
+        <is>
+          <t>9789752302341</t>
+        </is>
+      </c>
+      <c r="B994" s="1" t="inlineStr">
+        <is>
+          <t>Kaybolan İstanbul’um Bir Mimarın Anıları 1947-1957</t>
+        </is>
+      </c>
+      <c r="C994" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="995" spans="1:3">
+      <c r="A995" s="1" t="inlineStr">
+        <is>
+          <t>9789752310797</t>
+        </is>
+      </c>
+      <c r="B995" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişten Bugüne İsim İsim Ankara (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C995" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="996" spans="1:3">
+      <c r="A996" s="1" t="inlineStr">
+        <is>
+          <t>9789752306233</t>
+        </is>
+      </c>
+      <c r="B996" s="1" t="inlineStr">
+        <is>
+          <t>Mandarin Çincesi Konuşma Rehberi ve Pratik Sözlük</t>
+        </is>
+      </c>
+      <c r="C996" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="997" spans="1:3">
+      <c r="A997" s="1" t="inlineStr">
+        <is>
+          <t>9789755219905</t>
+        </is>
+      </c>
+      <c r="B997" s="1" t="inlineStr">
+        <is>
+          <t>Madrid 1970-2000</t>
+        </is>
+      </c>
+      <c r="C997" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="998" spans="1:3">
+      <c r="A998" s="1" t="inlineStr">
+        <is>
+          <t>9789755219134</t>
+        </is>
+      </c>
+      <c r="B998" s="1" t="inlineStr">
+        <is>
+          <t>Los Angeles 1900-2000</t>
+        </is>
+      </c>
+      <c r="C998" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="999" spans="1:3">
+      <c r="A999" s="1" t="inlineStr">
+        <is>
+          <t>9789752306967</t>
+        </is>
+      </c>
+      <c r="B999" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Yerel Yönetişim ve Yerel Kalkınma</t>
+        </is>
+      </c>
+      <c r="C999" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:3">
+      <c r="A1000" s="1" t="inlineStr">
+        <is>
+          <t>9789752310896</t>
+        </is>
+      </c>
+      <c r="B1000" s="1" t="inlineStr">
+        <is>
+          <t>Annelik Akademisi - Anne Yapamam, Başım Çok Ağrıyor</t>
+        </is>
+      </c>
+      <c r="C1000" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:3">
+      <c r="A1001" s="1" t="inlineStr">
+        <is>
+          <t>9789752307490</t>
+        </is>
+      </c>
+      <c r="B1001" s="1" t="inlineStr">
+        <is>
+          <t>Emin Barın Hat'tan Harf'e (Kutulu) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C1001" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:3">
+      <c r="A1002" s="1" t="inlineStr">
+        <is>
+          <t>9789752309104</t>
+        </is>
+      </c>
+      <c r="B1002" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Osmanlı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C1002" s="1">
+        <v>12420</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:3">
+      <c r="A1003" s="1" t="inlineStr">
+        <is>
+          <t>9789752311381</t>
+        </is>
+      </c>
+      <c r="B1003" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Yürek</t>
+        </is>
+      </c>
+      <c r="C1003" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:3">
+      <c r="A1004" s="1" t="inlineStr">
+        <is>
+          <t>9789752310834</t>
+        </is>
+      </c>
+      <c r="B1004" s="1" t="inlineStr">
+        <is>
+          <t>Katip Çelebi'nin Esas Kitab-ı Cihannüması ve Coğrafya Tarihi'ndeki Yeri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C1004" s="1">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:3">
+      <c r="A1005" s="1" t="inlineStr">
+        <is>
+          <t>9789752310827</t>
+        </is>
+      </c>
+      <c r="B1005" s="1" t="inlineStr">
+        <is>
+          <t>Arkeoloji Sırları 2 (DVD'li) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C1005" s="1">
+        <v>10800</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:3">
+      <c r="A1006" s="1" t="inlineStr">
+        <is>
+          <t>9789752304543</t>
+        </is>
+      </c>
+      <c r="B1006" s="1" t="inlineStr">
+        <is>
+          <t>Anılar ve Düşünceler 3</t>
+        </is>
+      </c>
+      <c r="C1006" s="1">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:3">
+      <c r="A1007" s="1" t="inlineStr">
+        <is>
+          <t>9789752304536</t>
+        </is>
+      </c>
+      <c r="B1007" s="1" t="inlineStr">
+        <is>
+          <t>Anılar ve Düşünceler 2</t>
+        </is>
+      </c>
+      <c r="C1007" s="1">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:3">
+      <c r="A1008" s="1" t="inlineStr">
+        <is>
+          <t>9789752306707</t>
+        </is>
+      </c>
+      <c r="B1008" s="1" t="inlineStr">
+        <is>
+          <t>Anaokulum Çok Güzelmiş (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C1008" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:3">
+      <c r="A1009" s="1" t="inlineStr">
+        <is>
+          <t>9789752307520</t>
+        </is>
+      </c>
+      <c r="B1009" s="1" t="inlineStr">
+        <is>
+          <t>Topraktan Parlamentoya  Muammer Erten</t>
+        </is>
+      </c>
+      <c r="C1009" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:3">
+      <c r="A1010" s="1" t="inlineStr">
+        <is>
+          <t>9789755219554</t>
+        </is>
+      </c>
+      <c r="B1010" s="1" t="inlineStr">
+        <is>
+          <t>Tokyo 1970-2000</t>
+        </is>
+      </c>
+      <c r="C1010" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:3">
+      <c r="A1011" s="1" t="inlineStr">
+        <is>
           <t>9789752300354</t>
         </is>
       </c>
-      <c r="B362" s="1" t="inlineStr">
+      <c r="B1011" s="1" t="inlineStr">
         <is>
           <t>The Treasury of Turkish Cheeses Türkiye’nin Peynir Hazineleri</t>
         </is>
       </c>
-      <c r="C362" s="1">
+      <c r="C1011" s="1">
         <v>540</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>