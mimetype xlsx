--- v3 (2026-05-13)
+++ v4 (2026-07-03)
@@ -94,111 +94,111 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259375625</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Bilinmeyen Yönleriyle Çanakkale Efsanesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1775</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786056772849</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ottoman Empire Postal History of Greece (1840-1912)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1245</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789752313279</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Mor Tepelerdeki Çocukluğum</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789752313286</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Rosa Damascena (Damask Gülü)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789752313262</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Kuşlar Ağıdı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>145</v>
+        <v>174</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789752313064</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Artful İnspirations (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>3495</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>4440000002234</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -9814,216 +9814,216 @@
         <is>
           <t>3990000019041</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>Profesyonel Mutfaklar 2</t>
         </is>
       </c>
       <c r="C649" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>9789752313248</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>Gait Analysis</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>1475</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>9789752313255</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>İstanbul'un Destansı Anlatımı (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C651" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>9789752313231</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>Yaşamak Güzel Şey: Nazım Hikmet'in Yaşamına Foto-Romantik Bakış</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>875</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>9789752313217</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>Literary And Cultural Crossroads in the Late Ottoman Empire</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>730</v>
+        <v>876</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>9789752301375</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>Tatlılar</t>
         </is>
       </c>
       <c r="C654" s="1">
         <v>690</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>3990000002596</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>İki Dahi Üç Opera (Ciltli)</t>
         </is>
       </c>
       <c r="C655" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>9789752312081</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>Tabula Peutingeriana - Osmanlı ve Türkiye Coğrafyasındaki İzleriyle 2000 Yıllık Roma Yol Haritası (Ciltli)</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>9900</v>
+        <v>11385</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>9789752307391</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’da Hat Sanatı - Emin Barın Koleksiyonu (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>9789752306974</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>Sanat Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C658" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>9789752313224</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>Bir Dünya Seyahatnamesi</t>
         </is>
       </c>
       <c r="C659" s="1">
         <v>995</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>9789752312333</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>Aşk ve Beyin</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>9789752310858</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>Well Planner/Çekim Yasası Günlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>3990000002595</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>İki Dahi Üç Opera</t>
         </is>
       </c>
       <c r="C662" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>9786056124211</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
@@ -10039,5236 +10039,5236 @@
         <is>
           <t>9786056124228</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>Rubu Tahtası Kullanım Kılavuzu</t>
         </is>
       </c>
       <c r="C664" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>9789756786208</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>Sorular ve Cevaplar ile Münhasır Ekonomik Bölge</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>9789752309791</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>Kutuplar Atlası</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>9789752309814</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>Keşifler Atlası</t>
         </is>
       </c>
       <c r="C667" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>9789752310230</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>Karyadan Bodruma (Ciltli)</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>9789752309807</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>İnsan Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C669" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>9789752308022</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>Hayat (Ciltli)</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>9789752305960</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>Gecenin Yüreği (Ciltli)</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>3250</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>9789752313187</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>100. Yılında Bir Tutam Mübadele (Ciltli)</t>
         </is>
       </c>
       <c r="C672" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>9789752313200</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>Sessiz Havuz</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>9789752313163</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>Kırık Beşten Altmış Beşe (Ciltli)</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>9789752313170</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>Kanal İstanbul ve Montreux Boğazlar Sözleşmesi</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>580</v>
+        <v>696</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>9789752313156</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>Zaman Kokulu Öyküler</t>
         </is>
       </c>
       <c r="C676" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>9789752307179</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>Tarih Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C677" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>9789752307407</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>Emin Barın Hat Eserleri (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>9789752310438</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>Denizler Altında Arkeoloji (Ciltli)</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>9789752307285</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>Clemens Holzmeister : Çağın Dönümünde Bir Mimar (Özel Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>9789752312609</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>Bugünün Bilgileriyle Kemal’in Türkiye’si (Ciltli)</t>
         </is>
       </c>
       <c r="C681" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>9789752307186</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>Bilim Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C682" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>9789752310377</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>Arkeoloji Sırları (Ciltli)</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>9789752310315</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>Archaeologist Beneath The Sea (Ciltli)</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>4875</v>
+        <v>5850</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>9789752310667</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>Anne Yemekte Ne Var?</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>9789755216980</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>Amsterdam 1900-2000</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>9789755214153</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>Alvaro Siza Çağdaş Dünya Mimarları Dizisi</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>9789752309036</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>Alafranga Türk Sofrası</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>9789752307124</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2. İnönü Hikayeleri</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>3990000002597</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>Improvisation Mimarlıkta Doğaçlama ve Behruz Çinici</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>9789752309241</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>Hümanist Bir Mimarlığa Doğru Enis Kortan</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>590</v>
+        <v>708</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>9789752300507</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>Hong Kong 1980-2000</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>9789752309029</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>Hobimle Mutluyum (Ciltli)</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>860</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>9789752301344</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>Hızlı Tarifler Çabuk ve Kolay Yemek Reçeteleri</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>9789752307032</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>Her Sekiz Saatte Bir</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>638</v>
+        <v>766</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>9786058617308</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>Hayal Pusulası</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>9789752306981</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>Hangi Kokteyle Hangi Aperitif? (Ciltli)</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>590</v>
+        <v>708</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>9786056307409</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>Gymboree Annelerinden Çocuklarının Çok Sevdiği Yemek Tarifleri</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>9789752301627</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>Gözbebeğim Kapadokya</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>9789752307339</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>Gökyüzü ve Bilim Tarihi</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>815</v>
+        <v>978</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>9789752306783</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>Gökkuşağı Şarkıları (Ciltli)</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>9789752306097</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>Gezginler İçin Unutulmaz Yerler</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>9789752306554</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>Füzyon (Ciltli)</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>9789752310445</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>Feelings Run Faster</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>9789752309234</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>Faili Meşhur 3 Suikast 3 Gazeteci</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>9789755216126</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>Fahişe Yüzyılın Sanatı 20. Yüzyılda Sanatta Erotizm</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>9789752306431</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>Eyvah! Okul Başladı</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>9789752307469</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>Epilepsi, Yani... Sara</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>9789752303331</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>Fitness Pilates - İleri Seviye Program Egzersizleri</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>9789755210773</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>Felsefe Yazıları</t>
         </is>
       </c>
       <c r="C710" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>9789752306745</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>Elma Kurdunun Evi (Ciltli)</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>9789752306752</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>Hayallerim Gerçek Olsa (Ciltli)</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>9789944092500</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>Düşler ve Gerçekler</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>9789752309210</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>Dr. Memduh Necdet Otaman - Sabah Yıldızı</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>9789755214191</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>Doğan Tekeli - Sami Sisa</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>9789752310421</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>Doğal Beslenme Rehberi</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>9789752309074</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>Dina’nın Mutfağı</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>9789755216133</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>Digital Oynaşmalar Sanal Cinsellik ve Sanat</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>9789752306738</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>Doğum Günüme Davetlisiniz (Ciltli)</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>9789752307452</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>Çocuk Davranışlarındaki Korkuyu Tanımak ve Başetmek</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>540</v>
+        <v>648</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>9789752306523</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>Çocuğunuzun Yeteneğini Keşfedin</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>540</v>
+        <v>648</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>9789752306486</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>Çıplak Su</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>9789752310391</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>Çete</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>355</v>
+        <v>426</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>9789752310278</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>Cumhuriyetin Mimarı Ernst Arnold Egli</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>815</v>
+        <v>978</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>9789755218977</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>Chicago 1975-2000</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>9789752301252</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>Cerebral Palsy</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>9789755214184</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>Cengiz Bektaş</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>9789752310759</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>Carte d’Or’dan Tatlı Sırlar (Ciltli)</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>1590</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>9789755214139</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>Carlo Scarpa</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>9789752306721</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>Camdaki Ay (Ciltli)</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>9789755218922</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>Budapeşte 1900-2000</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>9789752306714</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>Aaa! Hiç De Korkunç Değilmiş (Ciltli)</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>9789752307216</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>Berlin Pratik Kent Rehberi</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>9789755216690</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>Berlin 1990-2002</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>9799755213117</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>Benim Tek İstediğim Bir Kitap Yazmaktı</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>9789752310742</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>Bir Tatlı Telaş</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>9789752306660</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>Ben Böyle Doğmuşum (Ciltli)</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>9789755213545</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>Bellek Peşinde</t>
         </is>
       </c>
       <c r="C738" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>9789752307582</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>Belek Sahilinde Kumullar, Fıstık Çamları ve Bir Konaklama Yapısı</t>
         </is>
       </c>
       <c r="C739" s="1">
         <v>565</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>9789755214177</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>Behruz Çinici</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>9789752307643</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>Bebek İşaret Dili</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>9789755217413</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>Barcelona 1900-2000</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>9789752307148</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>Balık Masalları Çıkartma Kitabı</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>9789752302211</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>Atatürk’ün Anlatımıyla Kurtuluş Savaşı - Nutuk (Ciltli)</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>1200</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>9789755214948</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Yengeç 21 Haziran / 22 Temmuz İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>9789755215006</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Yay 23 Kasım / 21 Aralık İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>9789755213828</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Toprak Burçları Gezegenler Boğa, Başak, Oğlak</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>9789755214979</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Terazi 24 Eylül / 23 Ekim İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>9789755214986</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Oğlak 22 Aralık / 20 Ocak İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>9789755215013</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Kova 21 Ocak / 18 Şubat İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>9789755214917</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Koç 21 Mart / 20 Nisan İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>9789755214924</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası İkizler 21 Mayıs / 20 Haziran İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>9789755213842</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Hava Burçları Gezegenler İkizler, Terazi, Kova</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>9789755214931</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Boğa 21 Nisan / 20 Mayıs İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>9789755215020</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Başak 24 Ağustos / 23 Eylül İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>9789755214993</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Balık 19 Şubat / 20 Mart İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>9789755213811</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Ateş Burçları Gezegenler Koç, Aslan, Yay</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>9799755213919</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Astro CD-ROM (Ciltli)</t>
         </is>
       </c>
       <c r="C758" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>9789755214955</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Aslan 23 Temmuz / 23 Ağustos İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>9789755214962</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası Akrep 24 Ekim / 22 Kasım İş - Para - Aşk - Sağlık - Cinsellik</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>9789755214900</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>Astroloji Atlası (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>4200</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>9789752305809</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>Asi Çocuklar</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>9789752305564</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>Arkadaşım Olur musun?</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>9789752306271</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>Arapça Konuşma Rehberi - Pratik Sözlük</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>9789752306691</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>Annemin Ayakkabıları (Ciltli)</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>9789755219271</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>Atina 1900-2000</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>9789752306769</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>Yuvarlak Bonbon (Ciltli)</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>9789752305649</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>Yemiycem İşte!</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>9789755210476</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>Yazın, Dil ve Sanat</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>9789752306844</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>Yaşasın Kurtlar (Ciltli)</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>9789755216096</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>Yasaklı Cinsellik Gündelik Yaşamda Erotizm</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>9789752300484</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>Washington 1780-2000</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>9789755216171</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>Viyana 1900-2000</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>9789752300415</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>Venedik 1900-2000</t>
         </is>
       </c>
       <c r="C774" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>9789752310353</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>Vatan Cephesi</t>
         </is>
       </c>
       <c r="C775" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>9789752306837</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>Üff, Keşke Kardeşim Olsa (Ciltli)</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>9789755210766</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>Uzaya Kaçış</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>9789752307483</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>Ulusal Müziğimiz</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>815</v>
+        <v>978</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>9789752304086</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>Türkiye’nin Uygarlık Yolu Üniversitelerden Geçiyor</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>9789752305397</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>Türk Kimliği</t>
         </is>
       </c>
       <c r="C780" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>9789752301368</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>Trendy Tarifler Özel Günleriniz İçin Lezzetli Öneriler</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>9789752310469</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>The Book of Cihannüma (Ciltli)</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>1950</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>9789752310513</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>The Book of Bahriye</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>1950</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>9789752310285</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>Sırlar Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>9789752310544</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>Piri Reis 1513 Dünya Haritası (Ciltli)</t>
         </is>
       </c>
       <c r="C785" s="1">
         <v>16790</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>9789755214214</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>Kisho Kurokawa</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>9789752305656</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>Kim Demiş Yaramaz Diye?</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>9799755214541</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>Kim Bu? Ecevit</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>9789752307261</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>Kahire Pratik Kent Rehberi</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>9789755218397</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>Kahire  641 - 2000</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>9789752305571</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>İyi Uykular!</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>9789752306141</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>İtalyan Lezzetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>9789752302655</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>İki Aykırının Mektupları Fikret Mualla - Semiha Berksoy</t>
         </is>
       </c>
       <c r="C793" s="1">
         <v>398</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>9789752310292</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>Kayıp Dünyalar Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>9789752313040</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>Çiftlikte Doğum Günü</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>325</v>
+        <v>390</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>9789752313118</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>Benim Renklerim ve Harflerim</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>325</v>
+        <v>390</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>9789752313149</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>Şehirler Çağı</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>9789752313132</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>Fonksiyonel Ses Eğitimi</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>9789752313125</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>Manoli'nin Gözyaşları Mübadele ve Şirince</t>
         </is>
       </c>
       <c r="C799" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>9789752313101</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>Renk Kuramları</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>499</v>
+        <v>599</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>9789752312999</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>Sanatsal Esinler (Ciltli)</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>3900</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>9789752313033</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>Denize Dökülen</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>380</v>
+        <v>456</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>9789752312975</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>Deniz Gezmiş'in Yaşamı ve Mücadelesi - Fotoroman - Aşk Olsun Çocuk</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>815</v>
+        <v>978</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>9789752312968</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>Otobiyografik Yaşamı ve Sanatı</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>940</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>9789752312944</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>Aynadaki Öteki</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>9789752312951</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>Hayat Yolunu Bulur</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>9789752312920</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>Karanlıkta Koşmak</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>9789752312876</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>Klasik Bale - Teori ve Analiz</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>1300</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>9789752312890</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>Tarihte İzmir Haritaları (Ciltli)</t>
         </is>
       </c>
       <c r="C809" s="1">
         <v>16790</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>9789752312883</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>Tabula Peutingeriana (Ciltli)</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>9900</v>
+        <v>11385</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>9789752312906</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>Tarih ve Uluslararası İlişkiler Perspektifinden Türk -Yunan İlişkileri</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>9789752312913</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>Çekim Yasası Günlüğü - Tot (Ciltli)</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>9789752312616</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>Arı Kız Okula Gidiyor</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>325</v>
+        <v>390</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>9789752312852</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>Harflerle Cerebral Palsy</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>325</v>
+        <v>390</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>9789752312845</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>Diren Aykırılık</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>9771305686008</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>3D Çocuk Dergisi - Böceklerin Gizli Dünyası</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>240</v>
+        <v>288</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>9789752311367</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>Arkeoloji Sırları - 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C817" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>9789752309098</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>İslam Uygarlığında Mimari, Geometri, Fizik, Kimya, Tıp (Ciltli)</t>
         </is>
       </c>
       <c r="C818" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>9789752306509</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>İslam Uygarlığında Astronomi Coğrafya ve Denizcilik (Ciltli)</t>
         </is>
       </c>
       <c r="C819" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>9789752312838</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>Ruh Doğu'dur Beden Batı</t>
         </is>
       </c>
       <c r="C820" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>9789752312807</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>Futbol Bilimi</t>
         </is>
       </c>
       <c r="C821" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>9789752312784</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>Futbol Zekâsı</t>
         </is>
       </c>
       <c r="C822" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>9789752312791</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>Futbol Yöneticisi</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>9789752312708</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>Olasılık - İstatistik</t>
         </is>
       </c>
       <c r="C824" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>9789752312647</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>Şirket Organizasyonu &amp; Site Yönetim Planı</t>
         </is>
       </c>
       <c r="C825" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>9789752312678</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>Yönetim Teknikleri</t>
         </is>
       </c>
       <c r="C826" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>9789752312661</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>Yapı Kooperatifi</t>
         </is>
       </c>
       <c r="C827" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>9789752312722</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>Zeka &amp; Yapay Zeka</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>9789752312777</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>OKB Obsesif Kompulsif Bozukluk Bipolar II Bozukluk</t>
         </is>
       </c>
       <c r="C829" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>9789752312715</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>Kentsel Dönüşümde Genel Prensipler &amp; Paylaşıma Çözüm</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>9789752312630</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>Kat Karşılığı &amp; Hasılat Paylaşımı İnşaat Sözleşmeleri</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>9789752312692</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>İnşaatçılar İçin İmar Planı</t>
         </is>
       </c>
       <c r="C832" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>9789752312746</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>İnşaatçılar İçin Finans</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>9789752312654</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>Gayrimenkul Projesi Geliştirme</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>9789752312760</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>Hayatın  16  Prensibi</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>9789752312753</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>Hayatta Kazanılan Tecrübeler Tavsiyeler</t>
         </is>
       </c>
       <c r="C836" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>9789752312685</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>İnşaat  Müteahhidi &amp;İnşaatta Fizibilite</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>9789752312739</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>İNşaatçılar  İçin  Hukuk</t>
         </is>
       </c>
       <c r="C838" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>9789752312623</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>Anonim &amp; Limited Şirket</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>9789752312814</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>Futbol Hakemi</t>
         </is>
       </c>
       <c r="C840" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>9789752312593</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>İlk ve Son Barış (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C841" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>9789752312579</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>Martı Adası - Genç Bir Mimarın Öyküsü</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>9789752312562</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>Hunza’nın El Günlüğü</t>
         </is>
       </c>
       <c r="C843" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>3998547014850</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>Art Crazy - Yaratıcı Çocuk Seti (3-14 yaş)</t>
         </is>
       </c>
       <c r="C844" s="1">
-        <v>6750</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>9789752312548</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>Beynin Yeryüzü Suretleri</t>
         </is>
       </c>
       <c r="C845" s="1">
-        <v>815</v>
+        <v>978</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>9789752312289</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>Etrüskler (Tursakalar) Türk İdiler Din ve Dil ile İlgili Deliller</t>
         </is>
       </c>
       <c r="C846" s="1">
-        <v>565</v>
+        <v>678</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>9789752311305</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>Kitab-ı Cihannüma (2 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C847" s="1">
         <v>19320</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>9789752312432</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>Tarihte İstanbul Haritaları (Özel Üretim Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C848" s="1">
-        <v>14600</v>
+        <v>16790</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>9789752312494</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>İmgesel Yansımalar</t>
         </is>
       </c>
       <c r="C849" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>9789752312449</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>Gün Işığı</t>
         </is>
       </c>
       <c r="C850" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>9789752312395</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>Gerçek Hayat</t>
         </is>
       </c>
       <c r="C851" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>9789752312388</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>Geleceğe Yol Alırken</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>9789752312517</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>Düşten Düşe</t>
         </is>
       </c>
       <c r="C853" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>9789752312425</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>Yürekten Yüreğe Tutuşur Ömür Dediğin</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>9789752312418</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>Yakarış ve Yalın Kurtuluş</t>
         </is>
       </c>
       <c r="C855" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>9789752312401</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>Yakamoz Işığında</t>
         </is>
       </c>
       <c r="C856" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>9789752312470</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>Umut Fırtınası</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>9789752312456</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>Ruhumda Azgın Fırtınalar</t>
         </is>
       </c>
       <c r="C858" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>9789752312487</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>Özgürlük</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>9789752312371</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>Düşler İçinde Gerçeğe Ermek</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>9789752312500</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>Düş ve Kurgu</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>9789752312463</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>Dökülmemiş Gözyaşları</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>9789752312364</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>Çocuk Soluğunda Yaşamak</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>9789752312531</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>Bumerang Çılgınlığı</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>9789752312357</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>Azap</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>9789752312524</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>Aşk Ateşi</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>9789752312340</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
           <t>Kim Ne Yaparsa Kendine Yapar!</t>
         </is>
       </c>
       <c r="C867" s="1">
-        <v>355</v>
+        <v>426</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>9789752312326</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>Cerebral Palsy ve Genetik</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>9789752312104</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>Gayrimenkul Satışında Başarının Sırrı</t>
         </is>
       </c>
       <c r="C869" s="1">
         <v>430</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>9789752312302</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>Mantık Tarihi - Ortaçağ</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>9789752312265</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>Cerebral Palsy’li Çocukları Destekleme</t>
         </is>
       </c>
       <c r="C871" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>9789752312296</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>Değer Yaratmak</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>9789752312272</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>Esma İle Yunus</t>
         </is>
       </c>
       <c r="C873" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>9789752312241</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>Taş Kömürü Havzasında Bahriye Nezareti Yönetimi (1865-1908) ve Dilaver Paşa Nizamnamesi</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>9789752312203</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
           <t>Yüzümde Çarpık Bir Gülümseme</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>9789752312234</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>Mavi Orkide</t>
         </is>
       </c>
       <c r="C876" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>9789752312258</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>Edebiyatta Beyin Hareleri</t>
         </is>
       </c>
       <c r="C877" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>9789752312227</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
           <t>Ateşe Dönen Dünya Sarıkamış</t>
         </is>
       </c>
       <c r="C878" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>9789752312197</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>Büyük Beyaz Adam</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>9789752303256</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
           <t>Temel Egzersizler - Go Yeni Başlayanlar İçin Step Hareketleri</t>
         </is>
       </c>
       <c r="C880" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>9789752312180</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
           <t>Sevr ve Versay</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>520</v>
+        <v>624</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>9789752312166</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
           <t>Riskli Bebek Aile Rehberi</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>9789752312142</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>Tarihte Türkiye Haritaları (Özel Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C883" s="1">
-        <v>14600</v>
+        <v>16790</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>9789752312159</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
           <t>Gadaynan Gadeyim</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>359</v>
+        <v>435</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>9789752312005</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
           <t>Bilgi ve İletişim Sistemlerinde Eğilim</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>9789752312098</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>Klaudios Ptolemaios Coğrafya El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C886" s="1">
         <v>20240</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>9789752312029</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>Pruvamız Neta 2</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>9789752312074</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>CHP’li Menderes (1931-1945)</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>495</v>
+        <v>594</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>9789752311930</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
           <t>Çöl Devriyesi</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>490</v>
+        <v>588</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>9789752311923</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>Doğan Kuban Yazıları Antolojisi 2. Cilt</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>539</v>
+        <v>647</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>9789752311886</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>Sürdürülebilirlik - İletişimin Derin Mavisi</t>
         </is>
       </c>
       <c r="C891" s="1">
-        <v>520</v>
+        <v>624</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>9789752311916</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>Bizim Lozan - Lausanne (Ciltli)</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>1950</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>9789752301672</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>Ötleğen Kuşu</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>9789752311664</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>Radyocu</t>
         </is>
       </c>
       <c r="C894" s="1">
-        <v>365</v>
+        <v>438</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>9789752310803</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>Gözün İsyanı Gezi</t>
         </is>
       </c>
       <c r="C895" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>9789752311640</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>Scratch Jr</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>9789752311671</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>Belgrad 500 Yıl Sonra</t>
         </is>
       </c>
       <c r="C897" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>9789752311541</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>Barcelona</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>9789752311534</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
           <t>Athens</t>
         </is>
       </c>
       <c r="C899" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>9789752311411</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
           <t>Bilinmeyen Bodrum</t>
         </is>
       </c>
       <c r="C900" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>9789752310643</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
           <t>Encountering the Animal: Explorations in American Literature</t>
         </is>
       </c>
       <c r="C901" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>9789752311091</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
           <t>Müzik Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C902" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>9789752311589</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
           <t>Sosyalist</t>
         </is>
       </c>
       <c r="C903" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>9786056195037</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
           <t>Derinliğine Marka</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>9789752311459</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
           <t>Doğan Kuban Yazıları Antolojisi 1. Cilt</t>
         </is>
       </c>
       <c r="C905" s="1">
-        <v>539</v>
+        <v>647</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>9789752310650</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
           <t>Amerika Kıtasının Müslüman Denizciler Tarafından Kolomb Öncesi Keşfi ve Piri Reis</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>3990000026682</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>Vahşi Yaşam Belgesel Seti - 2 (25 DVD + 25 Kitap)</t>
         </is>
       </c>
       <c r="C907" s="1">
         <v>4875</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>9789752311473</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
           <t>Hatırımda Kalanlar</t>
         </is>
       </c>
       <c r="C908" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>9789752311299</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
           <t>Kitabi Hamdi Efendi ve Trabzon</t>
         </is>
       </c>
       <c r="C909" s="1">
-        <v>565</v>
+        <v>678</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>9789752311435</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
           <t>Kanserle Yaşıyorum</t>
         </is>
       </c>
       <c r="C910" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>9789752311343</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>Rumeli’ye Elveda (Ciltli)</t>
         </is>
       </c>
       <c r="C911" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>9771305686005</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
           <t>3D Çocuk Dergisi - İnanılmaz Dinozorlar (Sayfalardan Fırlayan Dinolar)</t>
         </is>
       </c>
       <c r="C912" s="1">
         <v>128.7</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>9789752306134</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
           <t>Şarap Seçimi İle Deniz Ürünleri (Ciltli)</t>
         </is>
       </c>
       <c r="C913" s="1">
-        <v>815</v>
+        <v>978</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>9789752306066</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
           <t>Şarap Keyfi (Ciltli)</t>
         </is>
       </c>
       <c r="C914" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>9789755217192</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
           <t>Sualtına İlk Adım</t>
         </is>
       </c>
       <c r="C915" s="1">
-        <v>640</v>
+        <v>768</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>9789752303553</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>Stretching Kas Germe Tekniği</t>
         </is>
       </c>
       <c r="C916" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>9789755217628</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
           <t>St Petersburg 1703-2003</t>
         </is>
       </c>
       <c r="C917" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>9789755216249</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
           <t>Smetana, Strauss, Debussy, Rossini, Wagner Klasik Müzik Koleksiyonu</t>
         </is>
       </c>
       <c r="C918" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>9789755216089</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
           <t>Sinemanın Erotizmi Beyaz Perdenin Cinselliği</t>
         </is>
       </c>
       <c r="C919" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>9789752310674</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
           <t>Sınav Stresinin Stresi</t>
         </is>
       </c>
       <c r="C920" s="1">
-        <v>540</v>
+        <v>648</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>9789752306585</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
           <t>Sığacık</t>
         </is>
       </c>
       <c r="C921" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>9789752301351</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
           <t>Sıcak Tabaklar</t>
         </is>
       </c>
       <c r="C922" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>9789752306646</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>Seyahatnamem</t>
         </is>
       </c>
       <c r="C923" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>9789752308596</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
           <t>Sentez Diyeti</t>
         </is>
       </c>
       <c r="C924" s="1">
-        <v>585</v>
+        <v>702</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>9789752303171</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
           <t>Senin Seçimin Pilates - Yetişkinler İçin Pilates ve Kuvvet Egzersizleri Pilates İleri Seviye Egzersizleri</t>
         </is>
       </c>
       <c r="C925" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>9789752303157</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
           <t>Senin Seçimin Pilates - Yetişkinler İçin Pilates ve Egzersiz Pilates Günde 10 Dakika</t>
         </is>
       </c>
       <c r="C926" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>9789752303164</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
           <t>Senin Seçimin Pilates - Orta Yaşlılar İçin Pilates Başlangıç Egzersizleri</t>
         </is>
       </c>
       <c r="C927" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>9789752303188</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
           <t>Senin Seçimin Pilates - Orta Yaş ve Üstü İçin Pilates Orta Seviye Egzersizleri</t>
         </is>
       </c>
       <c r="C928" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>9789752303621</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
           <t>Senin Seçimin Pilates - Kontrol Sizde Pilates Yeni Bir Başlangıç</t>
         </is>
       </c>
       <c r="C929" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>9789752308992</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
           <t>Seçmenin Din, Toplum ve Siyasete Bakışı; Antalya Örneği</t>
         </is>
       </c>
       <c r="C930" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>9789752305816</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
           <t>Sağlıklı ve Mutlu Çocuklar İçin Doğru Bildiğiniz Yanlışlar</t>
         </is>
       </c>
       <c r="C931" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>9789755218885</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
           <t>Rotterdam 1900-2000</t>
         </is>
       </c>
       <c r="C932" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>3990000000335</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
           <t>Raj Rewal</t>
         </is>
       </c>
       <c r="C933" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>9789755217154</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
           <t>Prag 1900-2000</t>
         </is>
       </c>
       <c r="C934" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>9789752307193</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
           <t>Prag - Pratik Kent Rehberi</t>
         </is>
       </c>
       <c r="C935" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>9789752310520</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
           <t>Piri Reis and Turkish Mapmaking After Columbus (Ciltli)</t>
         </is>
       </c>
       <c r="C936" s="1">
-        <v>740</v>
+        <v>888</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>9789755216829</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
           <t>Paris 1900-2000</t>
         </is>
       </c>
       <c r="C937" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>9789752306820</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
           <t>Pamuk ve Yedi Cüceler (Ciltli)</t>
         </is>
       </c>
       <c r="C938" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>9789755214290</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
           <t>Özel Hayat’tan Küreselleşme’ye</t>
         </is>
       </c>
       <c r="C939" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>9789752305557</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
           <t>OKAP Okullarda Afete Hazırlık El Kitabı</t>
         </is>
       </c>
       <c r="C940" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>9789752306813</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
           <t>Noktalarım Nerede? (Ciltli)</t>
         </is>
       </c>
       <c r="C941" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>9789755218564</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
           <t>Newyork 1990-2003</t>
         </is>
       </c>
       <c r="C942" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>9789752307537</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
           <t>New York Pratik Kent Rehberi</t>
         </is>
       </c>
       <c r="C943" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>9789755219820</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
           <t>Münih 1900-2000</t>
         </is>
       </c>
       <c r="C944" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>9789752305588</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
           <t>Mutlu Aileler Nasıl Kurulur? Nasıl Sürdürülür?</t>
         </is>
       </c>
       <c r="C945" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>9789755216751</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
           <t>Moskova 1917-2000</t>
         </is>
       </c>
       <c r="C946" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>9789752306806</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
           <t>Yarın Çiçeği Masalları (Ciltli)</t>
         </is>
       </c>
       <c r="C947" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>9789755216140</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
           <t>Mimarlık ve Tüketim</t>
         </is>
       </c>
       <c r="C948" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>9789755214764</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
           <t>Mimarlık ve Sanallık</t>
         </is>
       </c>
       <c r="C949" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>9789752300057</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
           <t>Milano 1900-2000</t>
         </is>
       </c>
       <c r="C950" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>9789752309012</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
           <t>Meyhane Erbabının El Kitabı</t>
         </is>
       </c>
       <c r="C951" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>9789752300040</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
           <t>Merkezi Bir Kent Parçası Kentsel Tasarım Projesi</t>
         </is>
       </c>
       <c r="C952" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>9789752309050</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
           <t>Meltem</t>
         </is>
       </c>
       <c r="C953" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>9789752305595</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
           <t>Mavigül</t>
         </is>
       </c>
       <c r="C954" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" s="1" t="inlineStr">
         <is>
           <t>9789755217147</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
           <t>Londra 1980-2000</t>
         </is>
       </c>
       <c r="C955" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>9789752301474</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
           <t>Le Corbusier Gözüyle Türk Mimarlığı ve Şehirciliği</t>
         </is>
       </c>
       <c r="C956" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>9789752305601</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
           <t>Küçük Tabaklar Büyük Tatlar</t>
         </is>
       </c>
       <c r="C957" s="1">
         <v>510</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>9789752306776</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
           <t>Geyik ile Kurbağa Kardeşler (Ciltli)</t>
         </is>
       </c>
       <c r="C958" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>9789752306790</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
           <t>Afacan İle Kedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C959" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>9789752306998</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
           <t>Masal Kütüphanesi - 19 Kitap Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C960" s="1">
-        <v>9025</v>
+        <v>10830</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="1" t="inlineStr">
         <is>
           <t>9789752303539</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
           <t>Masaj Keyfi</t>
         </is>
       </c>
       <c r="C961" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>9789752306677</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
           <t>Aşık Kelebek (Ciltli)</t>
         </is>
       </c>
       <c r="C962" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" s="1" t="inlineStr">
         <is>
           <t>9789752306684</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
           <t>Aşçı Kızılcık (Ciltli)</t>
         </is>
       </c>
       <c r="C963" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" s="1" t="inlineStr">
         <is>
           <t>9789752305793</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
           <t>Anne Babaların El Kitabı - Çocukluktan Ergenliğe</t>
         </is>
       </c>
       <c r="C964" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" s="1" t="inlineStr">
         <is>
           <t>9789752311718</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
           <t>Aşk-ı Derya /Ayvazovski’nin Gizli İstanbul Güncesi</t>
         </is>
       </c>
       <c r="C965" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" s="1" t="inlineStr">
         <is>
           <t>9789752311695</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
           <t>Bir Beyoğlu Bestekarı: Karnik Garmiryan (Ciltli)</t>
         </is>
       </c>
       <c r="C966" s="1">
-        <v>615</v>
+        <v>738</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" s="1" t="inlineStr">
         <is>
           <t>9789752307353</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
           <t>Astronomy, Geography and Navigations in Islamic Civilization (Ciltli)</t>
         </is>
       </c>
       <c r="C967" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" s="1" t="inlineStr">
         <is>
           <t>9789752311398</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
           <t>Narlı Tarifler</t>
         </is>
       </c>
       <c r="C968" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" s="1" t="inlineStr">
         <is>
           <t>9789755214224</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
           <t>Itsuko Hasegawa</t>
         </is>
       </c>
       <c r="C969" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" s="1" t="inlineStr">
         <is>
           <t>9789752307209</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
           <t>Istanbul Eats Exploring The Culinary Backstreets Since 2009</t>
         </is>
       </c>
       <c r="C970" s="1">
-        <v>489</v>
+        <v>587</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" s="1" t="inlineStr">
         <is>
           <t>9789752303324</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
           <t>Senin Seçimin Pilates - Herkes İçin Pilates Orta Seviye Program Egzersizleri Sistem 17 Haftada 3 Gün, Günde 40 Dakika</t>
         </is>
       </c>
       <c r="C971" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" s="1" t="inlineStr">
         <is>
           <t>9789752303263</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
           <t>Senin Seçimin Pilates - Aletsiz Egzersizler Aerobik, Step, Stretching Egzersizleri</t>
         </is>
       </c>
       <c r="C972" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" s="1" t="inlineStr">
         <is>
           <t>9789752303249</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
           <t>Senin Seçimin Pilates - Aletli Egzersizler Reach Denge Kuvvet Sıkıştırma Programı</t>
         </is>
       </c>
       <c r="C973" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" s="1" t="inlineStr">
         <is>
           <t>9789752302495</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
           <t>Senin Seçimin Fit Mide ve Bel  Egzersizleri</t>
         </is>
       </c>
       <c r="C974" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" s="1" t="inlineStr">
         <is>
           <t>9789752302488</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
           <t>Senin Seçimin Fit Kas Gruplarına Göre</t>
         </is>
       </c>
       <c r="C975" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" s="1" t="inlineStr">
         <is>
           <t>9789752305335</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
           <t>İsim İsim İstanbul</t>
         </is>
       </c>
       <c r="C976" s="1">
-        <v>850</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" s="1" t="inlineStr">
         <is>
           <t>9789752307100</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
           <t>İnsan ve Kültür</t>
         </is>
       </c>
       <c r="C977" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" s="1" t="inlineStr">
         <is>
           <t>9789755214160</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
           <t>Daniel Libeskind</t>
         </is>
       </c>
       <c r="C978" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" s="1" t="inlineStr">
         <is>
           <t>9789752310841</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
           <t>Pergamon / Bergama ve Krallığının Kültür Yansımaları</t>
         </is>
       </c>
       <c r="C979" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" s="1" t="inlineStr">
         <is>
           <t>9771308209013</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
           <t>BBC Active Goal</t>
         </is>
       </c>
       <c r="C980" s="1">
-        <v>3250</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" s="1" t="inlineStr">
         <is>
           <t>9789752310902</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
           <t>Damak Tadının İzinde Tarih ve Sanat Yolculuğu</t>
         </is>
       </c>
       <c r="C981" s="1">
-        <v>499</v>
+        <v>599</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" s="1" t="inlineStr">
         <is>
           <t>9789752311480</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
           <t>Riskli Bebek İzlemi (Ciltli)</t>
         </is>
       </c>
       <c r="C982" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" s="1" t="inlineStr">
         <is>
           <t>3990000026703</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
           <t>Vahşi Yaşam Belgesel Seti - 1 (25 DVD + 25 Kitap)</t>
         </is>
       </c>
       <c r="C983" s="1">
         <v>4875</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" s="1" t="inlineStr">
         <is>
           <t>9789752310568</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
           <t>Piri Reis Çıkartma ve Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C984" s="1">
-        <v>240</v>
+        <v>288</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" s="1" t="inlineStr">
         <is>
           <t>9789752311701</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
           <t>Ayvazovski / Denizler, Şehirler ve Düşler Işık, Su ve Gökyüzü (Ciltli)</t>
         </is>
       </c>
       <c r="C985" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" s="1" t="inlineStr">
         <is>
           <t>9789752310483</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
           <t>Piri Reis Kitab-ı Bahriye (Ciltli)</t>
         </is>
       </c>
       <c r="C986" s="1">
         <v>16790</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" s="1" t="inlineStr">
         <is>
           <t>9789752311749</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
           <t>Melling Pitoresk İstanbul Kartpostal Kitabı</t>
         </is>
       </c>
       <c r="C987" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" s="1" t="inlineStr">
         <is>
           <t>9789752311800</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
           <t>Bartlett Pitoresk İstanbul Kartpostal Kitabı</t>
         </is>
       </c>
       <c r="C988" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" s="1" t="inlineStr">
         <is>
           <t>9789752311787</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
           <t>Schranz Pitoresk İstanbul Kartpostal Kitabı</t>
         </is>
       </c>
       <c r="C989" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" s="1" t="inlineStr">
         <is>
           <t>9789752311794</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
           <t>Allom Pitoresk İstanbul Kartpostal Kitabı</t>
         </is>
       </c>
       <c r="C990" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" s="1" t="inlineStr">
         <is>
           <t>9789752311770</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
           <t>Lewis Pitoresk İstanbul Kartpostal Kitabı</t>
         </is>
       </c>
       <c r="C991" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" s="1" t="inlineStr">
         <is>
           <t>9789752305632</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
           <t>Kitab-ı Cihannüma (Ciltli)</t>
         </is>
       </c>
       <c r="C992" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" s="1" t="inlineStr">
         <is>
           <t>9789752310889</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
           <t>Batsın Böyle Gazetecilik</t>
         </is>
       </c>
       <c r="C993" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" s="1" t="inlineStr">
         <is>
           <t>9789752302341</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
           <t>Kaybolan İstanbul’um Bir Mimarın Anıları 1947-1957</t>
         </is>
       </c>
       <c r="C994" s="1">
-        <v>690</v>
+        <v>828</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" s="1" t="inlineStr">
         <is>
           <t>9789752310797</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
           <t>Geçmişten Bugüne İsim İsim Ankara (Ciltli)</t>
         </is>
       </c>
       <c r="C995" s="1">
-        <v>850</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" s="1" t="inlineStr">
         <is>
           <t>9789752306233</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
           <t>Mandarin Çincesi Konuşma Rehberi ve Pratik Sözlük</t>
         </is>
       </c>
       <c r="C996" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" s="1" t="inlineStr">
         <is>
           <t>9789755219905</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
           <t>Madrid 1970-2000</t>
         </is>
       </c>
       <c r="C997" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" s="1" t="inlineStr">
         <is>
           <t>9789755219134</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
           <t>Los Angeles 1900-2000</t>
         </is>
       </c>
       <c r="C998" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" s="1" t="inlineStr">
         <is>
           <t>9789752306967</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Yerel Yönetişim ve Yerel Kalkınma</t>
         </is>
       </c>
       <c r="C999" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" s="1" t="inlineStr">
         <is>
           <t>9789752310896</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
           <t>Annelik Akademisi - Anne Yapamam, Başım Çok Ağrıyor</t>
         </is>
       </c>
       <c r="C1000" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" s="1" t="inlineStr">
         <is>
           <t>9789752307490</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
           <t>Emin Barın Hat'tan Harf'e (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C1001" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" s="1" t="inlineStr">
         <is>
           <t>9789752309104</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
           <t>Bir Zamanlar Osmanlı (Ciltli)</t>
         </is>
       </c>
       <c r="C1002" s="1">
         <v>12420</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" s="1" t="inlineStr">
         <is>
           <t>9789752311381</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
           <t>Küçük Yürek</t>
         </is>
       </c>
       <c r="C1003" s="1">
-        <v>540</v>
+        <v>648</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" s="1" t="inlineStr">
         <is>
           <t>9789752310834</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
           <t>Katip Çelebi'nin Esas Kitab-ı Cihannüması ve Coğrafya Tarihi'ndeki Yeri (Ciltli)</t>
         </is>
       </c>
       <c r="C1004" s="1">
         <v>6900</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" s="1" t="inlineStr">
         <is>
           <t>9789752310827</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
           <t>Arkeoloji Sırları 2 (DVD'li) (Ciltli)</t>
         </is>
       </c>
       <c r="C1005" s="1">
-        <v>10800</v>
+        <v>12420</v>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" s="1" t="inlineStr">
         <is>
           <t>9789752304543</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
           <t>Anılar ve Düşünceler 3</t>
         </is>
       </c>
       <c r="C1006" s="1">
-        <v>639</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" s="1" t="inlineStr">
         <is>
           <t>9789752304536</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
           <t>Anılar ve Düşünceler 2</t>
         </is>
       </c>
       <c r="C1007" s="1">
-        <v>639</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" s="1" t="inlineStr">
         <is>
           <t>9789752306707</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
           <t>Anaokulum Çok Güzelmiş (Ciltli)</t>
         </is>
       </c>
       <c r="C1008" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" s="1" t="inlineStr">
         <is>
           <t>9789752307520</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
           <t>Topraktan Parlamentoya  Muammer Erten</t>
         </is>
       </c>
       <c r="C1009" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="1010" spans="1:3">
       <c r="A1010" s="1" t="inlineStr">
         <is>
           <t>9789755219554</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
           <t>Tokyo 1970-2000</t>
         </is>
       </c>
       <c r="C1010" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="1011" spans="1:3">
       <c r="A1011" s="1" t="inlineStr">
         <is>
           <t>9789752300354</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
           <t>The Treasury of Turkish Cheeses Türkiye’nin Peynir Hazineleri</t>
         </is>
       </c>
       <c r="C1011" s="1">
-        <v>540</v>
+        <v>648</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>