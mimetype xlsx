--- v0 (2026-03-15)
+++ v1 (2026-11-04)
@@ -94,81 +94,81 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259908403</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Suretimin Resmidir: Dr. Şükrü Bozluolcay Koleksiyonu’ndan Sanatçı Atölyeleri ve toportreler (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>2000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786058077690</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Resmi (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>2000</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786058077683</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Hayal Fanusu (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>2400</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058077614</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Ressam Masalı (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058077621</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>