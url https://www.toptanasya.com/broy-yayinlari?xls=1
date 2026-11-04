--- v0 (2026-02-06)
+++ v1 (2026-11-04)
@@ -85,3085 +85,3100 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789753980555</t>
+          <t>9789753980531</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kırık Öyküler</t>
+          <t>Satranç Eğitimi için El Kitabı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4440000000927</t>
+          <t>9789753980555</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kırgın Öyküler</t>
+          <t>Kırık Öyküler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4440000000932</t>
+          <t>4440000000927</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zor Karar</t>
+          <t>Kırgın Öyküler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789753980920</t>
+          <t>4440000000932</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Zaman</t>
+          <t>Zor Karar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3990000013503</t>
+          <t>9789753980920</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kırılan Aynasında</t>
+          <t>Zehirli Zaman</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>3.24</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3990000005924</t>
+          <t>3990000013503</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmıştır</t>
+          <t>Zamanın Kırılan Aynasında</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>7.41</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000012861</t>
+          <t>3990000005924</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yasak Tozlaşmalar Zamanı</t>
+          <t>Yaşanmıştır</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789753980494</t>
+          <t>3990000012861</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Brüksel'de Sevdiğim Sokaklar</t>
+          <t>Yasak Tozlaşmalar Zamanı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>170</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789753980463</t>
+          <t>9789753980494</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Eski Daktilo</t>
+          <t>Brüksel'de Sevdiğim Sokaklar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789753980470</t>
+          <t>9789753980463</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Güz Buluşmaları</t>
+          <t>Eski Daktilo</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3990000013472</t>
+          <t>9789753980470</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ve Geceden Namluya Sürülmüştür Sabah</t>
+          <t>Güz Buluşmaları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3990000004159</t>
+          <t>3990000013472</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Vakit Yok Hüzünlenmeye</t>
+          <t>Ve Geceden Namluya Sürülmüştür Sabah</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>5.56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789989878364</t>
+          <t>3990000004159</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Zil</t>
+          <t>Vakit Yok Hüzünlenmeye</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000012970</t>
+          <t>9789989878364</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Uzay Bilinci</t>
+          <t>Üçüncü Zil</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000010937</t>
+          <t>3990000012970</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Yazılar</t>
+          <t>Uzay Bilinci</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789733980605</t>
+          <t>3990000010937</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ucu Açık Bir Teslimiyet Ucu Açık Bir Alçaklık AB</t>
+          <t>Unutulmuş Yazılar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000005140</t>
+          <t>9789733980605</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türk Sinemasında Yeni Konumlar</t>
+          <t>Ucu Açık Bir Teslimiyet Ucu Açık Bir Alçaklık AB</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>12.5</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000004484</t>
+          <t>3990000005140</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Telefon Kulübesi</t>
+          <t>Türk Sinemasında Yeni Konumlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000012719</t>
+          <t>3990000004484</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tay Dedim Cız Dediler Şiirler (1992-1993)</t>
+          <t>Telefon Kulübesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>4.63</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000011400</t>
+          <t>3990000012719</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Taşlı Yazı</t>
+          <t>Tay Dedim Cız Dediler Şiirler (1992-1993)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789753980630</t>
+          <t>3990000011400</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Taş Plak Gazelleri</t>
+          <t>Taşlı Yazı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000012568</t>
+          <t>9789753980630</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şili Duyarlığı</t>
+          <t>Taş Plak Gazelleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000010799</t>
+          <t>3990000012568</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Yalnızlığı</t>
+          <t>Şili Duyarlığı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>13.43</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000002468</t>
+          <t>3990000010799</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şiirin İlkeleri</t>
+          <t>Şiirin Yalnızlığı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>7.41</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000002447</t>
+          <t>3990000002468</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Yenilik</t>
+          <t>Şiirin İlkeleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789753980005</t>
+          <t>3990000002447</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Uçurumun Kıyısında</t>
+          <t>Şiir ve Yenilik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000012110</t>
+          <t>9789753980005</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şiir Çünkü Şiir</t>
+          <t>Uçurumun Kıyısında</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>24</v>
+        <v>290</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789753980111</t>
+          <t>3990000012110</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Şiir Boşuna Yazılmış Olmayacak</t>
+          <t>Şiir Çünkü Şiir</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789753980333</t>
+          <t>9789753980111</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şeytana Şükür</t>
+          <t>Şiir Boşuna Yazılmış Olmayacak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789753980128</t>
+          <t>9789753980333</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şairler Prensi Mallarme</t>
+          <t>Şeytana Şükür</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789753980081</t>
+          <t>9789753980128</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Şairin Ölümü</t>
+          <t>Şairler Prensi Mallarme</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000008952</t>
+          <t>9789753980081</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şairin Atölyesi Divan 4</t>
+          <t>Şairin Ölümü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000008954</t>
+          <t>3990000008952</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şairin Atölyesi Divan 3</t>
+          <t>Şairin Atölyesi Divan 4</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000011693</t>
+          <t>3990000008954</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sürekli Bir İlkbahar</t>
+          <t>Şairin Atölyesi Divan 3</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789753980807</t>
+          <t>3990000011693</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Suda Perçin Sızısı</t>
+          <t>Sürekli Bir İlkbahar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000011990</t>
+          <t>9789753980807</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Stockholm’de Mavi Saatler</t>
+          <t>Suda Perçin Sızısı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>4.63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000013179</t>
+          <t>3990000011990</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sözün Önünde Oyuncuya Mektup Bölümler Devant La Parole Lettre Aux Acteurs Extraits</t>
+          <t>Stockholm’de Mavi Saatler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>140</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000006408</t>
+          <t>3990000013179</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Söz’ü Yurt Edindim</t>
+          <t>Sözün Önünde Oyuncuya Mektup Bölümler Devant La Parole Lettre Aux Acteurs Extraits</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>6.02</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000011999</t>
+          <t>3990000006408</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sorular Kitabı</t>
+          <t>Söz’ü Yurt Edindim</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>90</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9799753980066</t>
+          <t>3990000011999</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Ufkunda Seçilmiş Düşünceler</t>
+          <t>Sorular Kitabı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000007115</t>
+          <t>9799753980066</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sis Çanı</t>
+          <t>Sonsuzluğun Ufkunda Seçilmiş Düşünceler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>3.7</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000012672</t>
+          <t>3990000007115</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sigmund Freud: Cinselliğin Yeryüzü Biyografi ve Freud’tan Seçmeler</t>
+          <t>Sis Çanı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>23</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000002443</t>
+          <t>3990000012672</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sırtını Sevgime Yasla</t>
+          <t>Sigmund Freud: Cinselliğin Yeryüzü Biyografi ve Freud’tan Seçmeler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000011626</t>
+          <t>3990000002443</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Adresini Bulur</t>
+          <t>Sırtını Sevgime Yasla</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789733980636</t>
+          <t>3990000011626</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sevdanın Yırtılan Yeri</t>
+          <t>Sevgi Adresini Bulur</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000011565</t>
+          <t>9789733980636</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sen de Öyle Yap</t>
+          <t>Sevdanın Yırtılan Yeri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>4.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>3990000012367</t>
+          <t>3990000011565</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sen Beni Sev İkilli Fiskoslar</t>
+          <t>Sen de Öyle Yap</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>5.56</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>3990000012212</t>
+          <t>3990000012367</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Savaştan Beri Ne Var Ne Yok? Alıntılar Quoi De Neuf Sur La Guerre? Fragments</t>
+          <t>Sen Beni Sev İkilli Fiskoslar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9799753980172</t>
+          <t>3990000012212</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Turnuva Hazırlığı</t>
+          <t>Savaştan Beri Ne Var Ne Yok? Alıntılar Quoi De Neuf Sur La Guerre? Fragments</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>2880000001102</t>
+          <t>9799753980172</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Satranç Notasyon ve Çözümleme Kitabı</t>
+          <t>Satrançta Turnuva Hazırlığı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>3990000043136</t>
+          <t>2880000001102</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Satranç Eğitimi için El Kitabı</t>
+          <t>Satranç Notasyon ve Çözümleme Kitabı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>480</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990000005628</t>
+          <t>3990000043136</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sanata Çağrı</t>
+          <t>Satranç Eğitimi için El Kitabı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>6</v>
+        <v>480</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789753980616</t>
+          <t>3990000005628</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sana Tütün ve Tespih Yolluyorum Semiha Berksoy’un Anıları Nazım Hikmet ve Fikret Mualla ile Mektuplaşmaları</t>
+          <t>Sanata Çağrı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000004259</t>
+          <t>9789753980616</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sana Bunca Yangından</t>
+          <t>Sana Tütün ve Tespih Yolluyorum Semiha Berksoy’un Anıları Nazım Hikmet ve Fikret Mualla ile Mektuplaşmaları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000014465</t>
+          <t>3990000004259</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sahici Mucizeler</t>
+          <t>Sana Bunca Yangından</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>6.94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789753980883</t>
+          <t>3990000014465</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşamın İksiri Gümüş Suyu</t>
+          <t>Sahici Mucizeler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>140</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>3990000012011</t>
+          <t>9789753980883</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Saf Şiir Yoktur</t>
+          <t>Sağlıklı Yaşamın İksiri Gümüş Suyu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>4440000000933</t>
+          <t>3990000012011</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sade’ı Yakmalı mı? Günümüzde Sağcı Fikirler</t>
+          <t>Saf Şiir Yoktur</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>220</v>
+        <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>3990000006333</t>
+          <t>4440000000933</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sabah Mısın</t>
+          <t>Sade’ı Yakmalı mı? Günümüzde Sağcı Fikirler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000011692</t>
+          <t>3990000006333</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Rüzgardan Rüzgara</t>
+          <t>Sabah Mısın</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789733980568</t>
+          <t>3990000011692</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Rio’da Bir Sene</t>
+          <t>Rüzgardan Rüzgara</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>160</v>
+        <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000008955</t>
+          <t>9789733980568</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Resimli Ay</t>
+          <t>Rio’da Bir Sene</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000027191</t>
+          <t>3990000008955</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Reading Zindanı Baladı</t>
+          <t>Resimli Ay</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>6.02</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789753980456</t>
+          <t>3990000027191</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Pişmanlık</t>
+          <t>Reading Zindanı Baladı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000013512</t>
+          <t>9789753980456</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Paris’te Türkler Casusluk ve Karşı Casusluk</t>
+          <t>Pişmanlık</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>4.63</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000005848</t>
+          <t>3990000013512</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Kürt müydü?</t>
+          <t>Paris’te Türkler Casusluk ve Karşı Casusluk</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000005055</t>
+          <t>3990000005848</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>O Uzun Yalnızlık</t>
+          <t>Ömer Seyfettin Kürt müydü?</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>6.02</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000005962</t>
+          <t>3990000005055</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>O Otobüste Ben Yoktum</t>
+          <t>O Uzun Yalnızlık</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>160</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789753980180</t>
+          <t>3990000005962</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche: Eylem Ödevi</t>
+          <t>O Otobüste Ben Yoktum</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>2880000000860</t>
+          <t>9789753980180</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Niçin Geç Kaldım</t>
+          <t>Nietzsche: Eylem Ödevi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000012901</t>
+          <t>2880000000860</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Nazım’ın Bilinmeyen Mektupları Adalet Cimcoz’a Mektuplar / 1945-1950</t>
+          <t>Niçin Geç Kaldım</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>6.94</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9799753980400</t>
+          <t>3990000012901</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Nasırlı Ellerinde Güvercinler</t>
+          <t>Nazım’ın Bilinmeyen Mektupları Adalet Cimcoz’a Mektuplar / 1945-1950</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>80</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990000099781</t>
+          <t>9799753980400</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Gülümsemesi</t>
+          <t>Nasırlı Ellerinde Güvercinler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789753980371</t>
+          <t>3990000099781</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mor ve Gülistan</t>
+          <t>Mutluluğun Gülümsemesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789753980876</t>
+          <t>9789753980371</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Mıntıka Temizliği</t>
+          <t>Mor ve Gülistan</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>320</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789753980074</t>
+          <t>9789753980876</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kazı</t>
+          <t>Mıntıka Temizliği</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000013352</t>
+          <t>9789753980074</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Kasaba</t>
+          <t>Kazı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000029504</t>
+          <t>3990000013352</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ve Hacivat’la Satranç Öğreniyorum</t>
+          <t>Kaybolan Kasaba</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000012323</t>
+          <t>3990000029504</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kara Eylül</t>
+          <t>Karagöz ve Hacivat’la Satranç Öğreniyorum</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000005428</t>
+          <t>3990000012323</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kadın Mektupları / Tilki</t>
+          <t>Kara Eylül</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>11.11</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000005565</t>
+          <t>3990000005428</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kadın Korkusu</t>
+          <t>Kadın Mektupları / Tilki</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000006042</t>
+          <t>3990000005565</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>John Arden Barış ve Özgürlük</t>
+          <t>Kadın Korkusu</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>4.17</v>
+        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789753980814</t>
+          <t>3990000006042</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İzmir Çukuru’ndan</t>
+          <t>John Arden Barış ve Özgürlük</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>140</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789753980326</t>
+          <t>9789753980814</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kalbini Çalan Dansözler ve Eğlence Dünyasının Saklı Şiddeti</t>
+          <t>İzmir Çukuru’ndan</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000006168</t>
+          <t>9789753980326</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İntiharı Ertelemek</t>
+          <t>İstanbul’un Kalbini Çalan Dansözler ve Eğlence Dünyasının Saklı Şiddeti</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789753980913</t>
+          <t>3990000006168</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Korkuya Doğru Yürüdüm</t>
+          <t>İntiharı Ertelemek</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000012569</t>
+          <t>9789753980913</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Beyaz Kokusunda</t>
+          <t>Korkuya Doğru Yürüdüm</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789753980401</t>
+          <t>3990000012569</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İlmekler</t>
+          <t>İnsanın Beyaz Kokusunda</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9799753980394</t>
+          <t>9789753980401</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İkilem</t>
+          <t>İlmekler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000012567</t>
+          <t>9799753980394</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Israrla</t>
+          <t>İkilem</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9799753980486</t>
+          <t>3990000012567</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hayatım Erkek Çölünde Bir Kamelya</t>
+          <t>Israrla</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>290</v>
+        <v>160</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>2880000000877</t>
+          <t>9799753980486</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Haşhaş ve Bellek</t>
+          <t>Hayatım Erkek Çölünde Bir Kamelya</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>70</v>
+        <v>290</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990000006252</t>
+          <t>2880000000877</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hapsedilmiş Kadın</t>
+          <t>Haşhaş ve Bellek</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789753980753</t>
+          <t>3990000006252</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Emperyalizm</t>
+          <t>Hapsedilmiş Kadın</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>3990000004158</t>
+          <t>9789753980753</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Günyenisi Lirikler</t>
+          <t>Haçlı Emperyalizm</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789753980043</t>
+          <t>3990000004158</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Göz</t>
+          <t>Günyenisi Lirikler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789753980197</t>
+          <t>9789753980043</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Goethe: Işık... Biraz Daha Işık</t>
+          <t>Göz</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>3990000006301</t>
+          <t>9789753980197</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yolculuk</t>
+          <t>Goethe: Işık... Biraz Daha Işık</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>10</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789753980166</t>
+          <t>3990000006301</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gezgin ile Gölgesi</t>
+          <t>Gizemli Yolculuk</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>210</v>
+        <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>3990000006302</t>
+          <t>9789753980166</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğin Bittiği Yerde</t>
+          <t>Gezgin ile Gölgesi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>5.56</v>
+        <v>210</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789753980340</t>
+          <t>3990000006302</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Devrimi</t>
+          <t>Gerçeğin Bittiği Yerde</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>220</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789753980708</t>
+          <t>9789753980340</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Mektuplar</t>
+          <t>Gençlik Devrimi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>3990000013034</t>
+          <t>9789753980708</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kırılan Kar Sesi</t>
+          <t>Geleceğe Mektuplar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>3.24</v>
+        <v>140</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000005806</t>
+          <t>3990000013034</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kerem Gibi</t>
+          <t>Kırılan Kar Sesi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>240</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990000012538</t>
+          <t>3990000005806</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kıyısızlık</t>
+          <t>Kerem Gibi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789753980234</t>
+          <t>3990000012538</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kıyametten Sonra</t>
+          <t>Kıyısızlık</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789753980142</t>
+          <t>9789753980234</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kırk Kötülük Çiçeği</t>
+          <t>Kıyametten Sonra</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789753980633</t>
+          <t>9789753980142</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Babamın Öyküsü</t>
+          <t>Kırk Kötülük Çiçeği</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789753980623</t>
+          <t>9789753980633</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Renkli Buzlar</t>
+          <t>Babamın Öyküsü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789753980609</t>
+          <t>9789753980623</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Dünle Gelme Bana</t>
+          <t>Renkli Buzlar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789753980593</t>
+          <t>9789753980609</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Öyküler</t>
+          <t>Dünle Gelme Bana</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789753986007</t>
+          <t>9789753980593</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Zühal ile Cemal</t>
+          <t>Kırılgan Öyküler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000030049</t>
+          <t>9789753986007</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Şiir Dostlarım</t>
+          <t>Zühal ile Cemal</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3990000013232</t>
+          <t>3990000030049</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Diyaloğu</t>
+          <t>Şiir Dostlarım</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>5.56</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789753980739</t>
+          <t>3990000013232</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Benisa 3. Kitap Adanmış Aydınlık</t>
+          <t>Ölüler Diyaloğu</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>330</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789753980661</t>
+          <t>9789753980739</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Benisa 2. Kitap: Sevgiyle Işır Yaşamak</t>
+          <t>Öğretmen Benisa 3. Kitap Adanmış Aydınlık</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000006703</t>
+          <t>9789753980661</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Benisa 1. Kitap Kayayı Delen Tohum</t>
+          <t>Öğretmen Benisa 2. Kitap: Sevgiyle Işır Yaşamak</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3990000010713</t>
+          <t>3990000006703</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Öğle Rakıları</t>
+          <t>Öğretmen Benisa 1. Kitap Kayayı Delen Tohum</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>4.63</v>
+        <v>330</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000013157</t>
+          <t>3990000010713</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Okyanusların Not Defterinden</t>
+          <t>Öğle Rakıları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>5.56</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000011856</t>
+          <t>3990000013157</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Memo ve Gül</t>
+          <t>Okyanusların Not Defterinden</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>3.7</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000002445</t>
+          <t>3990000011856</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Maskenin Öteki Yüzü</t>
+          <t>Memo ve Gül</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>240</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789753980579</t>
+          <t>3990000002445</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kuş Olup Uçma Zamanı</t>
+          <t>Maskenin Öteki Yüzü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000007229</t>
+          <t>9789753980579</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Madame Chauverel: Ayrı Bir Kadın</t>
+          <t>Kuş Olup Uçma Zamanı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>11.11</v>
+        <v>140</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000006308</t>
+          <t>3990000007229</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Lale Sesiydiler ve Yoktular</t>
+          <t>Madame Chauverel: Ayrı Bir Kadın</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000004257</t>
+          <t>3990000006308</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kün</t>
+          <t>Lale Sesiydiler ve Yoktular</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>4.63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3990000013489</t>
+          <t>3990000004257</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kül Aşklar / Le Le Ase</t>
+          <t>Kün</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>6.94</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>3990000005054</t>
+          <t>3990000013489</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kuşku ve Korku</t>
+          <t>Kül Aşklar / Le Le Ase</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>6.02</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789753980647</t>
+          <t>3990000005054</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Zaman İtiyor</t>
+          <t>Kuşku ve Korku</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>180</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990000047019</t>
+          <t>9789753980647</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Broy Aylık Şiir Dergisi Kasım 85 (Ciltli)</t>
+          <t>Zaman İtiyor</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>1800</v>
+        <v>180</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789753980562</t>
+          <t>3990000047019</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Terli Düş</t>
+          <t>Broy Aylık Şiir Dergisi Kasım 85 (Ciltli)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>150</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789753980517</t>
+          <t>9789753980562</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Gölgedekiler</t>
+          <t>Terli Düş</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>3990000043235</t>
+          <t>9789753980517</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bay Daktilo'dan Mektuplar</t>
+          <t>Gölgedekiler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789753980500</t>
+          <t>3990000043235</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Şiddetten Kaçarken</t>
+          <t>Bay Daktilo'dan Mektuplar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789753980487</t>
+          <t>9789753980500</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Sıcağı</t>
+          <t>Sevgi Şiddetten Kaçarken</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>320</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789753980548</t>
+          <t>9789753980487</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kaç Gece Var Sabaha</t>
+          <t>Yağmur Sıcağı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9771363269005</t>
+          <t>9789753980548</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Eski Sayı: 42 Aylık Edebiyat ve Düşün Dergisi</t>
+          <t>Kaç Gece Var Sabaha</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000000405</t>
+          <t>9771363269005</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Eski Sayı: 41 Aylık Edebiyat ve Düşün Dergisi</t>
+          <t>Eski Sayı: 42 Aylık Edebiyat ve Düşün Dergisi</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>3990000000406</t>
+          <t>3990000000405</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Eski Sayı: 40 Aylık Edebiyat ve Düşün Dergisi</t>
+          <t>Eski Sayı: 41 Aylık Edebiyat ve Düşün Dergisi</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>3990000008953</t>
+          <t>3990000000406</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Eski Aylık Edebiyat ve Düşün Dergisi Kasım 2001-Ekim 2002</t>
+          <t>Eski Sayı: 40 Aylık Edebiyat ve Düşün Dergisi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>1500</v>
+        <v>90</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>3990000006166</t>
+          <t>3990000008953</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Epik Bir Grev</t>
+          <t>Eski Aylık Edebiyat ve Düşün Dergisi Kasım 2001-Ekim 2002</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>160</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000036876</t>
+          <t>3990000006166</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ellerin Kuş Sürüsü</t>
+          <t>Epik Bir Grev</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>40</v>
+        <v>160</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>3990000005805</t>
+          <t>3990000036876</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Elimde Güller ve Rüzgar</t>
+          <t>Ellerin Kuş Sürüsü</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>4.17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>3990000011256</t>
+          <t>3990000005805</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Elimde Ay Kırıkları</t>
+          <t>Elimde Güller ve Rüzgar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>90</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3990000011507</t>
+          <t>3990000011256</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Eksik Aşklar Yazısız Yaşamlar</t>
+          <t>Elimde Ay Kırıkları</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>3990000006300</t>
+          <t>3990000011507</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Düttür Git!</t>
+          <t>Eksik Aşklar Yazısız Yaşamlar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>4.63</v>
+        <v>140</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3990000010441</t>
+          <t>3990000006300</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Düşüyorum Galileo</t>
+          <t>Düttür Git!</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3990000004577</t>
+          <t>3990000010441</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Neler Oluyor Gorbachev ve Sosyalizmde Yeni Yollar / Reykjawik Zirvesi / Reagan ve Terör / İrangate</t>
+          <t>Düşüyorum Galileo</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>13.43</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>3990000005056</t>
+          <t>3990000004577</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Dor Ali</t>
+          <t>Dünyada Neler Oluyor Gorbachev ve Sosyalizmde Yeni Yollar / Reykjawik Zirvesi / Reagan ve Terör / İrangate</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>6.94</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9799753980479</t>
+          <t>3990000005056</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Dine Karşı Düşünce Tarihi / Laiklik</t>
+          <t>Dor Ali</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>250</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000012008</t>
+          <t>9799753980479</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Dil Kafesi</t>
+          <t>Dine Karşı Düşünce Tarihi / Laiklik</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>6.94</v>
+        <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789753980937</t>
+          <t>3990000012008</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Dikiş Kutusu</t>
+          <t>Dil Kafesi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>90</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000006307</t>
+          <t>9789753980937</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Dans Natura</t>
+          <t>Dikiş Kutusu</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000012570</t>
+          <t>3990000006307</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Dağları Öylecene</t>
+          <t>Dans Natura</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000012900</t>
+          <t>3990000012570</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Edebiyatı Cumhuriyet Dönemi 2</t>
+          <t>Dağları Öylecene</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>690</v>
+        <v>120</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000002449</t>
+          <t>3990000012900</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Edebiyatı Cumhuriyet Dönemi</t>
+          <t>Çağdaş Türk Edebiyatı Cumhuriyet Dönemi 2</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>690</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789753980241</t>
+          <t>3990000002449</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Brecht’le Yaşamak</t>
+          <t>Çağdaş Türk Edebiyatı Cumhuriyet Dönemi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>690</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789753980685</t>
+          <t>9789753980241</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ben Buralarda Duramam</t>
+          <t>Brecht’le Yaşamak</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789753980135</t>
+          <t>9789753980685</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Baudelaire ve Satanizm</t>
+          <t>Ben Buralarda Duramam</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789753980012</t>
+          <t>9789753980135</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Senaryo Yaz Dediydin: Mesela Papalina</t>
+          <t>Baudelaire ve Satanizm</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789753980258</t>
+          <t>9789753980012</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Balkar Şiiri Antolojisi</t>
+          <t>Bana Bir Senaryo Yaz Dediydin: Mesela Papalina</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>3990000004381</t>
+          <t>9789753980258</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Bağımlı Şiir</t>
+          <t>Balkar Şiiri Antolojisi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>3990000013473</t>
+          <t>3990000004381</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Babi Yar</t>
+          <t>Bağımlı Şiir</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789753980302</t>
+          <t>3990000013473</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Atak Oyunun İki Dehası - Alyehin ve Tal</t>
+          <t>Babi Yar</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>480</v>
+        <v>140</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>3990000004256</t>
+          <t>9789753980302</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Aşklar Şiirle Kanar 99 Şair 99 Şiir</t>
+          <t>Atak Oyunun İki Dehası - Alyehin ve Tal</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>7.87</v>
+        <v>480</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>3990000006714</t>
+          <t>3990000004256</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Prelüdler</t>
+          <t>Aşklar Şiirle Kanar 99 Şair 99 Şiir</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>140</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>3990000004258</t>
+          <t>3990000006714</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ey</t>
+          <t>Aşk ve Prelüdler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9799753980387</t>
+          <t>3990000004258</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ermişi Bhagwan Bireyin Yaşamda Yetkinleşme Öğretisi</t>
+          <t>Aşk Ey</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789755980629</t>
+          <t>9799753980387</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Geçip Gitmek de Var</t>
+          <t>Aşk Ermişi Bhagwan Bireyin Yaşamda Yetkinleşme Öğretisi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789753980050</t>
+          <t>9789755980629</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Gece</t>
+          <t>Geçip Gitmek de Var</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789753980203</t>
+          <t>9789753980050</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Freud: Cinselliğin Yeryüzü</t>
+          <t>Gece</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>3990000011539</t>
+          <t>9789753980203</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Five O’Clock Tea Beş Çayı</t>
+          <t>Freud: Cinselliğin Yeryüzü</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789753980019</t>
+          <t>3990000011539</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiirinde Sapık Sevgi</t>
+          <t>Five O’Clock Tea Beş Çayı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>3990000010961</t>
+          <t>9789753980019</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bir Tufan Sonrası</t>
+          <t>Divan Şiirinde Sapık Sevgi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>3.24</v>
+        <v>150</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789753980098</t>
+          <t>3990000010961</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Bir Resimaltı</t>
+          <t>Bir Tufan Sonrası</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>270</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>3990000013488</t>
+          <t>9789753980098</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bir Kürdün Eylül Defterleri (1975-85)</t>
+          <t>Bir Resimaltı</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>4.17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>3990000011367</t>
+          <t>3990000013488</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bir Günlük Güneş</t>
+          <t>Bir Kürdün Eylül Defterleri (1975-85)</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>3990000006734</t>
+          <t>3990000011367</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuğun Soruları</t>
+          <t>Bir Günlük Güneş</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>150</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789753980159</t>
+          <t>3990000006734</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Bilimkurgu ve Gerçeklik</t>
+          <t>Bir Çocuğun Soruları</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>3990000025486</t>
+          <t>9789753980159</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Ben Gidersem Sözcükler Arkamdan Ağlar</t>
+          <t>Bilimkurgu ve Gerçeklik</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>5.56</v>
+        <v>350</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>3990000005584</t>
+          <t>3990000025486</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Aşk Düşü</t>
+          <t>Ben Gidersem Sözcükler Arkamdan Ağlar</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>4.63</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789753390612</t>
+          <t>3990000005584</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ara Beni Sesini Duyayım</t>
+          <t>Aşk Düşü</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>140</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>3990000005630</t>
+          <t>9789753390612</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Anna Ahmatova: Çok Sesli Sessizlik</t>
+          <t>Ara Beni Sesini Duyayım</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>6.94</v>
+        <v>140</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789733980582</t>
+          <t>3990000005630</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Anlamanın Gizemi</t>
+          <t>Anna Ahmatova: Çok Sesli Sessizlik</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>590</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789733980551</t>
+          <t>9789733980582</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Anjel Ablam</t>
+          <t>Anlamanın Gizemi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>90</v>
+        <v>590</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>3990000013158</t>
+          <t>9789733980551</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Ana Muhalefet İmgesel Açıklarda Sahici Izdıraplar</t>
+          <t>Anjel Ablam</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>16</v>
+        <v>90</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789944627115</t>
+          <t>3990000013158</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Amerika! Amerika!</t>
+          <t>Ana Muhalefet İmgesel Açıklarda Sahici Izdıraplar</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>12.04</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789753980264</t>
+          <t>9789944627115</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Abydos’lu Nişanlı Kız</t>
+          <t>Amerika! Amerika!</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>160</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789753980280</t>
+          <t>9789753980264</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>A Flower Much as Turkey - Türkiye Kadar Bir Çiçek</t>
+          <t>Abydos’lu Nişanlı Kız</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789753980029</t>
+          <t>9789753980280</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>68 Çığlıkları Anadolu Rock / Anadolu Protest / Anadolu Pop -Müziğimizde Büyük Atılım Dönemi-</t>
+          <t>A Flower Much as Turkey - Türkiye Kadar Bir Çiçek</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>3990000014695</t>
+          <t>9789753980029</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>"Tekerin Raya Değdiği An"dan Şiirler</t>
+          <t>68 Çığlıkları Anadolu Rock / Anadolu Protest / Anadolu Pop -Müziğimizde Büyük Atılım Dönemi-</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789753980821</t>
+          <t>3990000014695</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Beni Geceye Topla</t>
+          <t>"Tekerin Raya Değdiği An"dan Şiirler</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789753980852</t>
+          <t>9789753980821</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yakası Kürklü Yeşil Parka</t>
+          <t>Beni Geceye Topla</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789753980678</t>
+          <t>9789753980852</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Evi Yıkılacak Sarmaşığın</t>
+          <t>Yakası Kürklü Yeşil Parka</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>3990000012009</t>
+          <t>9789753980678</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kırmızısı Dudaklarla</t>
+          <t>Evi Yıkılacak Sarmaşığın</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>3990000002446</t>
+          <t>3990000012009</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Yalan Kuyusu</t>
+          <t>Zaman Kırmızısı Dudaklarla</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789753980104</t>
+          <t>3990000002446</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Tercüme-i Halim</t>
+          <t>Yalan Kuyusu</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>3990000007083</t>
+          <t>9789753980104</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Patlıcan Fidelerine Muska / Çağında Yaşamak Sanat, İnsan, Hukuk Üstüne Denemeler</t>
+          <t>Tercüme-i Halim</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>3990000007084</t>
+          <t>3990000007083</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Kadın Özgürlük Çağ ve Ölüm Üzerine Şiirler</t>
+          <t>Patlıcan Fidelerine Muska / Çağında Yaşamak Sanat, İnsan, Hukuk Üstüne Denemeler</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>3990000006595</t>
+          <t>3990000007084</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Glasnost Sonrasında Sovyetlerde Sanat Gözlem ve İzlenimler</t>
+          <t>Kadın Özgürlük Çağ ve Ölüm Üzerine Şiirler</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789753980418</t>
+          <t>3990000006595</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Koşu</t>
+          <t>Glasnost Sonrasında Sovyetlerde Sanat Gözlem ve İzlenimler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789753980272</t>
+          <t>9789753980418</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Elli Yılın Emeği Bilge Özgen Besteleri</t>
+          <t>Koşu</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>1900</v>
+        <v>150</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>3990000005057</t>
+          <t>9789753980272</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale’den Laik Cumhuriyet’e</t>
+          <t>Elli Yılın Emeği Bilge Özgen Besteleri</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>150</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
+          <t>3990000005057</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale’den Laik Cumhuriyet’e</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
           <t>3990000005633</t>
         </is>
       </c>
-      <c r="B204" s="1" t="inlineStr">
+      <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Acıben</t>
         </is>
       </c>
-      <c r="C204" s="1">
+      <c r="C205" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>