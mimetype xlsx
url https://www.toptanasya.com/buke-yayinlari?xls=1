--- v0 (2026-02-06)
+++ v1 (2026-07-03)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789758454137</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Ölüm Satanlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789758454310</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Çoğulcu Düşünce Karşıt Kültür</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9799758454586</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -169,261 +169,261 @@
         <is>
           <t>9789758454617</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Sessiz Çoğunluk</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789758454709</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Gezipduru; Geç Kapitalizm Döneminde Geçkin Bir Türk Serüvenleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789758454686</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Avrupa Kimliği ve Türkiye</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789758454662</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Koalisyon Hükümetleri 1961-2002</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789758454631</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Paris Notları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789758454594</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Demirel'e Yazdıklarım</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789758454587</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Gazete Yazıları 1946-1947</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789758454563</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Gölgeli Sokağın Şiirleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789758454471</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Batı Düşününde Türk ve İslam İmgesi</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789758454259</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Üçüncü Yol Arayışları ve Türkiye</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789758454228</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Pervane</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789758454129</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Ecevit İle Chp Bir Aşk ve Nefret Öyküsü; Yakın Tarihimizden Portreler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789758454099</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Demirel: Demokrasisinin Duraklama Yılları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789758454044</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Din Savaşları</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789758454693</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Geçmişi, Anıları, Öyküleri İle Sütyen</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>85.5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789758454600</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Türkiye Tatlısu Balıkları Fihristi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789758454315</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>ABD Diplomasisinde Türkiye 1940-1943</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789758454679</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
@@ -544,136 +544,136 @@
         <is>
           <t>9789758454358</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Vatan Cephesi</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9799758454425</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Konstantinopl'da Savaşın İki Yılı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789758454365</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Bir Türk Diplomatının Gözüyle Avrupa Bütünleşmesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789756429044</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Temel Bilimlerde İlk Araştırmacılar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789758454532</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Renkli Türkiye Bitkiler Atlası</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789756429051</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>1923-1966 Dönemi Türkiye Kimya Araştırmaları Bibliyografyası ve Bazı Gözlemler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789758454495</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Dicle'de Kelek İle Bir Yolculuk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789758454075</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Yeni Yönelimler - Ortadoğu Politikaları ve Güvenlik</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>475</v>
+        <v>570</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>