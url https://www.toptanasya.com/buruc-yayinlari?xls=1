--- v0 (2026-03-15)
+++ v1 (2026-11-04)
@@ -694,51 +694,51 @@
         <is>
           <t>9786050684612</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Davet ve Davetçinin İlkeleri</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786050663792</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Şeytandan Korunma Yolu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9780174358800</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Fizilali'l-İman - İmanın Gölgesinde</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786056222306</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>