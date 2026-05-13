--- v2 (2026-02-06)
+++ v3 (2026-05-13)
@@ -85,2800 +85,7390 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055524784</t>
+          <t>9786258471977</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Veda Öpücüğü</t>
+          <t>Nöroaffektif Meditasyon</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>195</v>
+        <v>448</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055524210</t>
+          <t>9786258471953</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Süreci</t>
+          <t>Yaktığın Gemiler Yolunu Aydınlatmalı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>456</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789758817115</t>
+          <t>9786258471281</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Çiçeğinin Unutulmuş Sırrı 2</t>
+          <t>2023 Astrolojisi - Köprüyü Geçmek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055890285</t>
+          <t>9786258471199</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Yolu</t>
+          <t>Agape</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>480</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055154035</t>
+          <t>9786258471090</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Olanı Sevmek</t>
+          <t>Kederin Vahşi Kıyısı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>708</v>
+        <v>227</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055524746</t>
+          <t>9786055154158</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun ve Anılarla Dolu Meşe Palamudu</t>
+          <t>Çocuk ve Kaplumbağa</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>195</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055524678</t>
+          <t>9786055154509</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Melek Terapisi Kartları</t>
+          <t>Yarın Diyete Başlıyorum</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>869</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786050032109</t>
+          <t>9786055890407</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Buzdağımız Eriyor</t>
+          <t>Sigarayı Bırakmanın Kolay Yolu (Karikatürlü)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>420</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055524838</t>
+          <t>9786055524401</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Boş Kayık</t>
+          <t>Sen ve Ben</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>510</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055524524</t>
+          <t>9786055890421</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Avucundaki Öpücük</t>
+          <t>Ruh Eczanesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>195</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055524623</t>
+          <t>9786055154479</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Senin Kovan Ne Kadar Dolu?</t>
+          <t>Okul Bahçesinden Olimpiyat'a Voleybolla Geçen 56 Yıl</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>195</v>
+        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055524760</t>
+          <t>9786055890605</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bir Cep Dolusu Öpücük</t>
+          <t>Lionel Messi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>195</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258471915</t>
+          <t>9786055524326</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Wildwood Tarot</t>
+          <t>Kendine Değer Ver</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>869</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258471939</t>
+          <t>9786055524166</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Haz Tuzağı</t>
+          <t>Karanlık Alanlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>390</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258471922</t>
+          <t>9789750096228</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Finansal Özgürlüğe Giden Yol</t>
+          <t>Kalpte Yaşamak</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>456</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258471946</t>
+          <t>9786059397155</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Zamanı</t>
+          <t>Hayal Et Listele Yap!</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>425</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258471908</t>
+          <t>9786055154622</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sihir Kitabı</t>
+          <t>Çocuklarınızda Nasıl Travma Yaratırsınız</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>375</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258471892</t>
+          <t>9789944482202</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Psişik Tarot Sanatı</t>
+          <t>Bolluk Yasaları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>564</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258471144</t>
+          <t>9786055154547</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tarot Rehberi - Kusursuz Yorumlamalar İçin</t>
+          <t>Balayı Etkisi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>600</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258471885</t>
+          <t>9786055154646</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Para Bağırır Servet Fısıldar</t>
+          <t>A Redundant Man: İshak Alaton</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>395</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258471861</t>
+          <t>9786055154653</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kumarı Bırakmanın Kolay Yolu</t>
+          <t>An Essential Man: İshak Alaton</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>380</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258471878</t>
+          <t>9789750149764</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Utancı Aşmak</t>
+          <t>Alan</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>425</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258471854</t>
+          <t>9789944482127</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kitabı Aç</t>
+          <t>Danışmanlığın Zen Yolu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>460</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258471847</t>
+          <t>9786059397162</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Limonata</t>
+          <t>İnsan Ruhunun Güzelliği</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>195</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258471830</t>
+          <t>9786059397438</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazarınız Olmalı - 2</t>
+          <t>Su'yu Okumak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>345</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258471823</t>
+          <t>9786055154813</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ebedi Gençlik Pınarı</t>
+          <t>Modern Dünyada Kusursuz Farkındalık</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>136</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258471816</t>
+          <t>9786055154790</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’yla Mücadele Eden Bizler</t>
+          <t>Kırık Nota</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>554</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059397759</t>
+          <t>9786055154806</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş</t>
+          <t>Farklı Bir Gerçeklik</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>624</v>
+        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258471809</t>
+          <t>9786055154554</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gölgelerden Arınmak – 2025 Astrolojisi</t>
+          <t>Küçük Buddha ve Evren</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>328</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258471182</t>
+          <t>9786055154516</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmanın Doruk Noktası</t>
+          <t>Ben Böyle Olsun İstememiştim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>274</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258471786</t>
+          <t>9786055154424</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazarınız Olmalı: 1</t>
+          <t>Güç= Para+Penis</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>345</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258471793</t>
+          <t>9786055154592</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Biraz Benden Biraz Mülkten</t>
+          <t>Bize Aşktan Söz Et</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258471748</t>
+          <t>9786055154523</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cadı Kehaneti Kartları</t>
+          <t>Ahlaklı, Ahlaksız, Ahlaküstü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>869</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258471762</t>
+          <t>9786055154455</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Psişik Psikolog</t>
+          <t>Meşgul İnsanlar İçin Meditasyon</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>320</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258471779</t>
+          <t>9786055154448</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sihirde Ustalaşmak</t>
+          <t>İçindeki Melekten Yol Gösterici Mesajlar (120 Kart + Kristal Hediyeli Ahşap Kutu)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>320</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258471755</t>
+          <t>9786059397452</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Cadı Kehanet Destesi</t>
+          <t>Mutlu Olmanız İçin Vazgeçmeniz Gereken 15 Şey</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>869</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258471052</t>
+          <t>9786059397551</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Büyüleyici Bağırsak</t>
+          <t>2019 Astrolojisi - İçindeki Çocuğu Doğurmak</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>456</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055154530</t>
+          <t>9786059397568</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Enerji Tıbbı</t>
+          <t>Alışveriş Yapmadığım Yıl</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>832</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059397216</t>
+          <t>9786059397537</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun Arkadaşında Yatıya Kalıyor</t>
+          <t>Sihirli Geçişler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>195</v>
+        <v>207</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055154486</t>
+          <t>9786059397544</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Anatomisi - Gücün Ve Şifanın Yedi Aşaması</t>
+          <t>Zamanın Çarkı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>462</v>
+        <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057038081</t>
+          <t>9786059397148</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ruh Hayvanları Kehanet Kartları</t>
+          <t>Güç Hikayeleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>828</v>
+        <v>207</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9781401950446</t>
+          <t>9786059397278</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Akaşik Tarot Kartları</t>
+          <t>Sevinçlerim ve Gözyaşlarım</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>828</v>
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055890438</t>
+          <t>9786055154844</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sigarayı Bırakmanın Kolay Yolu</t>
+          <t>Erkekler Neden Dişli Kadınları Sever</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055524234</t>
+          <t>9786059397353</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Human Design (İnsan Tasarımı)</t>
+          <t>2018 Astrolojisi - Köpeğin ve Usta'nın Yılı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>628</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786050032086</t>
+          <t>9786059397018</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Enneagram ile Kişilik Analizi</t>
+          <t>Uyanış</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>465</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258471212</t>
+          <t>9786055154837</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Koruyucu Meleklerin Mesajı Tarot Kartları</t>
+          <t>Erkekler Neden Dişli Kadınlarla Evlenir</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>828</v>
+        <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258471120</t>
+          <t>9786055154967</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kafeini Bırakmanın Kolay Yolu</t>
+          <t>Sevmek İçin 30 Ders</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258471106</t>
+          <t>9786055154929</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İyi Şeker, Kötü Şeker</t>
+          <t>Nasıl Öğreniriz</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>402</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055154912</t>
+          <t>9786055154936</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kuvvetle Ayağa Kalkmak</t>
+          <t>Büyük Resim</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>422</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055154608</t>
+          <t>9786055154943</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kendiniz Olma Alışkanlığını Kırmak</t>
+          <t>Sevginin Yolu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>639</v>
+        <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055154264</t>
+          <t>9786055154899</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Buddha'yı Keşfet</t>
+          <t>30 Ders</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>828</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258471007</t>
+          <t>9786059397032</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yakınlık</t>
+          <t>Harika Kadınlar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>376</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057006158</t>
+          <t>9786055154851</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Human Design Rave I’Ching Kartları</t>
+          <t>Gabriel Yöntemi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>828</v>
+        <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758817061</t>
+          <t>9786055154561</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Çiçeğinin Unutulmuş Sırrı 1</t>
+          <t>Ebeveynler İçin Sanatçının Yolu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>620</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055524999</t>
+          <t>9786055154578</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Melek Tarot Kartları</t>
+          <t>Derin Gerçek</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>869</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055890599</t>
+          <t>9786055154691</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>Açık Ruh Ameliyatı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>367</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789759815165</t>
+          <t>9786055154370</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerin ABC’si</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - İnek Karla</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>410</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055524654</t>
+          <t>9786055154363</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bugün Bir Kova Doldurdun mu?</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - Goril Gavin ve Huysuz Köpek</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>195</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059397834</t>
+          <t>9786055154349</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir Meditasyon Kursu</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - Deve Clarence</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>381</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059397414</t>
+          <t>9786055154387</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Öz Işık Şifası</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - Morina Carlos</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>456</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258471694</t>
+          <t>9786059397377</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Moonology Ay Kehanetleri Gerçekleştirme Kartları</t>
+          <t>Kendisiyle Barışık Bir Zihin</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>869</v>
+        <v>44</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258471700</t>
+          <t>9786059397391</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Orman Kehaneti 52 Kartlık Deste ve Rehber Kitap</t>
+          <t>İçten Gelen Ateş</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>690</v>
+        <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258471731</t>
+          <t>9786055154356</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Aradığın Sevginin Kendisi Nasıl Olunur?</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - Eşek Hote</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258471724</t>
+          <t>9786055154394</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bir Travma Otobiyografisi</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - Ren Geyiği Roger</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>306</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258471717</t>
+          <t>9786059397445</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kumbara</t>
+          <t>Evren Sizi Destekleyecek</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>195</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258471557</t>
+          <t>9786059397117</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Artık Saklanamazsın</t>
+          <t>Lütuf Anları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>245</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258471526</t>
+          <t>9786059397247</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>The Secret Hayalleri Gerçekleştirme Kartları</t>
+          <t>Krallık'ta Golf (25. Yıl Özel Baskı)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>1280</v>
+        <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258471649</t>
+          <t>9786059397193</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Cadı</t>
+          <t>İkinci Güç Halkası</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>376</v>
+        <v>52</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258471588</t>
+          <t>9786059397230</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Travmayı İyileştirmek</t>
+          <t>Kartal’ın Hediyesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>290</v>
+        <v>43</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258471618</t>
+          <t>9786059397285</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Tanrıça Bilgeliği</t>
+          <t>Ya Yanılıyorsak?</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>382</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258471625</t>
+          <t>9786059397292</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Spiritüel Yol - Buddha, Zen, Tao, Tantra</t>
+          <t>Neşenin Bin Adı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>540</v>
+        <v>59</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258471595</t>
+          <t>9786059397070</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Para Hakkında Size Öğretilmeyen Şeyler</t>
+          <t>Kendi Ağzından</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>381</v>
+        <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258471687</t>
+          <t>9786055154684</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Otizm’in Maskesini İndirmek</t>
+          <t>Osho Terapi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>422</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258471656</t>
+          <t>9786059397063</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk</t>
+          <t>Kendi Gerçek Kuzey'ini Keşfet</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>374</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258471663</t>
+          <t>3990000032306</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Sigarayı Bırakmanın Kolay Yolu</t>
+          <t>Toltek Sırrı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>279</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258471564</t>
+          <t>9786059397339</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dramasız Bir Yaşam</t>
+          <t>Yeniden Başlamak İçin Asla Çok Geç Değildir</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>335</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258471571</t>
+          <t>9786059397322</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bilinçli VIP Ebeveynlik</t>
+          <t>Sadeliğin Yasaları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>406</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258471601</t>
+          <t>9786059397360</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bilgelik Arayışı</t>
+          <t>Amacın Gücü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>376</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258471632</t>
+          <t>9786059397261</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ben</t>
+          <t>Kasırga Uyarısı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>478</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258471670</t>
+          <t>9786059397100</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Affetmek</t>
+          <t>Savaşçı Tanrıçanın Yolu</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>376</v>
+        <v>151</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258471540</t>
+          <t>9786055154974</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İyi Tarot</t>
+          <t>Yükseliş</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>828</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258471533</t>
+          <t>9786055154905</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İlham Perisi Tarotu</t>
+          <t>Köy Etkisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>828</v>
+        <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258471519</t>
+          <t>9786059397315</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Human Design’ın Başucu Kitabı</t>
+          <t>Sevginin Gücü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>1140</v>
+        <v>367</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258471502</t>
+          <t>9786059397308</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Telefon Aptal Telefon Kendinizi Dijital Bağımlılıktan Kurtarın</t>
+          <t>Ebeveynlik Çocuk Oyuınu (Değil)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>404</v>
+        <v>270</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258471489</t>
+          <t>9786059397179</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Bırak</t>
+          <t>Başarılı Bir Restoran İçin Yol Haritası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>385</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258471465</t>
+          <t>9786055154776</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İnancın Biyolojisi</t>
+          <t>İnsan Kalbinde Bir Soru İşaretiyle Doğar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>504</v>
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258471472</t>
+          <t>9786059397049</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Dediğin Tezahürdür</t>
+          <t>Ixtlan Yolculuğu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>165</v>
+        <v>41</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258471496</t>
+          <t>9786059397001</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2024 Astrolojisi</t>
+          <t>Adanmışlık</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>248</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258471458</t>
+          <t>9786055154257</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yer Gök Sağlık</t>
+          <t>Bir Kadının Hikayesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>164</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258471434</t>
+          <t>9786055154288</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Hayat</t>
+          <t>Gerçek - İçsel Yolculuk</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>130</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258471335</t>
+          <t>9786055154950</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun ve İyi, Kötü, Zorba</t>
+          <t>İnsan'ın Kitabı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>195</v>
+        <v>77</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258471441</t>
+          <t>9786059397025</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bağlanma Oyunları</t>
+          <t>İçimizi Rahatlatan Söylemler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>156</v>
+        <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258471380</t>
+          <t>9786059397094</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Şaman’ın Rüyası Kehaneti</t>
+          <t>Göğsümdeki Kelebek</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>828</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258471373</t>
+          <t>9786059397087</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yaldızlı Tarot Royal</t>
+          <t>Oyunun Kuralları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>828</v>
+        <v>59</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258471397</t>
+          <t>9786055154875</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Peri Tarot Kartları</t>
+          <t>Sayfayı Çevirin - Eski Sevgilinizi Unutma Kitabı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>828</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258471403</t>
+          <t>9786055154738</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Arketip Kartlar</t>
+          <t>Uyurgezerin Dans Rehberi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>828</v>
+        <v>34</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258471410</t>
+          <t>9786055154707</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sufi Tarotu</t>
+          <t>Yararlılığınızı Etkinleştirin</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>869</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258471427</t>
+          <t>9786055154301</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Psişik Cadı</t>
+          <t>Dijital Çağda Girişimcilik Ekosistemi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>406</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258471359</t>
+          <t>9786055154318</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ben’in Gözü</t>
+          <t>İnanç, Kuşku ve Fanatizm</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>450</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258471342</t>
+          <t>9786055154820</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Anlayışın Kitabı</t>
+          <t>Atlara Fısıldayan Adam</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>406</v>
+        <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258471366</t>
+          <t>9786055154660</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Bilinç Haritası</t>
+          <t>Zihin Beden Reçetesi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>412</v>
+        <v>38</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258471328</t>
+          <t>9786055154615</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kendi Benliğinle Nasıl Tanışılır?</t>
+          <t>Sırt ve Bel Ağrılarını İyileştirmek</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>512</v>
+        <v>139</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258471298</t>
+          <t>9786055154295</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Uyku Kitabım</t>
+          <t>Coşku İçin Haritalar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258471311</t>
+          <t>9786055154752</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Terapi Günlüğüm</t>
+          <t>20' li Yaşlarda İş Hayatı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>310</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258471304</t>
+          <t>9786055154585</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Hayatını Baştan Yaz</t>
+          <t>Yaşama ve Ölme Sanatı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>95</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258471267</t>
+          <t>9786055154493</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Cadı Tarotu Kartları</t>
+          <t>Plan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>869</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258471250</t>
+          <t>9786055154431</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Dört Anlaşma Kartları</t>
+          <t>Mucizeler</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>828</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258471205</t>
+          <t>9786055524104</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Tam da Olması Gerektiği Gibi</t>
+          <t>Geçiş Zamanı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>208</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258471236</t>
+          <t>9786055154226</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kipper Kehanet Kartları</t>
+          <t>Tantra - Kabullenme Yolu</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>828</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258471229</t>
+          <t>9786055154233</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kendi Yolumda</t>
+          <t>Tao - Hal ve Sanat</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>233</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258471243</t>
+          <t>9786050032079</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Işık Rahibesi Kehanet Kartları</t>
+          <t>Herkesi İstediğiniz Gibi Değiştirin</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>828</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258471274</t>
+          <t>9786055154240</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bağlı Kaderler Ayrı Yazgılar</t>
+          <t>Zen</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>270</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258471175</t>
+          <t>9786055154219</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Küçük İşler Büyük Özgürlükler</t>
+          <t>Buddha</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>385</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258471151</t>
+          <t>9786055154417</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Bilinmeyen Tarot</t>
+          <t>Zürafa Geraldo - Robin'in Oyuncaklarının Günlüğü</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>828</v>
+        <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786058471144</t>
+          <t>9786055154400</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Tarot Rehberi</t>
+          <t>Tavşan Tafi - Robin'in Oyuncaklarının Günlüğü</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>528</v>
+        <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258471083</t>
+          <t>9786055154332</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Lenormand Kehanet Kartları</t>
+          <t>Aslan Leon - Robin'in Oyuncaklarının Günlüğü</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>869</v>
+        <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258471069</t>
+          <t>9786055154325</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kahin'in Bilgeliği Kehanet Kartları</t>
+          <t>Arı Berti - Robin'in Oyuncaklarının Günlüğü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>869</v>
+        <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>8621400121939</t>
+          <t>9786258471045</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Mark Manson - 2 Kitap Set</t>
+          <t>2022 Astrolojisi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>418</v>
+        <v>103</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258471113</t>
+          <t>9786057428110</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Alkolü Şimdi Bırakın</t>
+          <t>Ağrının Anlamı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>387</v>
+        <v>132</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055890216</t>
+          <t>9786057428127</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Gezgin</t>
+          <t>Beyniniz Bir Süperstar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>462</v>
+        <v>82</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258471168</t>
+          <t>9786057428134</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Neden Bunu Bana Daha Önce Kimse Söylemedi?</t>
+          <t>Gelişimsel Travmanın İyileştirilmesi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>423</v>
+        <v>97</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258471137</t>
+          <t>9786057428141</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Düzenin Ötesinde</t>
+          <t>Modeller</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>455</v>
+        <v>64</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258471076</t>
+          <t>9786059397971</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Özlemini Duyduğunuz Aşkı Yaşamak</t>
+          <t>Söz Veriyorum</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>467</v>
+        <v>39</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057428196</t>
+          <t>9786059397988</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sihirbazların Tarotu</t>
+          <t>Yağmura Kavuşan Toprağın Kokusu</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>828</v>
+        <v>131</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258471014</t>
+          <t>9786057428103</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Şefkat</t>
+          <t>Kovadaki Okyanus</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>380</v>
+        <v>63</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258471021</t>
+          <t>9786057006110</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Olgunluk</t>
+          <t>2021 Astrolojisi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>376</v>
+        <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258471038</t>
+          <t>9786059397667</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sınır Koymak, Huzur Bulmak</t>
+          <t>Kaderler Kitabı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>468</v>
+        <v>175</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057428189</t>
+          <t>9786059397612</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Rumi Kehaneti Kartları</t>
+          <t>Erkekler İçin Taocu Sevişme Sırları</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>828</v>
+        <v>59</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057428172</t>
+          <t>9786055890070</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Işık Kahini Tarotu</t>
+          <t>Sevgine İhtiyacım Var - Bu Doğru Mu?</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>869</v>
+        <v>42</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057428165</t>
+          <t>9786059397599</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Neşe</t>
+          <t>Mutluluğun Anlamı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>387</v>
+        <v>195</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057428158</t>
+          <t>9786059397605</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Zihninizden Uzaklaşmak</t>
+          <t>Doğu'nun ve Batı'nın Psikoterapisi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>374</v>
+        <v>83</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057038098</t>
+          <t>9786059397933</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Tohumu Kehanet Kartları</t>
+          <t>Kendinizi Aç Bırakmadan Kanseri Aç Bırakmak</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>828</v>
+        <v>69</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057038074</t>
+          <t>9786059397919</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Işığını Kullan Kehanet Kartları</t>
+          <t>Gizemli Okullarda İçsel Yolculuk</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>869</v>
+        <v>37</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057038043</t>
+          <t>9786059397926</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Meleklerin ve Ataların Kehaneti Kartları</t>
+          <t>Bırak Dağınık Kalsın</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>828</v>
+        <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057038067</t>
+          <t>9786059397902</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Kehanet Kartları</t>
+          <t>Bilinç</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>828</v>
+        <v>36</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057038036</t>
+          <t>9786055890681</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Moonology Ay Kehanetleri Kartları</t>
+          <t>Zihin Programlama</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>828</v>
+        <v>52</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057038050</t>
+          <t>9786055524258</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kendini İyileştirme İşi Nasıl Yapılır?</t>
+          <t>Zayıflama Kursu</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>456</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057038029</t>
+          <t>9786055524074</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Meleklerin Cevabı Kehanet Kartları</t>
+          <t>Yola Sensiz Devam Etmek</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>828</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057006172</t>
+          <t>9786055154141</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük</t>
+          <t>Yıldız Işığıyla Yolculuk</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>374</v>
+        <v>278</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057006189</t>
+          <t>9786055890308</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Güven</t>
+          <t>Yasak Bilgi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>375</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057006196</t>
+          <t>9786055524906</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık</t>
+          <t>Yalanı Anında Yakalayın</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>389</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057038005</t>
+          <t>9786055890667</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Sağlık</t>
+          <t>Yakınlaşma</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>432</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057038012</t>
+          <t>9786055154028</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Akıl</t>
+          <t>Wabi Sabi Sevgisi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>406</v>
+        <v>35</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057006127</t>
+          <t>9786055890322</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuğun Gözünden Travma</t>
+          <t>Vücudumuz ve Sağlığımızla İlgili Yanlış Bildiğimiz Şeyler</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>499</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057006141</t>
+          <t>9786055154004</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Meleklerin Bilgeliği Tarot Kartları</t>
+          <t>Üç Soru</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>828</v>
+        <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057006134</t>
+          <t>9786055890889</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Kehaneti Kartları</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>828</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057006103</t>
+          <t>9786055524739</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Başmeleklerin Gücü - Tarot Kartları</t>
+          <t>The Syriac People</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>869</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059397995</t>
+          <t>9789944482134</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Cesaret</t>
+          <t>The Secret</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>402</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059397957</t>
+          <t>9786055524647</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sezgi</t>
+          <t>Yaşam Amacı Kartları (Kutulu)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>374</v>
+        <v>135</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059397964</t>
+          <t>9786055524456</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık</t>
+          <t>Teşekkürler Melekler</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>376</v>
+        <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059397889</t>
+          <t>9786055524715</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ağrıdan Kurtulmak</t>
+          <t>Ten’in İlk Kuralı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>375</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059397865</t>
+          <t>9786055890353</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Şamanların Bilgeliği</t>
+          <t>Tekrar Bağlantı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>338</v>
+        <v>44</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059397872</t>
+          <t>9786055890247</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Şamanın Şifa Çantası</t>
+          <t>Tavuk Suyu Çorbası</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>346</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059397797</t>
+          <t>9786055524982</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun Renk Oyunu</t>
+          <t>Tanrıça Rehberliği Kehanet Kartları (Kutulu)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>174</v>
+        <v>828</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059397803</t>
+          <t>9786055890834</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun İçin Öpülecek Bir El</t>
+          <t>Venedik Taciri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>174</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059397827</t>
+          <t>9786055524043</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Denizi Bulan Balık</t>
+          <t>Sufilerden Günümüze Yansıyan Bilgelik Hikayeleri</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>120</v>
+        <v>4</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059397841</t>
+          <t>9786055154042</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Aşık Olmak - Farkındalıkla Nasıl Sevilir ve Korkuya Kapılmadan Bağ Kurulur?</t>
+          <t>Sudaki Yansımasını Gören Aslan</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>389</v>
+        <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059397766</t>
+          <t>9786055154202</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar İçin Sigarayı Bırakmanın Kolay Yolu</t>
+          <t>Su Samuru Koyu</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>422</v>
+        <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059397735</t>
+          <t>9786055524883</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Devam Edebilmek</t>
+          <t>Sonsuz Biliş</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>381</v>
+        <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059397636</t>
+          <t>9786055890933</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>4 Günde Sigarayı Kafanda Bitir</t>
+          <t>Son Mohikan</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>422</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059397643</t>
+          <t>9786055890124</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Her Şey B*ktan</t>
+          <t>Son Konuşma</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>402</v>
+        <v>37</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059397674</t>
+          <t>9786055524159</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Etmeye Cesaret Etmek</t>
+          <t>Şöhret, Servet ve İhtiras</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>422</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059397186</t>
+          <t>9786055154103</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Travma ve Anı</t>
+          <t>Şiir Krallığı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>381</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055154882</t>
+          <t>9786055154110</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Işığın Doğuşu</t>
+          <t>Şifa Kartları (Kutulu)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>562</v>
+        <v>135</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059397506</t>
+          <t>9786055890995</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Dile Gelmeyen Bir Sesle</t>
+          <t>Yaşam Sevgi Kahkaha</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>478</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059397513</t>
+          <t>9786055524180</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Rüya Görme Sanatı</t>
+          <t>Tarihleri Kültürleri ve İnançlarıyla  Süryaniler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>432</v>
+        <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059397520</t>
+          <t>9786055524968</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Babil’in En Zengin Adamı</t>
+          <t>Sihirli Tek Boynuzlu Atlar Kehanet Kartları (Kutulu)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>355</v>
+        <v>135</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789944482073</t>
+          <t>9786055524777</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Birçok Yaşam Birçok Üstat</t>
+          <t>Sigarayı Şu Anda Bırakın</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059397407</t>
+          <t>9786055890520</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Acımasız Dünyaya Meydan Okumak</t>
+          <t>Sır</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>300</v>
+        <v>425</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059397421</t>
+          <t>9786055890636</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Yaşamın Anahtarları</t>
+          <t>Sevginin Kökleri</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>310</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059397346</t>
+          <t>9786055524449</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kadının Bedeni, Kadının Bilgeliği</t>
+          <t>Sevgi Nedir?</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>828</v>
+        <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059397384</t>
+          <t>9786055524432</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Uyanışa Üç Adım</t>
+          <t>Sen, Gözlerinde Yıldızlarla</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>338</v>
+        <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059397209</t>
+          <t>9786055524890</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Cesur Minik Rakun</t>
+          <t>Sanatın Uyanışı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>195</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059397254</t>
+          <t>9786055524050</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Ustalık Gerektiren Kafaya Takmama Sanatı</t>
+          <t>Pusula</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>384</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059397124</t>
+          <t>9786055154011</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Genç Bir İşadamına</t>
+          <t>Pratik Enerji Teknikleri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>473</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055154998</t>
+          <t>9786055524609</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Güce Karşı Kuvvet</t>
+          <t>Perilerden Sihirli Mesajlar</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>460</v>
+        <v>135</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059397131</t>
+          <t>9786055524036</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Fısıldadıkları</t>
+          <t>Peçete Karpuz ve Maymun</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>279</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055154981</t>
+          <t>9786055890858</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Çakra Kitabı</t>
+          <t>Öz</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>400</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059397056</t>
+          <t>9786055524630</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kilo Vermenin Kolay Yolu</t>
+          <t>Oyun</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>376</v>
+        <v>491</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055154271</t>
+          <t>9786055154080</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Tarotu</t>
+          <t>Osho Terapisi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>869</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055154721</t>
+          <t>9786055890483</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Işığın Elleri : İnsan Enerji Alanıyla Şifa Rehberi</t>
+          <t>Okulda Öğretilmeyen 50 Kural</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>656</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055154745</t>
+          <t>9786055890810</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kendi Tercihlerinizle Yaşamak</t>
+          <t>Notre Dame’ın Kamburu</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>372</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055154639</t>
+          <t>9786055890674</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Don Juan'ın Öğretileri</t>
+          <t>Niyet Deneyi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>412</v>
+        <v>49</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
+          <t>9786055890650</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Niçin İyi İnsanlar Kötü Şeyler Yaparlar?</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786055890193</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Yapıldığını Bilmemiz Gereken 101 Şey</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786055524302</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmel Olmamanın Hediyeleri</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786055524845</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk Ciddi Bir Sorundur</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786055524708</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786055524265</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluğu Keşfetmek</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786055524142</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Moonwalk</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786055890377</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Modern Çiftlere Bilgece Öğütler</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786055890346</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Modern Ailelere Bilgece Öğütler</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786055890148</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Mirdad’ın Kitabı</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786055524517</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Minik Ruh ve Güneş</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786055524500</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Minik Ruh ve Dünya</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786055524791</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Minik Rakun ve İri, Kötü Kabadayı</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786055154073</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Mina’nın Yolu</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786055524470</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Milton’un Sırrı</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786055890506</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Mevlana’dan 100 Bilgelik Hikayesi</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786055890476</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Mevlana ve Gizemli Sufi Bilgelik Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786055524586</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Meleklerinizden Her Gün Rehberlik Kartları</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786055524661</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Meleklerden Mesajlar (Kutulu)</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786055524616</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Denizkızları ve Yunuslar Kartları</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786055524272</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Bölgeler</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786055524357</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Masumiyet, Bilgi ve Merak</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786055890582</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Martıları Seven Adam</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786055524814</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Lulu’nun Serüvenleri</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786055890117</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an- ı Kerim’e ve Diğer Kutsal Kitaplara Göre Çekim Yasası</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786055890964</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Kovadaki Okyanus</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786055154189</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Kızgın Ahtapot</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>3996055890643</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Kılıçsız Samuray</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9789750096280</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Keşfedilmemiş Masallar Alemi</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786055524319</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kitapta Büyük Beyin Oyunları</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786055154196</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Kendine İnanmak</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786055524531</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Kendim Olmaya Bayılıyorum</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786055154097</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Kaplanı Uyandırmak</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786055524173</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Kader, Özgürlük ve Ruh</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786055890797</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Julius Caesar</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786055154172</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>İyi Geceler Tırtılı</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786055154127</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Olma Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786055524418</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Kendine Saygının Büyüsü</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>19.44</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786055890537</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>İlk Beş Dakika</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786055154134</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>İlişkilerin IQ’su</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786055890162</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>İlişkilerde Gerçek Güven</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786055524852</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>İlişki Sanatı</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786055524098</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>İleri Doğru Atılan Yirmi Adım</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786055890230</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Işığın Kobrası</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786055890513</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Herkese Her İstediğinizi Yaptırın</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786055890629</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Güzü Beklerken</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786055524463</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Güzel Nedir?</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786055524005</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>İç İçe Geçmiş Zamanlar</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786055524562</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Gülleri Kokla</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786055524340</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Güç, Politika ve Değişim</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9786055890919</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Gulliver’in Gezileri</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786055524067</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Gözlüğümü Nerede Bıraktım?</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9786055890971</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Gözleri Açık Sevmek</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786055524548</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Göster Yüzünü Ey Aşk</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786055524975</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Gördüğüm Her Şey Benim Bir Parçamdır</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786055524920</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Göle Atılan Taşlar</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786055524951</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Gökkuşağı Askerleri</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786055524388</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Geleceğe Yolculuk</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786055524692</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Eksik Parça Büyük O İle Karşılaşıyor</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786055524685</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Eksik Parça (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786055524821</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Düşünüyorum, Öyleyse Varım!</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786055524111</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Düşündürücü Hikayeler</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786055524555</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Düşündüğünüzden Daha Fazlasını Söylüyorsunuz</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786055524425</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Duyguların Dili</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>45.37</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786055890803</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Dracula</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786055524494</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Doğru Nedir?</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786055524593</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat: Hakikat Çağı Geliyor</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786055524135</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Devrim</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786055524944</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Daha Genç Beyin Daha Dinç Zihin</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786055524722</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Çamların Kadim Müziği</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786055890612</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Christian</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786055524876</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Cesaret</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786055890988</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Cennette Bir Yıl</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786055154066</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Zeka Oyunları Kitabı</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>38.89</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786055524807</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786055890841</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Değişim</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786055524364</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Bozulma</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786055890865</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Değişim</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786055524913</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Bir Sanatçı Gibi Araklayın</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786055890452</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dilek Tut Hayatın Değişsin</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786055524289</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Bir Daha Asla Şişmanlamayın</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786055524333</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Bir Daha Asla Hastalanmayın</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786055524296</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Bin Yüz Bir İnsan</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786055154059</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Bi Gece Daha</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786055524128</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Bırak Sana Anlatayım</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786055524395</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Beni Oku Sihirliyim Ben</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786055890575</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Beden ile Zihni Dengelemek</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786055524371</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Bebek Bilgeliği</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786055524487</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Barış Nedir?</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786055890926</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Define Adası</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786055154165</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Baloncukla Yolculuk</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786055524937</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Bahçıvan</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786055890445</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Aşk, Özgürlük, Tekbaşınalık</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786055524869</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Asma Pansiyon</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786055524753</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Altın Motosiklet Çetesi</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786055890568</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Oyunları</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786055890414</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>30 Günde Sağ Beyni Açmak</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786055524579</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>21 Günde Bilinç Formatlama</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9789944482103</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>İkinci Doğum</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786055890957</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>İki Şehrin Hikayesi</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786059397773</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Sizi Yalanlarla Beslemek</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786059397698</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Savaşçı Tanrıça’nın Bilgeliği</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786059397681</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Satürn’ün Gölgesinde</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786059397711</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Minik Su Damlası</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786059397728</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Doğurganlığın Sorumluluğunu Üstlenmek</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786059397704</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>2020 Astrolojisi İnanç Sıçraması Yeni Bir Dünyanın Şafağı</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786050032000</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Gorky Park</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>10.55</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786055524012</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Hamlet - Danimarka Prensi</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786055154783</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Olumlamalar Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786059397780</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Human Design</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786059397896</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Eve Kendine Geri Dönmek</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786059397810</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Kaplan - Kaplan Bu Doğru mu?</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786059397858</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Hikayeniz Olmasa Kim Olurdunuz?</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786059397742</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Çalışan Anne</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786059397629</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Seremoni Kitabı</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786055154868</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Kahraman</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786059397476</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>5. Boyut</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786059397483</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Sessizliğin Gücü</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786059397490</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Yaşama Ayarlan</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>25.93</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786059397575</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Biz Burada Bu İşleri Böyle Yapmıyoruz</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786059397582</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuzluğun Etkin Tarafı</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786059397469</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>İstediğiniz Aşkı Elde Etmek</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786258471960</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Her Şeyin Sizi Etkilemesine Son Verin</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786055524784</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Veda Öpücüğü</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786055524210</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Varoluş Süreci</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9789758817115</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Çiçeğinin Unutulmuş Sırrı 2</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786055890285</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Sanatçının Yolu</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786055154035</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Olanı Sevmek</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786055524746</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Minik Rakun ve Anılarla Dolu Meşe Palamudu</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786055524678</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Melek Terapisi Kartları</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786050032109</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Buzdağımız Eriyor</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786055524838</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Boş Kayık</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786055524524</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Avucundaki Öpücük</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786055524623</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Senin Kovan Ne Kadar Dolu?</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786055524760</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Bir Cep Dolusu Öpücük</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786258471915</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Wildwood Tarot</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786258471939</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Haz Tuzağı</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786258471922</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Finansal Özgürlüğe Giden Yol</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786258471946</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm Zamanı</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786258471908</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Sihir Kitabı</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786258471892</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Psişik Tarot Sanatı</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786258471144</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Tarot Rehberi - Kusursuz Yorumlamalar İçin</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786258471885</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Para Bağırır Servet Fısıldar</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786258471861</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Kumarı Bırakmanın Kolay Yolu</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786258471878</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Utancı Aşmak</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786258471854</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Kitabı Aç</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786258471847</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Limonata</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786258471830</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yazarınız Olmalı - 2</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786258471823</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Ebedi Gençlik Pınarı</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786258471816</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı’yla Mücadele Eden Bizler</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786059397759</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Eve Dönüş</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786258471809</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Gölgelerden Arınmak – 2025 Astrolojisi</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786258471182</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlanmanın Doruk Noktası</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786258471786</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yazarınız Olmalı: 1</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786258471793</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Biraz Benden Biraz Mülkten</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786258471748</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Cadı Kehaneti Kartları</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786258471762</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Psişik Psikolog</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786258471779</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Sihirde Ustalaşmak</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786258471755</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Cadı Kehanet Destesi</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786258471052</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Büyüleyici Bağırsak</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786055154530</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Enerji Tıbbı</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786059397216</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Minik Rakun Arkadaşında Yatıya Kalıyor</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786055154486</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun Anatomisi - Gücün Ve Şifanın Yedi Aşaması</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786057038081</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Ruh Hayvanları Kehanet Kartları</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9781401950446</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Akaşik Tarot Kartları</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786055890438</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Sigarayı Bırakmanın Kolay Yolu</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786055524234</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Human Design (İnsan Tasarımı)</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786050032086</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Enneagram ile Kişilik Analizi</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786258471212</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Koruyucu Meleklerin Mesajı Tarot Kartları</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786258471120</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Kafeini Bırakmanın Kolay Yolu</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786258471106</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>İyi Şeker, Kötü Şeker</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786055154912</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Kuvvetle Ayağa Kalkmak</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786055154608</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Kendiniz Olma Alışkanlığını Kırmak</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786055154264</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Buddha'yı Keşfet</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786258471007</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Yakınlık</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786057006158</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Human Design Rave I’Ching Kartları</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9789758817061</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Çiçeğinin Unutulmuş Sırrı 1</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786055524999</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Melek Tarot Kartları</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786055890599</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Korku</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9789759815165</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>İlişkilerin ABC’si</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786055524654</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Bugün Bir Kova Doldurdun mu?</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786059397834</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Bir Meditasyon Kursu</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786059397414</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Öz Işık Şifası</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786258471694</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Moonology Ay Kehanetleri Gerçekleştirme Kartları</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786258471700</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Kutsal Orman Kehaneti 52 Kartlık Deste ve Rehber Kitap</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786258471731</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Aradığın Sevginin Kendisi Nasıl Olunur?</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786258471724</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Bir Travma Otobiyografisi</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786258471717</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Kumbara</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786258471557</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Artık Saklanamazsın</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786258471526</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>The Secret Hayalleri Gerçekleştirme Kartları</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9786258471649</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Cadı</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786258471588</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Travmayı İyileştirmek</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786258471618</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Tanrıça Bilgeliği</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786258471625</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Spiritüel Yol - Buddha, Zen, Tao, Tantra</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786258471595</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Para Hakkında Size Öğretilmeyen Şeyler</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786258471687</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Otizm’in Maskesini İndirmek</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786258471656</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786258471663</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Elektronik Sigarayı Bırakmanın Kolay Yolu</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786258471564</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Dramasız Bir Yaşam</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786258471571</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Bilinçli VIP Ebeveynlik</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786258471601</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Bilgelik Arayışı</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786258471632</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Ben</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786258471670</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Affetmek</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786258471540</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>İyi Tarot</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786258471533</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>İlham Perisi Tarotu</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786258471519</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Human Design’ın Başucu Kitabı</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786258471502</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Akıllı Telefon Aptal Telefon Kendinizi Dijital Bağımlılıktan Kurtarın</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786258471489</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Bırak</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786258471465</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>İnancın Biyolojisi</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786258471472</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Tesadüf Dediğin Tezahürdür</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786258471496</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>2024 Astrolojisi</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786258471458</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Yer Gök Sağlık</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786258471434</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Üçüncü Hayat</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786258471335</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Minik Rakun ve İyi, Kötü, Zorba</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786258471441</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Bağlanma Oyunları</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786258471380</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Şaman’ın Rüyası Kehaneti</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786258471373</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Yaldızlı Tarot Royal</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786258471397</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Peri Tarot Kartları</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786258471403</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Arketip Kartlar</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786258471410</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Sufi Tarotu</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786258471427</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Psişik Cadı</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786258471359</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Ben’in Gözü</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786258471342</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Anlayışın Kitabı</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786258471366</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı Bilinç Haritası</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786258471328</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Kendi Benliğinle Nasıl Tanışılır?</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786258471298</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Uyku Kitabım</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9786258471311</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Terapi Günlüğüm</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786258471304</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Hayatını Baştan Yaz</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786258471267</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Cadı Tarotu Kartları</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786258471250</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Dört Anlaşma Kartları</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9786258471205</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Tam da Olması Gerektiği Gibi</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786258471236</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Kipper Kehanet Kartları</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786258471229</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Kendi Yolumda</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9786258471243</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Işık Rahibesi Kehanet Kartları</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786258471274</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Bağlı Kaderler Ayrı Yazgılar</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786258471175</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Küçük İşler Büyük Özgürlükler</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786258471151</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Bilinmeyen Tarot</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786058471144</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Tarot Rehberi</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786258471083</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Lenormand Kehanet Kartları</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786258471069</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Kahin'in Bilgeliği Kehanet Kartları</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>8621400121939</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Mark Manson - 2 Kitap Set</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786258471113</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Alkolü Şimdi Bırakın</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786055890216</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Kozmik Gezgin</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786258471168</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Neden Bunu Bana Daha Önce Kimse Söylemedi?</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9786258471137</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Düzenin Ötesinde</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9786258471076</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Özlemini Duyduğunuz Aşkı Yaşamak</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9786057428196</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Sihirbazların Tarotu</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786258471014</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Şefkat</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9786258471021</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Olgunluk</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9786258471038</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Sınır Koymak, Huzur Bulmak</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9786057428189</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Rumi Kehaneti Kartları</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9786057428172</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Işık Kahini Tarotu</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9786057428165</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Neşe</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9786057428158</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Zihninizden Uzaklaşmak</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9786057038098</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Yıldız Tohumu Kehanet Kartları</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9786057038074</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Işığını Kullan Kehanet Kartları</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9786057038043</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Meleklerin ve Ataların Kehaneti Kartları</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9786057038067</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Büyülü Kehanet Kartları</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9786057038036</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Moonology Ay Kehanetleri Kartları</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786057038050</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Kendini İyileştirme İşi Nasıl Yapılır?</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9786057038029</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Meleklerin Cevabı Kehanet Kartları</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786057006172</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786057006189</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Güven</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786057006196</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Farkındalık</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9786057038005</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Duygusal Sağlık</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9786057038012</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Akıl</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9786057006127</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Bir Çocuğun Gözünden Travma</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9786057006141</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Meleklerin Bilgeliği Tarot Kartları</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9786057006134</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Kuantum Kehaneti Kartları</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9786057006103</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Başmeleklerin Gücü - Tarot Kartları</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786059397995</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Cesaret</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786059397957</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Sezgi</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9786059397964</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Yaratıcılık</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9786059397889</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Ağrıdan Kurtulmak</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9786059397865</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Şamanların Bilgeliği</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9786059397872</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Şamanın Şifa Çantası</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9786059397797</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Minik Rakun Renk Oyunu</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9786059397803</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Minik Rakun İçin Öpülecek Bir El</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9786059397827</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Denizi Bulan Balık</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9786059397841</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Olmak - Farkındalıkla Nasıl Sevilir ve Korkuya Kapılmadan Bağ Kurulur?</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9786059397766</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar İçin Sigarayı Bırakmanın Kolay Yolu</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786059397735</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Devam Edebilmek</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9786059397636</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>4 Günde Sigarayı Kafanda Bitir</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786059397643</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Her Şey B*ktan</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786059397674</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik Etmeye Cesaret Etmek</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9786059397186</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Travma ve Anı</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9786055154882</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Işığın Doğuşu</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9786059397506</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Dile Gelmeyen Bir Sesle</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786059397513</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Rüya Görme Sanatı</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9786059397520</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Babil’in En Zengin Adamı</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9789944482073</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Birçok Yaşam Birçok Üstat</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786059397407</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Acımasız Dünyaya Meydan Okumak</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786059397421</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir Yaşamın Anahtarları</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9786059397346</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Kadının Bedeni, Kadının Bilgeliği</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786059397384</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Uyanışa Üç Adım</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9786059397209</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Cesur Minik Rakun</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786059397254</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Ustalık Gerektiren Kafaya Takmama Sanatı</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9786059397124</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Genç Bir İşadamına</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9786055154998</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Güce Karşı Kuvvet</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9786059397131</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Şeytanın Fısıldadıkları</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9786055154981</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Çakra Kitabı</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9786059397056</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Kilo Vermenin Kolay Yolu</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9786055154271</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm Tarotu</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9786055154721</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Işığın Elleri : İnsan Enerji Alanıyla Şifa Rehberi</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9786055154745</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Kendi Tercihlerinizle Yaşamak</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9786055154639</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Don Juan'ın Öğretileri</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
           <t>9786055154714</t>
         </is>
       </c>
-      <c r="B185" s="1" t="inlineStr">
+      <c r="B491" s="1" t="inlineStr">
         <is>
           <t>Enerji Kehanet Kartları</t>
         </is>
       </c>
-      <c r="C185" s="1">
+      <c r="C491" s="1">
         <v>869</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>