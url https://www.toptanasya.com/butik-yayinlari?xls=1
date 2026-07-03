--- v3 (2026-05-13)
+++ v4 (2026-07-03)
@@ -85,7390 +85,7450 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258471977</t>
+          <t>9786258471984</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nöroaffektif Meditasyon</t>
+          <t>Neşeyi Uyandırmak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>448</v>
+        <v>465</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258471953</t>
+          <t>9786258948004</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yaktığın Gemiler Yolunu Aydınlatmalı</t>
+          <t>78 Günde Gerçekliğinizi Değiştirin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>376</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258471281</t>
+          <t>9786258948011</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023 Astrolojisi - Köprüyü Geçmek</t>
+          <t>Yaşam Çiçeğinin Unutulmuş Sırrı 3</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258471199</t>
+          <t>9786258471991</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Agape</t>
+          <t>İçindeki Çocuğu Yeniden Büyütmek</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>492</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258471090</t>
+          <t>9786258471977</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kederin Vahşi Kıyısı</t>
+          <t>Nöroaffektif Meditasyon</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>227</v>
+        <v>493</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055154158</t>
+          <t>9786258471953</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Kaplumbağa</t>
+          <t>Yaktığın Gemiler Yolunu Aydınlatmalı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>11</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055154509</t>
+          <t>9786258471281</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yarın Diyete Başlıyorum</t>
+          <t>2023 Astrolojisi - Köprüyü Geçmek</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>17.59</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055890407</t>
+          <t>9786258471199</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sigarayı Bırakmanın Kolay Yolu (Karikatürlü)</t>
+          <t>Agape</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>12</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055524401</t>
+          <t>9786258471090</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sen ve Ben</t>
+          <t>Kederin Vahşi Kıyısı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>10</v>
+        <v>227</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055890421</t>
+          <t>9786055154158</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ruh Eczanesi</t>
+          <t>Çocuk ve Kaplumbağa</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>12.96</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055154479</t>
+          <t>9786055154509</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Okul Bahçesinden Olimpiyat'a Voleybolla Geçen 56 Yıl</t>
+          <t>Yarın Diyete Başlıyorum</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>75</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055890605</t>
+          <t>9786055890407</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Lionel Messi</t>
+          <t>Sigarayı Bırakmanın Kolay Yolu (Karikatürlü)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055524326</t>
+          <t>9786055524401</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kendine Değer Ver</t>
+          <t>Sen ve Ben</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>16.67</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055524166</t>
+          <t>9786055890421</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Alanlar</t>
+          <t>Ruh Eczanesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>16.67</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789750096228</t>
+          <t>9786055154479</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kalpte Yaşamak</t>
+          <t>Okul Bahçesinden Olimpiyat'a Voleybolla Geçen 56 Yıl</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>14.81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059397155</t>
+          <t>9786055890605</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hayal Et Listele Yap!</t>
+          <t>Lionel Messi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055154622</t>
+          <t>9786055524326</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarınızda Nasıl Travma Yaratırsınız</t>
+          <t>Kendine Değer Ver</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>17.59</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944482202</t>
+          <t>9786055524166</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bolluk Yasaları</t>
+          <t>Karanlık Alanlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055154547</t>
+          <t>9789750096228</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Balayı Etkisi</t>
+          <t>Kalpte Yaşamak</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>17.59</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055154646</t>
+          <t>9786059397155</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>A Redundant Man: İshak Alaton</t>
+          <t>Hayal Et Listele Yap!</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>26.85</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055154653</t>
+          <t>9786055154622</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>An Essential Man: İshak Alaton</t>
+          <t>Çocuklarınızda Nasıl Travma Yaratırsınız</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>20.37</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789750149764</t>
+          <t>9789944482202</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Alan</t>
+          <t>Bolluk Yasaları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>19.44</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944482127</t>
+          <t>9786055154547</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Danışmanlığın Zen Yolu</t>
+          <t>Balayı Etkisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>20.37</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059397162</t>
+          <t>9786055154646</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ruhunun Güzelliği</t>
+          <t>A Redundant Man: İshak Alaton</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>69</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059397438</t>
+          <t>9786055154653</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Su'yu Okumak</t>
+          <t>An Essential Man: İshak Alaton</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>24</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055154813</t>
+          <t>9789750149764</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyada Kusursuz Farkındalık</t>
+          <t>Alan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>136</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055154790</t>
+          <t>9789944482127</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kırık Nota</t>
+          <t>Danışmanlığın Zen Yolu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>17.59</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055154806</t>
+          <t>9786059397162</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Farklı Bir Gerçeklik</t>
+          <t>İnsan Ruhunun Güzelliği</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>38</v>
+        <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055154554</t>
+          <t>9786059397438</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Küçük Buddha ve Evren</t>
+          <t>Su'yu Okumak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055154516</t>
+          <t>9786055154813</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ben Böyle Olsun İstememiştim</t>
+          <t>Modern Dünyada Kusursuz Farkındalık</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>50</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055154424</t>
+          <t>9786055154790</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Güç= Para+Penis</t>
+          <t>Kırık Nota</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>10.19</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055154592</t>
+          <t>9786055154806</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bize Aşktan Söz Et</t>
+          <t>Farklı Bir Gerçeklik</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>82</v>
+        <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055154523</t>
+          <t>9786055154554</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ahlaklı, Ahlaksız, Ahlaküstü</t>
+          <t>Küçük Buddha ve Evren</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>19.44</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055154455</t>
+          <t>9786055154516</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Meşgul İnsanlar İçin Meditasyon</t>
+          <t>Ben Böyle Olsun İstememiştim</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>32</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055154448</t>
+          <t>9786055154424</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Melekten Yol Gösterici Mesajlar (120 Kart + Kristal Hediyeli Ahşap Kutu)</t>
+          <t>Güç= Para+Penis</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>44</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059397452</t>
+          <t>9786055154592</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Olmanız İçin Vazgeçmeniz Gereken 15 Şey</t>
+          <t>Bize Aşktan Söz Et</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>24</v>
+        <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059397551</t>
+          <t>9786055154523</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2019 Astrolojisi - İçindeki Çocuğu Doğurmak</t>
+          <t>Ahlaklı, Ahlaksız, Ahlaküstü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>25.93</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059397568</t>
+          <t>9786055154455</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Alışveriş Yapmadığım Yıl</t>
+          <t>Meşgul İnsanlar İçin Meditasyon</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059397537</t>
+          <t>9786055154448</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Geçişler</t>
+          <t>İçindeki Melekten Yol Gösterici Mesajlar (120 Kart + Kristal Hediyeli Ahşap Kutu)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>207</v>
+        <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059397544</t>
+          <t>9786059397452</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Çarkı</t>
+          <t>Mutlu Olmanız İçin Vazgeçmeniz Gereken 15 Şey</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>38</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059397148</t>
+          <t>9786059397551</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Güç Hikayeleri</t>
+          <t>2019 Astrolojisi - İçindeki Çocuğu Doğurmak</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>207</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059397278</t>
+          <t>9786059397568</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sevinçlerim ve Gözyaşlarım</t>
+          <t>Alışveriş Yapmadığım Yıl</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055154844</t>
+          <t>9786059397537</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Neden Dişli Kadınları Sever</t>
+          <t>Sihirli Geçişler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>60</v>
+        <v>207</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059397353</t>
+          <t>9786059397544</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2018 Astrolojisi - Köpeğin ve Usta'nın Yılı</t>
+          <t>Zamanın Çarkı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>18.52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059397018</t>
+          <t>9786059397148</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Uyanış</t>
+          <t>Güç Hikayeleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>20.37</v>
+        <v>207</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055154837</t>
+          <t>9786059397278</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Neden Dişli Kadınlarla Evlenir</t>
+          <t>Sevinçlerim ve Gözyaşlarım</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055154967</t>
+          <t>9786055154844</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sevmek İçin 30 Ders</t>
+          <t>Erkekler Neden Dişli Kadınları Sever</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055154929</t>
+          <t>9786059397353</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Öğreniriz</t>
+          <t>2018 Astrolojisi - Köpeğin ve Usta'nın Yılı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>40</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055154936</t>
+          <t>9786059397018</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Büyük Resim</t>
+          <t>Uyanış</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>16.67</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055154943</t>
+          <t>9786055154837</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Yolu</t>
+          <t>Erkekler Neden Dişli Kadınlarla Evlenir</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>29</v>
+        <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055154899</t>
+          <t>9786055154967</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>30 Ders</t>
+          <t>Sevmek İçin 30 Ders</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059397032</t>
+          <t>9786055154929</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Harika Kadınlar</t>
+          <t>Nasıl Öğreniriz</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055154851</t>
+          <t>9786055154936</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gabriel Yöntemi</t>
+          <t>Büyük Resim</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>32</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055154561</t>
+          <t>9786055154943</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynler İçin Sanatçının Yolu</t>
+          <t>Sevginin Yolu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>20.37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055154578</t>
+          <t>9786055154899</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Derin Gerçek</t>
+          <t>30 Ders</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>17.59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055154691</t>
+          <t>9786059397032</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Açık Ruh Ameliyatı</t>
+          <t>Harika Kadınlar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055154370</t>
+          <t>9786055154851</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Robin'in Oyuncaklarının Günlüğü - İnek Karla</t>
+          <t>Gabriel Yöntemi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>11.11</v>
+        <v>32</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055154363</t>
+          <t>9786055154561</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Robin'in Oyuncaklarının Günlüğü - Goril Gavin ve Huysuz Köpek</t>
+          <t>Ebeveynler İçin Sanatçının Yolu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>11.11</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055154349</t>
+          <t>9786055154578</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Robin'in Oyuncaklarının Günlüğü - Deve Clarence</t>
+          <t>Derin Gerçek</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>11.11</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055154387</t>
+          <t>9786055154691</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Robin'in Oyuncaklarının Günlüğü - Morina Carlos</t>
+          <t>Açık Ruh Ameliyatı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059397377</t>
+          <t>9786055154370</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kendisiyle Barışık Bir Zihin</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - İnek Karla</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>44</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059397391</t>
+          <t>9786055154363</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İçten Gelen Ateş</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - Goril Gavin ve Huysuz Köpek</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>48</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055154356</t>
+          <t>9786055154349</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Robin'in Oyuncaklarının Günlüğü - Eşek Hote</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - Deve Clarence</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055154394</t>
+          <t>9786055154387</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Robin'in Oyuncaklarının Günlüğü - Ren Geyiği Roger</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - Morina Carlos</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059397445</t>
+          <t>9786059397377</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Evren Sizi Destekleyecek</t>
+          <t>Kendisiyle Barışık Bir Zihin</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>44</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059397117</t>
+          <t>9786059397391</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Lütuf Anları</t>
+          <t>İçten Gelen Ateş</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>20</v>
+        <v>48</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059397247</t>
+          <t>9786055154356</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Krallık'ta Golf (25. Yıl Özel Baskı)</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - Eşek Hote</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>22</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059397193</t>
+          <t>9786055154394</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İkinci Güç Halkası</t>
+          <t>Robin'in Oyuncaklarının Günlüğü - Ren Geyiği Roger</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059397230</t>
+          <t>9786059397445</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kartal’ın Hediyesi</t>
+          <t>Evren Sizi Destekleyecek</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>43</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059397285</t>
+          <t>9786059397117</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ya Yanılıyorsak?</t>
+          <t>Lütuf Anları</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059397292</t>
+          <t>9786059397247</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Neşenin Bin Adı</t>
+          <t>Krallık'ta Golf (25. Yıl Özel Baskı)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059397070</t>
+          <t>9786059397193</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kendi Ağzından</t>
+          <t>İkinci Güç Halkası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>27</v>
+        <v>52</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055154684</t>
+          <t>9786059397230</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Osho Terapi</t>
+          <t>Kartal’ın Hediyesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>29.63</v>
+        <v>43</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059397063</t>
+          <t>9786059397285</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kendi Gerçek Kuzey'ini Keşfet</t>
+          <t>Ya Yanılıyorsak?</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>23.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000032306</t>
+          <t>9786059397292</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Toltek Sırrı</t>
+          <t>Neşenin Bin Adı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>16.67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059397339</t>
+          <t>9786059397070</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Başlamak İçin Asla Çok Geç Değildir</t>
+          <t>Kendi Ağzından</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>30.56</v>
+        <v>27</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059397322</t>
+          <t>9786055154684</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sadeliğin Yasaları</t>
+          <t>Osho Terapi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>14.81</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059397360</t>
+          <t>9786059397063</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Amacın Gücü</t>
+          <t>Kendi Gerçek Kuzey'ini Keşfet</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059397261</t>
+          <t>3990000032306</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kasırga Uyarısı</t>
+          <t>Toltek Sırrı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059397100</t>
+          <t>9786059397339</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Savaşçı Tanrıçanın Yolu</t>
+          <t>Yeniden Başlamak İçin Asla Çok Geç Değildir</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>151</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055154974</t>
+          <t>9786059397322</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş</t>
+          <t>Sadeliğin Yasaları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>19.44</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055154905</t>
+          <t>9786059397360</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Köy Etkisi</t>
+          <t>Amacın Gücü</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>40</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059397315</t>
+          <t>9786059397261</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Gücü</t>
+          <t>Kasırga Uyarısı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>367</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059397308</t>
+          <t>9786059397100</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynlik Çocuk Oyuınu (Değil)</t>
+          <t>Savaşçı Tanrıçanın Yolu</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>270</v>
+        <v>151</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059397179</t>
+          <t>9786055154974</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Başarılı Bir Restoran İçin Yol Haritası</t>
+          <t>Yükseliş</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>20.37</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055154776</t>
+          <t>9786055154905</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kalbinde Bir Soru İşaretiyle Doğar</t>
+          <t>Köy Etkisi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059397049</t>
+          <t>9786059397315</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ixtlan Yolculuğu</t>
+          <t>Sevginin Gücü</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>41</v>
+        <v>367</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059397001</t>
+          <t>9786059397308</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Adanmışlık</t>
+          <t>Ebeveynlik Çocuk Oyuınu (Değil)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>29.63</v>
+        <v>270</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055154257</t>
+          <t>9786059397179</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Hikayesi</t>
+          <t>Başarılı Bir Restoran İçin Yol Haritası</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>15.74</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055154288</t>
+          <t>9786055154776</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Gerçek - İçsel Yolculuk</t>
+          <t>İnsan Kalbinde Bir Soru İşaretiyle Doğar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>20.37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055154950</t>
+          <t>9786059397049</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İnsan'ın Kitabı</t>
+          <t>Ixtlan Yolculuğu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>77</v>
+        <v>41</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059397025</t>
+          <t>9786059397001</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İçimizi Rahatlatan Söylemler</t>
+          <t>Adanmışlık</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>22</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059397094</t>
+          <t>9786055154257</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Göğsümdeki Kelebek</t>
+          <t>Bir Kadının Hikayesi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>16.67</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059397087</t>
+          <t>9786055154288</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Oyunun Kuralları</t>
+          <t>Gerçek - İçsel Yolculuk</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>59</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055154875</t>
+          <t>9786055154950</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sayfayı Çevirin - Eski Sevgilinizi Unutma Kitabı</t>
+          <t>İnsan'ın Kitabı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>15.74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055154738</t>
+          <t>9786059397025</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Uyurgezerin Dans Rehberi</t>
+          <t>İçimizi Rahatlatan Söylemler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055154707</t>
+          <t>9786059397094</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yararlılığınızı Etkinleştirin</t>
+          <t>Göğsümdeki Kelebek</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>10.19</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055154301</t>
+          <t>9786059397087</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Girişimcilik Ekosistemi</t>
+          <t>Oyunun Kuralları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>16.67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055154318</t>
+          <t>9786055154875</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İnanç, Kuşku ve Fanatizm</t>
+          <t>Sayfayı Çevirin - Eski Sevgilinizi Unutma Kitabı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>18.52</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055154820</t>
+          <t>9786055154738</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Atlara Fısıldayan Adam</t>
+          <t>Uyurgezerin Dans Rehberi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>25</v>
+        <v>34</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055154660</t>
+          <t>9786055154707</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Zihin Beden Reçetesi</t>
+          <t>Yararlılığınızı Etkinleştirin</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>38</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055154615</t>
+          <t>9786055154301</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sırt ve Bel Ağrılarını İyileştirmek</t>
+          <t>Dijital Çağda Girişimcilik Ekosistemi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>139</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055154295</t>
+          <t>9786055154318</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Coşku İçin Haritalar</t>
+          <t>İnanç, Kuşku ve Fanatizm</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>22</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055154752</t>
+          <t>9786055154820</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>20' li Yaşlarda İş Hayatı</t>
+          <t>Atlara Fısıldayan Adam</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055154585</t>
+          <t>9786055154660</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yaşama ve Ölme Sanatı</t>
+          <t>Zihin Beden Reçetesi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>21.3</v>
+        <v>38</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055154493</t>
+          <t>9786055154615</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Plan</t>
+          <t>Sırt ve Bel Ağrılarını İyileştirmek</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>17.59</v>
+        <v>139</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055154431</t>
+          <t>9786055154295</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Mucizeler</t>
+          <t>Coşku İçin Haritalar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>22.22</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055524104</t>
+          <t>9786055154752</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Geçiş Zamanı</t>
+          <t>20' li Yaşlarda İş Hayatı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>16.67</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055154226</t>
+          <t>9786055154585</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Tantra - Kabullenme Yolu</t>
+          <t>Yaşama ve Ölme Sanatı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>17.59</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055154233</t>
+          <t>9786055154493</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Tao - Hal ve Sanat</t>
+          <t>Plan</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>17.59</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786050032079</t>
+          <t>9786055154431</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Herkesi İstediğiniz Gibi Değiştirin</t>
+          <t>Mucizeler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>2.78</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055154240</t>
+          <t>9786055524104</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Zen</t>
+          <t>Geçiş Zamanı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>17.59</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055154219</t>
+          <t>9786055154226</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Buddha</t>
+          <t>Tantra - Kabullenme Yolu</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>17.59</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055154417</t>
+          <t>9786055154233</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Zürafa Geraldo - Robin'in Oyuncaklarının Günlüğü</t>
+          <t>Tao - Hal ve Sanat</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>12</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055154400</t>
+          <t>9786050032079</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Tavşan Tafi - Robin'in Oyuncaklarının Günlüğü</t>
+          <t>Herkesi İstediğiniz Gibi Değiştirin</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>12</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055154332</t>
+          <t>9786055154240</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Aslan Leon - Robin'in Oyuncaklarının Günlüğü</t>
+          <t>Zen</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>12</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055154325</t>
+          <t>9786055154219</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Arı Berti - Robin'in Oyuncaklarının Günlüğü</t>
+          <t>Buddha</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>12</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258471045</t>
+          <t>9786055154417</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2022 Astrolojisi</t>
+          <t>Zürafa Geraldo - Robin'in Oyuncaklarının Günlüğü</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>103</v>
+        <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057428110</t>
+          <t>9786055154400</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Ağrının Anlamı</t>
+          <t>Tavşan Tafi - Robin'in Oyuncaklarının Günlüğü</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>132</v>
+        <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057428127</t>
+          <t>9786055154332</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Beyniniz Bir Süperstar</t>
+          <t>Aslan Leon - Robin'in Oyuncaklarının Günlüğü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>82</v>
+        <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057428134</t>
+          <t>9786055154325</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Gelişimsel Travmanın İyileştirilmesi</t>
+          <t>Arı Berti - Robin'in Oyuncaklarının Günlüğü</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>97</v>
+        <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057428141</t>
+          <t>9786258471045</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Modeller</t>
+          <t>2022 Astrolojisi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>64</v>
+        <v>103</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059397971</t>
+          <t>9786057428110</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Söz Veriyorum</t>
+          <t>Ağrının Anlamı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>39</v>
+        <v>132</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059397988</t>
+          <t>9786057428127</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yağmura Kavuşan Toprağın Kokusu</t>
+          <t>Beyniniz Bir Süperstar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>131</v>
+        <v>82</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057428103</t>
+          <t>9786057428134</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kovadaki Okyanus</t>
+          <t>Gelişimsel Travmanın İyileştirilmesi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>63</v>
+        <v>97</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057006110</t>
+          <t>9786057428141</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2021 Astrolojisi</t>
+          <t>Modeller</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>100</v>
+        <v>64</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059397667</t>
+          <t>9786059397971</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kaderler Kitabı</t>
+          <t>Söz Veriyorum</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>175</v>
+        <v>39</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059397612</t>
+          <t>9786059397988</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Erkekler İçin Taocu Sevişme Sırları</t>
+          <t>Yağmura Kavuşan Toprağın Kokusu</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>59</v>
+        <v>131</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055890070</t>
+          <t>9786057428103</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sevgine İhtiyacım Var - Bu Doğru Mu?</t>
+          <t>Kovadaki Okyanus</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059397599</t>
+          <t>9786057006110</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Anlamı</t>
+          <t>2021 Astrolojisi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>195</v>
+        <v>100</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059397605</t>
+          <t>9786059397667</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Doğu'nun ve Batı'nın Psikoterapisi</t>
+          <t>Kaderler Kitabı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>83</v>
+        <v>175</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059397933</t>
+          <t>9786059397612</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kendinizi Aç Bırakmadan Kanseri Aç Bırakmak</t>
+          <t>Erkekler İçin Taocu Sevişme Sırları</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>69</v>
+        <v>59</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059397919</t>
+          <t>9786055890070</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Okullarda İçsel Yolculuk</t>
+          <t>Sevgine İhtiyacım Var - Bu Doğru Mu?</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059397926</t>
+          <t>9786059397599</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bırak Dağınık Kalsın</t>
+          <t>Mutluluğun Anlamı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>40</v>
+        <v>195</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059397902</t>
+          <t>9786059397605</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bilinç</t>
+          <t>Doğu'nun ve Batı'nın Psikoterapisi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>36</v>
+        <v>83</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055890681</t>
+          <t>9786059397933</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Zihin Programlama</t>
+          <t>Kendinizi Aç Bırakmadan Kanseri Aç Bırakmak</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055524258</t>
+          <t>9786059397919</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Zayıflama Kursu</t>
+          <t>Gizemli Okullarda İçsel Yolculuk</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>25.93</v>
+        <v>37</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055524074</t>
+          <t>9786059397926</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yola Sensiz Devam Etmek</t>
+          <t>Bırak Dağınık Kalsın</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>16.67</v>
+        <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055154141</t>
+          <t>9786059397902</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Işığıyla Yolculuk</t>
+          <t>Bilinç</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>278</v>
+        <v>36</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055890308</t>
+          <t>9786055890681</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Yasak Bilgi</t>
+          <t>Zihin Programlama</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>13.89</v>
+        <v>52</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055524906</t>
+          <t>9786055524258</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Yalanı Anında Yakalayın</t>
+          <t>Zayıflama Kursu</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>19.44</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055890667</t>
+          <t>9786055524074</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yakınlaşma</t>
+          <t>Yola Sensiz Devam Etmek</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055154028</t>
+          <t>9786055154141</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Wabi Sabi Sevgisi</t>
+          <t>Yıldız Işığıyla Yolculuk</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>35</v>
+        <v>278</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055890322</t>
+          <t>9786055890308</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Vücudumuz ve Sağlığımızla İlgili Yanlış Bildiğimiz Şeyler</t>
+          <t>Yasak Bilgi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>2.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055154004</t>
+          <t>9786055524906</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Üç Soru</t>
+          <t>Yalanı Anında Yakalayın</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>11</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055890889</t>
+          <t>9786055890667</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Yakınlaşma</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>9.17</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055524739</t>
+          <t>9786055154028</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>The Syriac People</t>
+          <t>Wabi Sabi Sevgisi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>18.52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789944482134</t>
+          <t>9786055890322</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>The Secret</t>
+          <t>Vücudumuz ve Sağlığımızla İlgili Yanlış Bildiğimiz Şeyler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>17.59</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055524647</t>
+          <t>9786055154004</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Amacı Kartları (Kutulu)</t>
+          <t>Üç Soru</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>135</v>
+        <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055524456</t>
+          <t>9786055890889</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Melekler</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>11</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055524715</t>
+          <t>9786055524739</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ten’in İlk Kuralı</t>
+          <t>The Syriac People</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>20</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055890353</t>
+          <t>9789944482134</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Tekrar Bağlantı</t>
+          <t>The Secret</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>44</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055890247</t>
+          <t>9786055524647</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Tavuk Suyu Çorbası</t>
+          <t>Yaşam Amacı Kartları (Kutulu)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>12.96</v>
+        <v>135</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055524982</t>
+          <t>9786055524456</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Tanrıça Rehberliği Kehanet Kartları (Kutulu)</t>
+          <t>Teşekkürler Melekler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>828</v>
+        <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055890834</t>
+          <t>9786055524715</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Venedik Taciri</t>
+          <t>Ten’in İlk Kuralı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>9.17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055524043</t>
+          <t>9786055890353</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sufilerden Günümüze Yansıyan Bilgelik Hikayeleri</t>
+          <t>Tekrar Bağlantı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>4</v>
+        <v>44</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055154042</t>
+          <t>9786055890247</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Sudaki Yansımasını Gören Aslan</t>
+          <t>Tavuk Suyu Çorbası</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055154202</t>
+          <t>9786055524982</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Su Samuru Koyu</t>
+          <t>Tanrıça Rehberliği Kehanet Kartları (Kutulu)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>11</v>
+        <v>828</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055524883</t>
+          <t>9786055890834</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Biliş</t>
+          <t>Venedik Taciri</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>14</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055890933</t>
+          <t>9786055524043</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Son Mohikan</t>
+          <t>Sufilerden Günümüze Yansıyan Bilgelik Hikayeleri</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>9.17</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055890124</t>
+          <t>9786055154042</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Son Konuşma</t>
+          <t>Sudaki Yansımasını Gören Aslan</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>37</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055524159</t>
+          <t>9786055154202</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Şöhret, Servet ve İhtiras</t>
+          <t>Su Samuru Koyu</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>21.3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055154103</t>
+          <t>9786055524883</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Şiir Krallığı</t>
+          <t>Sonsuz Biliş</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>13.89</v>
+        <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055154110</t>
+          <t>9786055890933</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Şifa Kartları (Kutulu)</t>
+          <t>Son Mohikan</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>135</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055890995</t>
+          <t>9786055890124</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Sevgi Kahkaha</t>
+          <t>Son Konuşma</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>370</v>
+        <v>37</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055524180</t>
+          <t>9786055524159</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Tarihleri Kültürleri ve İnançlarıyla  Süryaniler</t>
+          <t>Şöhret, Servet ve İhtiras</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>50</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055524968</t>
+          <t>9786055154103</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Tek Boynuzlu Atlar Kehanet Kartları (Kutulu)</t>
+          <t>Şiir Krallığı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>135</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055524777</t>
+          <t>9786055154110</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Sigarayı Şu Anda Bırakın</t>
+          <t>Şifa Kartları (Kutulu)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>400</v>
+        <v>135</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055890520</t>
+          <t>9786055890995</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sır</t>
+          <t>Yaşam Sevgi Kahkaha</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>425</v>
+        <v>370</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055890636</t>
+          <t>9786055524180</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Kökleri</t>
+          <t>Tarihleri Kültürleri ve İnançlarıyla  Süryaniler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>26.85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055524449</t>
+          <t>9786055524968</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Nedir?</t>
+          <t>Sihirli Tek Boynuzlu Atlar Kehanet Kartları (Kutulu)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>11</v>
+        <v>135</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055524432</t>
+          <t>9786055524777</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Sen, Gözlerinde Yıldızlarla</t>
+          <t>Sigarayı Şu Anda Bırakın</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>11</v>
+        <v>440</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055524890</t>
+          <t>9786055890520</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Uyanışı</t>
+          <t>Sır</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>18.52</v>
+        <v>425</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055524050</t>
+          <t>9786055890636</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Pusula</t>
+          <t>Sevginin Kökleri</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>12.96</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055154011</t>
+          <t>9786055524449</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Pratik Enerji Teknikleri</t>
+          <t>Sevgi Nedir?</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>16.67</v>
+        <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055524609</t>
+          <t>9786055524432</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Perilerden Sihirli Mesajlar</t>
+          <t>Sen, Gözlerinde Yıldızlarla</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>135</v>
+        <v>11</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055524036</t>
+          <t>9786055524890</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Peçete Karpuz ve Maymun</t>
+          <t>Sanatın Uyanışı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>3.7</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055890858</t>
+          <t>9786055524050</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Öz</t>
+          <t>Pusula</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>16.67</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055524630</t>
+          <t>9786055154011</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Oyun</t>
+          <t>Pratik Enerji Teknikleri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>491</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055154080</t>
+          <t>9786055524609</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Osho Terapisi</t>
+          <t>Perilerden Sihirli Mesajlar</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>18.52</v>
+        <v>135</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055890483</t>
+          <t>9786055524036</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Okulda Öğretilmeyen 50 Kural</t>
+          <t>Peçete Karpuz ve Maymun</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>17.59</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055890810</t>
+          <t>9786055890858</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Notre Dame’ın Kamburu</t>
+          <t>Öz</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>9.17</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055890674</t>
+          <t>9786055524630</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Niyet Deneyi</t>
+          <t>Oyun</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>49</v>
+        <v>491</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055890650</t>
+          <t>9786055154080</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Niçin İyi İnsanlar Kötü Şeyler Yaparlar?</t>
+          <t>Osho Terapisi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>30</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055890193</t>
+          <t>9786055890483</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Yapıldığını Bilmemiz Gereken 101 Şey</t>
+          <t>Okulda Öğretilmeyen 50 Kural</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>9.26</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055524302</t>
+          <t>9786055890810</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Olmamanın Hediyeleri</t>
+          <t>Notre Dame’ın Kamburu</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>370</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055524845</t>
+          <t>9786055890674</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Ciddi Bir Sorundur</t>
+          <t>Niyet Deneyi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>17.59</v>
+        <v>49</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055524708</t>
+          <t>9786055890650</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk</t>
+          <t>Niçin İyi İnsanlar Kötü Şeyler Yaparlar?</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055524265</t>
+          <t>9786055890193</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğu Keşfetmek</t>
+          <t>Nasıl Yapıldığını Bilmemiz Gereken 101 Şey</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>18</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055524142</t>
+          <t>9786055524302</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Moonwalk</t>
+          <t>Mükemmel Olmamanın Hediyeleri</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>36</v>
+        <v>407</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055890377</t>
+          <t>9786055524845</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Modern Çiftlere Bilgece Öğütler</t>
+          <t>Mutluluk Ciddi Bir Sorundur</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>14</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055890346</t>
+          <t>9786055524708</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Modern Ailelere Bilgece Öğütler</t>
+          <t>Mutluluk</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>17</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055890148</t>
+          <t>9786055524265</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Mirdad’ın Kitabı</t>
+          <t>Mutluluğu Keşfetmek</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>400</v>
+        <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055524517</t>
+          <t>9786055524142</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Minik Ruh ve Güneş</t>
+          <t>Moonwalk</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>11</v>
+        <v>36</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786055524500</t>
+          <t>9786055890377</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Minik Ruh ve Dünya</t>
+          <t>Modern Çiftlere Bilgece Öğütler</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055524791</t>
+          <t>9786055890346</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun ve İri, Kötü Kabadayı</t>
+          <t>Modern Ailelere Bilgece Öğütler</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>90</v>
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055154073</t>
+          <t>9786055890148</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Mina’nın Yolu</t>
+          <t>Mirdad’ın Kitabı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>12</v>
+        <v>400</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786055524470</t>
+          <t>9786055524517</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Milton’un Sırrı</t>
+          <t>Minik Ruh ve Güneş</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055890506</t>
+          <t>9786055524500</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’dan 100 Bilgelik Hikayesi</t>
+          <t>Minik Ruh ve Dünya</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>18.52</v>
+        <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055890476</t>
+          <t>9786055524791</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Mevlana ve Gizemli Sufi Bilgelik Hikayeleri</t>
+          <t>Minik Rakun ve İri, Kötü Kabadayı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>16.67</v>
+        <v>90</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055524586</t>
+          <t>9786055154073</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Meleklerinizden Her Gün Rehberlik Kartları</t>
+          <t>Mina’nın Yolu</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>828</v>
+        <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055524661</t>
+          <t>9786055524470</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Meleklerden Mesajlar (Kutulu)</t>
+          <t>Milton’un Sırrı</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>828</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055524616</t>
+          <t>9786055890506</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Denizkızları ve Yunuslar Kartları</t>
+          <t>Mevlana’dan 100 Bilgelik Hikayesi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>135</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055524272</t>
+          <t>9786055890476</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bölgeler</t>
+          <t>Mevlana ve Gizemli Sufi Bilgelik Hikayeleri</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>18</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055524357</t>
+          <t>9786055524586</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet, Bilgi ve Merak</t>
+          <t>Meleklerinizden Her Gün Rehberlik Kartları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>32</v>
+        <v>828</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786055890582</t>
+          <t>9786055524661</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Martıları Seven Adam</t>
+          <t>Meleklerden Mesajlar (Kutulu)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>422</v>
+        <v>828</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055524814</t>
+          <t>9786055524616</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Lulu’nun Serüvenleri</t>
+          <t>Sihirli Denizkızları ve Yunuslar Kartları</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>19</v>
+        <v>135</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055890117</t>
+          <t>9786055524272</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kur’an- ı Kerim’e ve Diğer Kutsal Kitaplara Göre Çekim Yasası</t>
+          <t>Mavi Bölgeler</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786055890964</t>
+          <t>9786055524357</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Kovadaki Okyanus</t>
+          <t>Masumiyet, Bilgi ve Merak</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>14.81</v>
+        <v>32</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786055154189</t>
+          <t>9786055890582</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Kızgın Ahtapot</t>
+          <t>Martıları Seven Adam</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>11</v>
+        <v>422</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>3996055890643</t>
+          <t>9786055524814</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Kılıçsız Samuray</t>
+          <t>Lulu’nun Serüvenleri</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>39</v>
+        <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789750096280</t>
+          <t>9786055890117</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Keşfedilmemiş Masallar Alemi</t>
+          <t>Kur’an- ı Kerim’e ve Diğer Kutsal Kitaplara Göre Çekim Yasası</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>11.11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786055524319</t>
+          <t>9786055890964</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kitapta Büyük Beyin Oyunları</t>
+          <t>Kovadaki Okyanus</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>16.67</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786055154196</t>
+          <t>9786055154189</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kendine İnanmak</t>
+          <t>Kızgın Ahtapot</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786055524531</t>
+          <t>3996055890643</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kendim Olmaya Bayılıyorum</t>
+          <t>Kılıçsız Samuray</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055154097</t>
+          <t>9789750096280</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Kaplanı Uyandırmak</t>
+          <t>Keşfedilmemiş Masallar Alemi</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>417</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055524173</t>
+          <t>9786055524319</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kader, Özgürlük ve Ruh</t>
+          <t>Küçük Kitapta Büyük Beyin Oyunları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>215</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786055890797</t>
+          <t>9786055154196</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Julius Caesar</t>
+          <t>Kendine İnanmak</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>9.17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055154172</t>
+          <t>9786055524531</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İyi Geceler Tırtılı</t>
+          <t>Kendim Olmaya Bayılıyorum</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055154127</t>
+          <t>9786055154097</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olma Yolculuğu</t>
+          <t>Kaplanı Uyandırmak</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>374</v>
+        <v>459</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055524418</t>
+          <t>9786055524173</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kendine Saygının Büyüsü</t>
+          <t>Kader, Özgürlük ve Ruh</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>19.44</v>
+        <v>215</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055890537</t>
+          <t>9786055890797</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İlk Beş Dakika</t>
+          <t>Julius Caesar</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>20</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786055154134</t>
+          <t>9786055154172</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerin IQ’su</t>
+          <t>İyi Geceler Tırtılı</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>27.78</v>
+        <v>11</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055890162</t>
+          <t>9786055154127</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerde Gerçek Güven</t>
+          <t>İnsan Olma Yolculuğu</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>16.67</v>
+        <v>374</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055524852</t>
+          <t>9786055524418</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İlişki Sanatı</t>
+          <t>Kendine Saygının Büyüsü</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>24</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786055524098</t>
+          <t>9786055890537</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İleri Doğru Atılan Yirmi Adım</t>
+          <t>İlk Beş Dakika</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786055890230</t>
+          <t>9786055154134</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Işığın Kobrası</t>
+          <t>İlişkilerin IQ’su</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>6.48</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786055890513</t>
+          <t>9786055890162</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Herkese Her İstediğinizi Yaptırın</t>
+          <t>İlişkilerde Gerçek Güven</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>381</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786055890629</t>
+          <t>9786055524852</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Güzü Beklerken</t>
+          <t>İlişki Sanatı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>38</v>
+        <v>24</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786055524463</t>
+          <t>9786055524098</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Güzel Nedir?</t>
+          <t>İleri Doğru Atılan Yirmi Adım</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786055524005</t>
+          <t>9786055890230</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İç İçe Geçmiş Zamanlar</t>
+          <t>Işığın Kobrası</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>12.96</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786055524562</t>
+          <t>9786055890513</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Gülleri Kokla</t>
+          <t>Herkese Her İstediğinizi Yaptırın</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>20</v>
+        <v>381</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055524340</t>
+          <t>9786055890629</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Güç, Politika ve Değişim</t>
+          <t>Güzü Beklerken</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>20.37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786055890919</t>
+          <t>9786055524463</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Gulliver’in Gezileri</t>
+          <t>Güzel Nedir?</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>9.17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055524067</t>
+          <t>9786055524005</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Gözlüğümü Nerede Bıraktım?</t>
+          <t>İç İçe Geçmiş Zamanlar</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786055890971</t>
+          <t>9786055524562</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Gözleri Açık Sevmek</t>
+          <t>Gülleri Kokla</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>16.67</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055524548</t>
+          <t>9786055524340</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Göster Yüzünü Ey Aşk</t>
+          <t>Güç, Politika ve Değişim</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>20.37</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786055524975</t>
+          <t>9786055890919</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Gördüğüm Her Şey Benim Bir Parçamdır</t>
+          <t>Gulliver’in Gezileri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>11</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055524920</t>
+          <t>9786055524067</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Göle Atılan Taşlar</t>
+          <t>Gözlüğümü Nerede Bıraktım?</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>20.37</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055524951</t>
+          <t>9786055890971</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Askerleri</t>
+          <t>Gözleri Açık Sevmek</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055524388</t>
+          <t>9786055524548</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Yolculuk</t>
+          <t>Göster Yüzünü Ey Aşk</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>16.67</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055524692</t>
+          <t>9786055524975</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Eksik Parça Büyük O İle Karşılaşıyor</t>
+          <t>Gördüğüm Her Şey Benim Bir Parçamdır</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>225</v>
+        <v>11</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055524685</t>
+          <t>9786055524920</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Eksik Parça (Ciltli)</t>
+          <t>Göle Atılan Taşlar</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>225</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055524821</t>
+          <t>9786055524951</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum, Öyleyse Varım!</t>
+          <t>Gökkuşağı Askerleri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>120</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055524111</t>
+          <t>9786055524388</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Düşündürücü Hikayeler</t>
+          <t>Geleceğe Yolculuk</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>25</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055524555</t>
+          <t>9786055524692</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Düşündüğünüzden Daha Fazlasını Söylüyorsunuz</t>
+          <t>Eksik Parça Büyük O İle Karşılaşıyor</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>24</v>
+        <v>225</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055524425</t>
+          <t>9786055524685</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Dili</t>
+          <t>Eksik Parça (Ciltli)</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>45.37</v>
+        <v>225</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786055890803</t>
+          <t>9786055524821</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Dracula</t>
+          <t>Düşünüyorum, Öyleyse Varım!</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>9.17</v>
+        <v>120</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055524494</t>
+          <t>9786055524111</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Doğru Nedir?</t>
+          <t>Düşündürücü Hikayeler</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055524593</t>
+          <t>9786055524555</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Dikkat: Hakikat Çağı Geliyor</t>
+          <t>Düşündüğünüzden Daha Fazlasını Söylüyorsunuz</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055524135</t>
+          <t>9786055524425</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Devrim</t>
+          <t>Duyguların Dili</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>423</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055524944</t>
+          <t>9786055890803</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Daha Genç Beyin Daha Dinç Zihin</t>
+          <t>Dracula</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>27</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055524722</t>
+          <t>9786055524494</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Çamların Kadim Müziği</t>
+          <t>Doğru Nedir?</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>21.3</v>
+        <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055890612</t>
+          <t>9786055524593</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Dikkat: Hakikat Çağı Geliyor</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>12.96</v>
+        <v>28</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055524876</t>
+          <t>9786055524135</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Cesaret</t>
+          <t>Devrim</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>372</v>
+        <v>423</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055890988</t>
+          <t>9786055524944</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Cennette Bir Yıl</t>
+          <t>Daha Genç Beyin Daha Dinç Zihin</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>12.96</v>
+        <v>27</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055154066</t>
+          <t>9786055524722</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Büyük Zeka Oyunları Kitabı</t>
+          <t>Çamların Kadim Müziği</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>38.89</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055524807</t>
+          <t>9786055890612</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Büyük Dönüşüm</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055890841</t>
+          <t>9786055524876</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Büyük Değişim</t>
+          <t>Cesaret</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055524364</t>
+          <t>9786055890988</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Büyük Bozulma</t>
+          <t>Cennette Bir Yıl</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>19</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055890865</t>
+          <t>9786055154066</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Büyük Zeka Oyunları Kitabı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>12.96</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055524913</t>
+          <t>9786055524807</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Bir Sanatçı Gibi Araklayın</t>
+          <t>Büyük Dönüşüm</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>392</v>
+        <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055890452</t>
+          <t>9786055890841</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilek Tut Hayatın Değişsin</t>
+          <t>Büyük Değişim</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>410</v>
+        <v>14</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055524289</t>
+          <t>9786055524364</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Asla Şişmanlamayın</t>
+          <t>Büyük Bozulma</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>20.37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055524333</t>
+          <t>9786055890865</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Asla Hastalanmayın</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>22.22</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055524296</t>
+          <t>9786055524913</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Bin Yüz Bir İnsan</t>
+          <t>Bir Sanatçı Gibi Araklayın</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>18.52</v>
+        <v>392</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055154059</t>
+          <t>9786055890452</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Bi Gece Daha</t>
+          <t>Bir Dilek Tut Hayatın Değişsin</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>16.67</v>
+        <v>410</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055524128</t>
+          <t>9786055524289</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Bırak Sana Anlatayım</t>
+          <t>Bir Daha Asla Şişmanlamayın</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>14.81</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055524395</t>
+          <t>9786055524333</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Beni Oku Sihirliyim Ben</t>
+          <t>Bir Daha Asla Hastalanmayın</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>22</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055890575</t>
+          <t>9786055524296</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Beden ile Zihni Dengelemek</t>
+          <t>Bin Yüz Bir İnsan</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>360</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055524371</t>
+          <t>9786055154059</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Bebek Bilgeliği</t>
+          <t>Bi Gece Daha</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055524487</t>
+          <t>9786055524128</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Barış Nedir?</t>
+          <t>Bırak Sana Anlatayım</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>11</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786055890926</t>
+          <t>9786055524395</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Beni Oku Sihirliyim Ben</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>9.17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055154165</t>
+          <t>9786055890575</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Baloncukla Yolculuk</t>
+          <t>Beden ile Zihni Dengelemek</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>11</v>
+        <v>360</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055524937</t>
+          <t>9786055524371</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Bahçıvan</t>
+          <t>Bebek Bilgeliği</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055890445</t>
+          <t>9786055524487</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Aşk, Özgürlük, Tekbaşınalık</t>
+          <t>Barış Nedir?</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>406</v>
+        <v>11</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055524869</t>
+          <t>9786055890926</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Asma Pansiyon</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>11.11</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055524753</t>
+          <t>9786055154165</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Altın Motosiklet Çetesi</t>
+          <t>Baloncukla Yolculuk</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>15.74</v>
+        <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055890568</t>
+          <t>9786055524937</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Akıl Oyunları</t>
+          <t>Bahçıvan</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055890414</t>
+          <t>9786055890445</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>30 Günde Sağ Beyni Açmak</t>
+          <t>Aşk, Özgürlük, Tekbaşınalık</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>14.81</v>
+        <v>406</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055524579</t>
+          <t>9786055524869</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>21 Günde Bilinç Formatlama</t>
+          <t>Asma Pansiyon</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>372</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789944482103</t>
+          <t>9786055524753</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>İkinci Doğum</t>
+          <t>Altın Motosiklet Çetesi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>32</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786055890957</t>
+          <t>9786055890568</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Akıl Oyunları</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>9.17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786059397773</t>
+          <t>9786055890414</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Sizi Yalanlarla Beslemek</t>
+          <t>30 Günde Sağ Beyni Açmak</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>100</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786059397698</t>
+          <t>9786055524579</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Savaşçı Tanrıça’nın Bilgeliği</t>
+          <t>21 Günde Bilinç Formatlama</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>215</v>
+        <v>372</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786059397681</t>
+          <t>9789944482103</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Satürn’ün Gölgesinde</t>
+          <t>İkinci Doğum</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786059397711</t>
+          <t>9786055890957</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Minik Su Damlası</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>12</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786059397728</t>
+          <t>9786059397773</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Doğurganlığın Sorumluluğunu Üstlenmek</t>
+          <t>Sizi Yalanlarla Beslemek</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>143</v>
+        <v>100</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786059397704</t>
+          <t>9786059397698</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2020 Astrolojisi İnanç Sıçraması Yeni Bir Dünyanın Şafağı</t>
+          <t>Savaşçı Tanrıça’nın Bilgeliği</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>28</v>
+        <v>215</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786050032000</t>
+          <t>9786059397681</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Gorky Park</t>
+          <t>Satürn’ün Gölgesinde</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>10.55</v>
+        <v>37</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055524012</t>
+          <t>9786059397711</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Hamlet - Danimarka Prensi</t>
+          <t>Minik Su Damlası</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>9.9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786055154783</t>
+          <t>9786059397728</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Olumlamalar Boyama Kitabı</t>
+          <t>Doğurganlığın Sorumluluğunu Üstlenmek</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>10</v>
+        <v>143</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786059397780</t>
+          <t>9786059397704</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Human Design</t>
+          <t>2020 Astrolojisi İnanç Sıçraması Yeni Bir Dünyanın Şafağı</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>490</v>
+        <v>28</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059397896</t>
+          <t>9786050032000</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Eve Kendine Geri Dönmek</t>
+          <t>Gorky Park</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>41</v>
+        <v>10.55</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786059397810</t>
+          <t>9786055524012</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kaplan - Kaplan Bu Doğru mu?</t>
+          <t>Hamlet - Danimarka Prensi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>32</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786059397858</t>
+          <t>9786055154783</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Hikayeniz Olmasa Kim Olurdunuz?</t>
+          <t>Olumlamalar Boyama Kitabı</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>247</v>
+        <v>10</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059397742</t>
+          <t>9786059397780</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Anne</t>
+          <t>Human Design</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>100</v>
+        <v>490</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059397629</t>
+          <t>9786059397896</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Seremoni Kitabı</t>
+          <t>Eve Kendine Geri Dönmek</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>27</v>
+        <v>41</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786055154868</t>
+          <t>9786059397810</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Kahraman</t>
+          <t>Kaplan - Kaplan Bu Doğru mu?</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786059397476</t>
+          <t>9786059397858</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>5. Boyut</t>
+          <t>Hikayeniz Olmasa Kim Olurdunuz?</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>28</v>
+        <v>247</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786059397483</t>
+          <t>9786059397742</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Gücü</t>
+          <t>Çalışan Anne</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>207</v>
+        <v>100</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059397490</t>
+          <t>9786059397629</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Ayarlan</t>
+          <t>Seremoni Kitabı</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>25.93</v>
+        <v>27</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059397575</t>
+          <t>9786055154868</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Biz Burada Bu İşleri Böyle Yapmıyoruz</t>
+          <t>İçimdeki Kahraman</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059397582</t>
+          <t>9786059397476</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Etkin Tarafı</t>
+          <t>5. Boyut</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>207</v>
+        <v>28</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059397469</t>
+          <t>9786059397483</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>İstediğiniz Aşkı Elde Etmek</t>
+          <t>Sessizliğin Gücü</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>35</v>
+        <v>207</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786258471960</t>
+          <t>9786059397490</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyin Sizi Etkilemesine Son Verin</t>
+          <t>Yaşama Ayarlan</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>357</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786055524784</t>
+          <t>9786059397575</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Veda Öpücüğü</t>
+          <t>Biz Burada Bu İşleri Böyle Yapmıyoruz</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>195</v>
+        <v>18</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786055524210</t>
+          <t>9786059397582</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Süreci</t>
+          <t>Sonsuzluğun Etkin Tarafı</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>456</v>
+        <v>207</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789758817115</t>
+          <t>9786059397469</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Çiçeğinin Unutulmuş Sırrı 2</t>
+          <t>İstediğiniz Aşkı Elde Etmek</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>600</v>
+        <v>35</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786055890285</t>
+          <t>9786258471960</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Yolu</t>
+          <t>Her Şeyin Sizi Etkilemesine Son Verin</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>480</v>
+        <v>427</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786055154035</t>
+          <t>9786055524784</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Olanı Sevmek</t>
+          <t>Veda Öpücüğü</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>708</v>
+        <v>215</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786055524746</t>
+          <t>9786055524210</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun ve Anılarla Dolu Meşe Palamudu</t>
+          <t>Varoluş Süreci</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>195</v>
+        <v>500</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786055524678</t>
+          <t>9789758817115</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Melek Terapisi Kartları</t>
+          <t>Yaşam Çiçeğinin Unutulmuş Sırrı 2</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>869</v>
+        <v>600</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786050032109</t>
+          <t>9786055890285</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Buzdağımız Eriyor</t>
+          <t>Sanatçının Yolu</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>420</v>
+        <v>528</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786055524838</t>
+          <t>9786055154035</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Boş Kayık</t>
+          <t>Olanı Sevmek</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>510</v>
+        <v>779</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786055524524</t>
+          <t>9786055524746</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Avucundaki Öpücük</t>
+          <t>Minik Rakun ve Anılarla Dolu Meşe Palamudu</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>195</v>
+        <v>215</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055524623</t>
+          <t>9786055524678</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Senin Kovan Ne Kadar Dolu?</t>
+          <t>Melek Terapisi Kartları</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>195</v>
+        <v>869</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786055524760</t>
+          <t>9786050032109</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Bir Cep Dolusu Öpücük</t>
+          <t>Buzdağımız Eriyor</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>195</v>
+        <v>420</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786258471915</t>
+          <t>9786055524838</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Wildwood Tarot</t>
+          <t>Boş Kayık</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>869</v>
+        <v>561</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786258471939</t>
+          <t>9786055524524</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Haz Tuzağı</t>
+          <t>Avucundaki Öpücük</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>390</v>
+        <v>215</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786258471922</t>
+          <t>9786055524623</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Finansal Özgürlüğe Giden Yol</t>
+          <t>Senin Kovan Ne Kadar Dolu?</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>456</v>
+        <v>215</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786258471946</t>
+          <t>9786055524760</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Zamanı</t>
+          <t>Bir Cep Dolusu Öpücük</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>425</v>
+        <v>215</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786258471908</t>
+          <t>9786258471915</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Sihir Kitabı</t>
+          <t>Wildwood Tarot</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>375</v>
+        <v>869</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786258471892</t>
+          <t>9786258471939</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Psişik Tarot Sanatı</t>
+          <t>Haz Tuzağı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>564</v>
+        <v>390</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786258471144</t>
+          <t>9786258471922</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Tarot Rehberi - Kusursuz Yorumlamalar İçin</t>
+          <t>Finansal Özgürlüğe Giden Yol</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>600</v>
+        <v>456</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786258471885</t>
+          <t>9786258471946</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Para Bağırır Servet Fısıldar</t>
+          <t>Dönüşüm Zamanı</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>395</v>
+        <v>425</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786258471861</t>
+          <t>9786258471908</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Kumarı Bırakmanın Kolay Yolu</t>
+          <t>Sihir Kitabı</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786258471878</t>
+          <t>9786258471892</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Utancı Aşmak</t>
+          <t>Psişik Tarot Sanatı</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>425</v>
+        <v>564</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786258471854</t>
+          <t>9786258471144</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Kitabı Aç</t>
+          <t>Tarot Rehberi - Kusursuz Yorumlamalar İçin</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>460</v>
+        <v>600</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786258471847</t>
+          <t>9786258471885</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Limonata</t>
+          <t>Para Bağırır Servet Fısıldar</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>195</v>
+        <v>430</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786258471830</t>
+          <t>9786258471861</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazarınız Olmalı - 2</t>
+          <t>Kumarı Bırakmanın Kolay Yolu</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>345</v>
+        <v>380</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786258471823</t>
+          <t>9786258471878</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Ebedi Gençlik Pınarı</t>
+          <t>Utancı Aşmak</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>400</v>
+        <v>425</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786258471816</t>
+          <t>9786258471854</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’yla Mücadele Eden Bizler</t>
+          <t>Kitabı Aç</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>554</v>
+        <v>460</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786059397759</t>
+          <t>9786258471847</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş</t>
+          <t>Sihirli Limonata</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>624</v>
+        <v>195</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786258471809</t>
+          <t>9786258471830</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Gölgelerden Arınmak – 2025 Astrolojisi</t>
+          <t>Bir Yazarınız Olmalı - 2</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>328</v>
+        <v>345</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786258471182</t>
+          <t>9786258471823</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmanın Doruk Noktası</t>
+          <t>Ebedi Gençlik Pınarı</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>329</v>
+        <v>400</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786258471786</t>
+          <t>9786258471816</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazarınız Olmalı: 1</t>
+          <t>Tanrı’yla Mücadele Eden Bizler</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>345</v>
+        <v>554</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786258471793</t>
+          <t>9786059397759</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Biraz Benden Biraz Mülkten</t>
+          <t>Eve Dönüş</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>280</v>
+        <v>624</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786258471748</t>
+          <t>9786258471809</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Cadı Kehaneti Kartları</t>
+          <t>Gölgelerden Arınmak – 2025 Astrolojisi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>869</v>
+        <v>328</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786258471762</t>
+          <t>9786258471182</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Psişik Psikolog</t>
+          <t>Aydınlanmanın Doruk Noktası</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>412</v>
+        <v>329</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786258471779</t>
+          <t>9786258471786</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Sihirde Ustalaşmak</t>
+          <t>Bir Yazarınız Olmalı: 1</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>410</v>
+        <v>345</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786258471755</t>
+          <t>9786258471793</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Cadı Kehanet Destesi</t>
+          <t>Biraz Benden Biraz Mülkten</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>869</v>
+        <v>280</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786258471052</t>
+          <t>9786258471748</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Büyüleyici Bağırsak</t>
+          <t>Cadı Kehaneti Kartları</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>456</v>
+        <v>869</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786055154530</t>
+          <t>9786258471762</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Enerji Tıbbı</t>
+          <t>Psişik Psikolog</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>832</v>
+        <v>412</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786059397216</t>
+          <t>9786258471779</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun Arkadaşında Yatıya Kalıyor</t>
+          <t>Sihirde Ustalaşmak</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>195</v>
+        <v>410</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786055154486</t>
+          <t>9786258471755</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Anatomisi - Gücün Ve Şifanın Yedi Aşaması</t>
+          <t>Yeşil Cadı Kehanet Destesi</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>462</v>
+        <v>869</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057038081</t>
+          <t>9786258471052</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Ruh Hayvanları Kehanet Kartları</t>
+          <t>Büyüleyici Bağırsak</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>828</v>
+        <v>456</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9781401950446</t>
+          <t>9786055154530</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Akaşik Tarot Kartları</t>
+          <t>Enerji Tıbbı</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786055890438</t>
+          <t>9786059397216</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Sigarayı Bırakmanın Kolay Yolu</t>
+          <t>Minik Rakun Arkadaşında Yatıya Kalıyor</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>400</v>
+        <v>215</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786055524234</t>
+          <t>9786055154486</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Human Design (İnsan Tasarımı)</t>
+          <t>Ruhun Anatomisi - Gücün Ve Şifanın Yedi Aşaması</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>628</v>
+        <v>462</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786050032086</t>
+          <t>9786057038081</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Enneagram ile Kişilik Analizi</t>
+          <t>Ruh Hayvanları Kehanet Kartları</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>465</v>
+        <v>828</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786258471212</t>
+          <t>9781401950446</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Koruyucu Meleklerin Mesajı Tarot Kartları</t>
+          <t>Akaşik Tarot Kartları</t>
         </is>
       </c>
       <c r="C353" s="1">
         <v>828</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786258471120</t>
+          <t>9786055890438</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Kafeini Bırakmanın Kolay Yolu</t>
+          <t>Sigarayı Bırakmanın Kolay Yolu</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>120</v>
+        <v>440</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786258471106</t>
+          <t>9786055524234</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>İyi Şeker, Kötü Şeker</t>
+          <t>Human Design (İnsan Tasarımı)</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>402</v>
+        <v>628</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786055154912</t>
+          <t>9786050032086</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Kuvvetle Ayağa Kalkmak</t>
+          <t>Enneagram ile Kişilik Analizi</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>422</v>
+        <v>465</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786055154608</t>
+          <t>9786258471212</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Kendiniz Olma Alışkanlığını Kırmak</t>
+          <t>Koruyucu Meleklerin Mesajı Tarot Kartları</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>639</v>
+        <v>828</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786055154264</t>
+          <t>9786258471120</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Buddha'yı Keşfet</t>
+          <t>Kafeini Bırakmanın Kolay Yolu</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>828</v>
+        <v>120</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786258471007</t>
+          <t>9786258471106</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Yakınlık</t>
+          <t>İyi Şeker, Kötü Şeker</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>376</v>
+        <v>402</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057006158</t>
+          <t>9786055154912</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Human Design Rave I’Ching Kartları</t>
+          <t>Kuvvetle Ayağa Kalkmak</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>828</v>
+        <v>422</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789758817061</t>
+          <t>9786055154608</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Çiçeğinin Unutulmuş Sırrı 1</t>
+          <t>Kendiniz Olma Alışkanlığını Kırmak</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>620</v>
+        <v>703</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786055524999</t>
+          <t>9786055154264</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Melek Tarot Kartları</t>
+          <t>Buddha'yı Keşfet</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>869</v>
+        <v>828</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786055890599</t>
+          <t>9786258471007</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>Yakınlık</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789759815165</t>
+          <t>9786057006158</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerin ABC’si</t>
+          <t>Human Design Rave I’Ching Kartları</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>410</v>
+        <v>828</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786055524654</t>
+          <t>9789758817061</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Bugün Bir Kova Doldurdun mu?</t>
+          <t>Yaşam Çiçeğinin Unutulmuş Sırrı 1</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>195</v>
+        <v>620</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786059397834</t>
+          <t>9786055524999</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Bir Meditasyon Kursu</t>
+          <t>Melek Tarot Kartları</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>381</v>
+        <v>869</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786059397414</t>
+          <t>9786055890599</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Öz Işık Şifası</t>
+          <t>Korku</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>456</v>
+        <v>367</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786258471694</t>
+          <t>9789759815165</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Moonology Ay Kehanetleri Gerçekleştirme Kartları</t>
+          <t>İlişkilerin ABC’si</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>869</v>
+        <v>410</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786258471700</t>
+          <t>9786055524654</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Orman Kehaneti 52 Kartlık Deste ve Rehber Kitap</t>
+          <t>Bugün Bir Kova Doldurdun mu?</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>828</v>
+        <v>215</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786258471731</t>
+          <t>9786059397834</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Aradığın Sevginin Kendisi Nasıl Olunur?</t>
+          <t>Bir Meditasyon Kursu</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>412</v>
+        <v>381</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786258471724</t>
+          <t>9786059397414</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Bir Travma Otobiyografisi</t>
+          <t>Öz Işık Şifası</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>368</v>
+        <v>456</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786258471717</t>
+          <t>9786258471694</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kumbara</t>
+          <t>Moonology Ay Kehanetleri Gerçekleştirme Kartları</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>195</v>
+        <v>869</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786258471557</t>
+          <t>9786258471700</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Artık Saklanamazsın</t>
+          <t>Kutsal Orman Kehaneti 52 Kartlık Deste ve Rehber Kitap</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>245</v>
+        <v>828</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786258471526</t>
+          <t>9786258471731</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>The Secret Hayalleri Gerçekleştirme Kartları</t>
+          <t>Aradığın Sevginin Kendisi Nasıl Olunur?</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>1280</v>
+        <v>412</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786258471649</t>
+          <t>9786258471724</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Cadı</t>
+          <t>Bir Travma Otobiyografisi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>376</v>
+        <v>368</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786258471588</t>
+          <t>9786258471717</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Travmayı İyileştirmek</t>
+          <t>Sihirli Kumbara</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>290</v>
+        <v>195</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786258471618</t>
+          <t>9786258471557</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Tanrıça Bilgeliği</t>
+          <t>Artık Saklanamazsın</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>382</v>
+        <v>245</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786258471625</t>
+          <t>9786258471526</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Spiritüel Yol - Buddha, Zen, Tao, Tantra</t>
+          <t>The Secret Hayalleri Gerçekleştirme Kartları</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>540</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786258471595</t>
+          <t>9786258471649</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Para Hakkında Size Öğretilmeyen Şeyler</t>
+          <t>Yeşil Cadı</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>381</v>
+        <v>376</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786258471687</t>
+          <t>9786258471588</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Otizm’in Maskesini İndirmek</t>
+          <t>Travmayı İyileştirmek</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>422</v>
+        <v>290</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786258471656</t>
+          <t>9786258471618</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk</t>
+          <t>Tanrıça Bilgeliği</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>374</v>
+        <v>382</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786258471663</t>
+          <t>9786258471625</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Sigarayı Bırakmanın Kolay Yolu</t>
+          <t>Spiritüel Yol - Buddha, Zen, Tao, Tantra</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>279</v>
+        <v>540</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786258471564</t>
+          <t>9786258471595</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Dramasız Bir Yaşam</t>
+          <t>Para Hakkında Size Öğretilmeyen Şeyler</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>335</v>
+        <v>381</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786258471571</t>
+          <t>9786258471687</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Bilinçli VIP Ebeveynlik</t>
+          <t>Otizm’in Maskesini İndirmek</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>406</v>
+        <v>422</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786258471601</t>
+          <t>9786258471656</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Bilgelik Arayışı</t>
+          <t>Mutluluk</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786258471632</t>
+          <t>9786258471663</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Ben</t>
+          <t>Elektronik Sigarayı Bırakmanın Kolay Yolu</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>478</v>
+        <v>279</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786258471670</t>
+          <t>9786258471564</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Affetmek</t>
+          <t>Dramasız Bir Yaşam</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>376</v>
+        <v>335</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786258471540</t>
+          <t>9786258471571</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İyi Tarot</t>
+          <t>Bilinçli VIP Ebeveynlik</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>828</v>
+        <v>406</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786258471533</t>
+          <t>9786258471601</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>İlham Perisi Tarotu</t>
+          <t>Bilgelik Arayışı</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>828</v>
+        <v>376</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786258471519</t>
+          <t>9786258471632</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Human Design’ın Başucu Kitabı</t>
+          <t>Ben</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>1140</v>
+        <v>478</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786258471502</t>
+          <t>9786258471670</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Telefon Aptal Telefon Kendinizi Dijital Bağımlılıktan Kurtarın</t>
+          <t>Affetmek</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>404</v>
+        <v>376</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786258471489</t>
+          <t>9786258471540</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Bırak</t>
+          <t>İyi Tarot</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>385</v>
+        <v>828</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786258471465</t>
+          <t>9786258471533</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>İnancın Biyolojisi</t>
+          <t>İlham Perisi Tarotu</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>504</v>
+        <v>828</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786258471472</t>
+          <t>9786258471519</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Dediğin Tezahürdür</t>
+          <t>Human Design’ın Başucu Kitabı</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>165</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786258471496</t>
+          <t>9786258471502</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2024 Astrolojisi</t>
+          <t>Akıllı Telefon Aptal Telefon Kendinizi Dijital Bağımlılıktan Kurtarın</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>248</v>
+        <v>404</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786258471458</t>
+          <t>9786258471489</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Yer Gök Sağlık</t>
+          <t>Bırak</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>164</v>
+        <v>424</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786258471434</t>
+          <t>9786258471465</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Hayat</t>
+          <t>İnancın Biyolojisi</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>130</v>
+        <v>554</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786258471335</t>
+          <t>9786258471472</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun ve İyi, Kötü, Zorba</t>
+          <t>Tesadüf Dediğin Tezahürdür</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>195</v>
+        <v>165</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786258471441</t>
+          <t>9786258471496</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Bağlanma Oyunları</t>
+          <t>2024 Astrolojisi</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>156</v>
+        <v>248</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786258471380</t>
+          <t>9786258471458</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Şaman’ın Rüyası Kehaneti</t>
+          <t>Yer Gök Sağlık</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>828</v>
+        <v>164</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786258471373</t>
+          <t>9786258471434</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Yaldızlı Tarot Royal</t>
+          <t>Üçüncü Hayat</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>828</v>
+        <v>130</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786258471397</t>
+          <t>9786258471335</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Peri Tarot Kartları</t>
+          <t>Minik Rakun ve İyi, Kötü, Zorba</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>828</v>
+        <v>215</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786258471403</t>
+          <t>9786258471441</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Arketip Kartlar</t>
+          <t>Bağlanma Oyunları</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>828</v>
+        <v>156</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786258471410</t>
+          <t>9786258471380</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Sufi Tarotu</t>
+          <t>Şaman’ın Rüyası Kehaneti</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>869</v>
+        <v>828</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786258471427</t>
+          <t>9786258471373</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Psişik Cadı</t>
+          <t>Yaldızlı Tarot Royal</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>406</v>
+        <v>828</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786258471359</t>
+          <t>9786258471397</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Ben’in Gözü</t>
+          <t>Peri Tarot Kartları</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>450</v>
+        <v>828</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786258471342</t>
+          <t>9786258471403</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Anlayışın Kitabı</t>
+          <t>Arketip Kartlar</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>406</v>
+        <v>828</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786258471366</t>
+          <t>9786258471410</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Bilinç Haritası</t>
+          <t>Sufi Tarotu</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>412</v>
+        <v>869</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786258471328</t>
+          <t>9786258471427</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Kendi Benliğinle Nasıl Tanışılır?</t>
+          <t>Psişik Cadı</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>512</v>
+        <v>406</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786258471298</t>
+          <t>9786258471359</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Uyku Kitabım</t>
+          <t>Ben’in Gözü</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786258471311</t>
+          <t>9786258471342</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Terapi Günlüğüm</t>
+          <t>Anlayışın Kitabı</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>310</v>
+        <v>406</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786258471304</t>
+          <t>9786258471366</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Hayatını Baştan Yaz</t>
+          <t>Açıklamalı Bilinç Haritası</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>95</v>
+        <v>412</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786258471267</t>
+          <t>9786258471328</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Cadı Tarotu Kartları</t>
+          <t>Kendi Benliğinle Nasıl Tanışılır?</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>869</v>
+        <v>512</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786258471250</t>
+          <t>9786258471298</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Dört Anlaşma Kartları</t>
+          <t>Uyku Kitabım</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>828</v>
+        <v>120</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786258471205</t>
+          <t>9786258471311</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Tam da Olması Gerektiği Gibi</t>
+          <t>Terapi Günlüğüm</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>208</v>
+        <v>310</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786258471236</t>
+          <t>9786258471304</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Kipper Kehanet Kartları</t>
+          <t>Hayatını Baştan Yaz</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>828</v>
+        <v>95</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786258471229</t>
+          <t>9786258471267</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Kendi Yolumda</t>
+          <t>Cadı Tarotu Kartları</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>233</v>
+        <v>869</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786258471243</t>
+          <t>9786258471250</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Işık Rahibesi Kehanet Kartları</t>
+          <t>Dört Anlaşma Kartları</t>
         </is>
       </c>
       <c r="C418" s="1">
         <v>828</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786258471274</t>
+          <t>9786258471205</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Bağlı Kaderler Ayrı Yazgılar</t>
+          <t>Tam da Olması Gerektiği Gibi</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>270</v>
+        <v>208</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786258471175</t>
+          <t>9786258471236</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Küçük İşler Büyük Özgürlükler</t>
+          <t>Kipper Kehanet Kartları</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>385</v>
+        <v>828</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786258471151</t>
+          <t>9786258471229</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Bilinmeyen Tarot</t>
+          <t>Kendi Yolumda</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>828</v>
+        <v>233</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786058471144</t>
+          <t>9786258471243</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Tarot Rehberi</t>
+          <t>Işık Rahibesi Kehanet Kartları</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>528</v>
+        <v>828</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786258471083</t>
+          <t>9786258471274</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Lenormand Kehanet Kartları</t>
+          <t>Bağlı Kaderler Ayrı Yazgılar</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>869</v>
+        <v>270</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786258471069</t>
+          <t>9786258471175</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Kahin'in Bilgeliği Kehanet Kartları</t>
+          <t>Küçük İşler Büyük Özgürlükler</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>869</v>
+        <v>427</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>8621400121939</t>
+          <t>9786258471151</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Mark Manson - 2 Kitap Set</t>
+          <t>Vahşi Bilinmeyen Tarot</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>418</v>
+        <v>828</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786258471113</t>
+          <t>9786058471144</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Alkolü Şimdi Bırakın</t>
+          <t>Tarot Rehberi</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>387</v>
+        <v>528</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786055890216</t>
+          <t>9786258471083</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Gezgin</t>
+          <t>Lenormand Kehanet Kartları</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>462</v>
+        <v>869</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786258471168</t>
+          <t>9786258471069</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Neden Bunu Bana Daha Önce Kimse Söylemedi?</t>
+          <t>Kahin'in Bilgeliği Kehanet Kartları</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>423</v>
+        <v>869</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786258471137</t>
+          <t>8621400121939</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Düzenin Ötesinde</t>
+          <t>Mark Manson - 2 Kitap Set</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>455</v>
+        <v>465</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786258471076</t>
+          <t>9786258471113</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Özlemini Duyduğunuz Aşkı Yaşamak</t>
+          <t>Alkolü Şimdi Bırakın</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>467</v>
+        <v>387</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786057428196</t>
+          <t>9786055890216</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Sihirbazların Tarotu</t>
+          <t>Kozmik Gezgin</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>828</v>
+        <v>462</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786258471014</t>
+          <t>9786258471168</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Şefkat</t>
+          <t>Neden Bunu Bana Daha Önce Kimse Söylemedi?</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>380</v>
+        <v>423</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786258471021</t>
+          <t>9786258471137</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Olgunluk</t>
+          <t>Düzenin Ötesinde</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>376</v>
+        <v>455</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786258471038</t>
+          <t>9786258471076</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Sınır Koymak, Huzur Bulmak</t>
+          <t>Özlemini Duyduğunuz Aşkı Yaşamak</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786057428189</t>
+          <t>9786057428196</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Rumi Kehaneti Kartları</t>
+          <t>Sihirbazların Tarotu</t>
         </is>
       </c>
       <c r="C435" s="1">
         <v>828</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786057428172</t>
+          <t>9786258471014</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Işık Kahini Tarotu</t>
+          <t>Şefkat</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>869</v>
+        <v>380</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786057428165</t>
+          <t>9786258471021</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Neşe</t>
+          <t>Olgunluk</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>387</v>
+        <v>376</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786057428158</t>
+          <t>9786258471038</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Zihninizden Uzaklaşmak</t>
+          <t>Sınır Koymak, Huzur Bulmak</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>374</v>
+        <v>515</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786057038098</t>
+          <t>9786057428189</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Tohumu Kehanet Kartları</t>
+          <t>Rumi Kehaneti Kartları</t>
         </is>
       </c>
       <c r="C439" s="1">
         <v>828</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786057038074</t>
+          <t>9786057428172</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Işığını Kullan Kehanet Kartları</t>
+          <t>Işık Kahini Tarotu</t>
         </is>
       </c>
       <c r="C440" s="1">
         <v>869</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786057038043</t>
+          <t>9786057428165</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Meleklerin ve Ataların Kehaneti Kartları</t>
+          <t>Neşe</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>828</v>
+        <v>387</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786057038067</t>
+          <t>9786057428158</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Kehanet Kartları</t>
+          <t>Zihninizden Uzaklaşmak</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>828</v>
+        <v>374</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786057038036</t>
+          <t>9786057038098</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Moonology Ay Kehanetleri Kartları</t>
+          <t>Yıldız Tohumu Kehanet Kartları</t>
         </is>
       </c>
       <c r="C443" s="1">
         <v>828</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786057038050</t>
+          <t>9786057038074</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Kendini İyileştirme İşi Nasıl Yapılır?</t>
+          <t>Işığını Kullan Kehanet Kartları</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>456</v>
+        <v>869</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786057038029</t>
+          <t>9786057038043</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Meleklerin Cevabı Kehanet Kartları</t>
+          <t>Meleklerin ve Ataların Kehaneti Kartları</t>
         </is>
       </c>
       <c r="C445" s="1">
         <v>828</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786057006172</t>
+          <t>9786057038067</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük</t>
+          <t>Büyülü Kehanet Kartları</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>374</v>
+        <v>828</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786057006189</t>
+          <t>9786057038036</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Güven</t>
+          <t>Moonology Ay Kehanetleri Kartları</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>375</v>
+        <v>828</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786057006196</t>
+          <t>9786057038050</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık</t>
+          <t>Kendini İyileştirme İşi Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>389</v>
+        <v>456</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786057038005</t>
+          <t>9786057038029</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Sağlık</t>
+          <t>Meleklerin Cevabı Kehanet Kartları</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>432</v>
+        <v>828</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786057038012</t>
+          <t>9786057006172</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Akıl</t>
+          <t>Özgürlük</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>406</v>
+        <v>374</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786057006127</t>
+          <t>9786057006189</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuğun Gözünden Travma</t>
+          <t>Güven</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>499</v>
+        <v>375</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786057006141</t>
+          <t>9786057006196</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Meleklerin Bilgeliği Tarot Kartları</t>
+          <t>Farkındalık</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>828</v>
+        <v>440</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786057006134</t>
+          <t>9786057038005</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Kehaneti Kartları</t>
+          <t>Duygusal Sağlık</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>828</v>
+        <v>432</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786057006103</t>
+          <t>9786057038012</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Başmeleklerin Gücü - Tarot Kartları</t>
+          <t>Akıl</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>869</v>
+        <v>406</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059397995</t>
+          <t>9786057006127</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Cesaret</t>
+          <t>Bir Çocuğun Gözünden Travma</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>402</v>
+        <v>499</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059397957</t>
+          <t>9786057006141</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Sezgi</t>
+          <t>Meleklerin Bilgeliği Tarot Kartları</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>374</v>
+        <v>828</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059397964</t>
+          <t>9786057006134</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık</t>
+          <t>Kuantum Kehaneti Kartları</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>376</v>
+        <v>828</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786059397889</t>
+          <t>9786057006103</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Ağrıdan Kurtulmak</t>
+          <t>Başmeleklerin Gücü - Tarot Kartları</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>375</v>
+        <v>869</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059397865</t>
+          <t>9786059397995</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Şamanların Bilgeliği</t>
+          <t>Cesaret</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>338</v>
+        <v>402</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786059397872</t>
+          <t>9786059397957</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Şamanın Şifa Çantası</t>
+          <t>Sezgi</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>346</v>
+        <v>374</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786059397797</t>
+          <t>9786059397964</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun Renk Oyunu</t>
+          <t>Yaratıcılık</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>174</v>
+        <v>376</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059397803</t>
+          <t>9786059397889</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Minik Rakun İçin Öpülecek Bir El</t>
+          <t>Ağrıdan Kurtulmak</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>174</v>
+        <v>375</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786059397827</t>
+          <t>9786059397865</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Denizi Bulan Balık</t>
+          <t>Şamanların Bilgeliği</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>120</v>
+        <v>338</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786059397841</t>
+          <t>9786059397872</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Aşık Olmak - Farkındalıkla Nasıl Sevilir ve Korkuya Kapılmadan Bağ Kurulur?</t>
+          <t>Şamanın Şifa Çantası</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>389</v>
+        <v>346</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786059397766</t>
+          <t>9786059397797</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar İçin Sigarayı Bırakmanın Kolay Yolu</t>
+          <t>Minik Rakun Renk Oyunu</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>422</v>
+        <v>174</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786059397735</t>
+          <t>9786059397803</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Devam Edebilmek</t>
+          <t>Minik Rakun İçin Öpülecek Bir El</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>381</v>
+        <v>174</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059397636</t>
+          <t>9786059397827</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>4 Günde Sigarayı Kafanda Bitir</t>
+          <t>Denizi Bulan Balık</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>422</v>
+        <v>120</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059397643</t>
+          <t>9786059397841</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Her Şey B*ktan</t>
+          <t>Aşık Olmak - Farkındalıkla Nasıl Sevilir ve Korkuya Kapılmadan Bağ Kurulur?</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>402</v>
+        <v>389</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059397674</t>
+          <t>9786059397766</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Etmeye Cesaret Etmek</t>
+          <t>Kadınlar İçin Sigarayı Bırakmanın Kolay Yolu</t>
         </is>
       </c>
       <c r="C469" s="1">
         <v>422</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059397186</t>
+          <t>9786059397735</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Travma ve Anı</t>
+          <t>Devam Edebilmek</t>
         </is>
       </c>
       <c r="C470" s="1">
         <v>381</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786055154882</t>
+          <t>9786059397636</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Işığın Doğuşu</t>
+          <t>4 Günde Sigarayı Kafanda Bitir</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>562</v>
+        <v>464</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786059397506</t>
+          <t>9786059397643</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Dile Gelmeyen Bir Sesle</t>
+          <t>Her Şey B*ktan</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>478</v>
+        <v>402</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786059397513</t>
+          <t>9786059397674</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Rüya Görme Sanatı</t>
+          <t>Liderlik Etmeye Cesaret Etmek</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>432</v>
+        <v>422</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786059397520</t>
+          <t>9786059397186</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Babil’in En Zengin Adamı</t>
+          <t>Travma ve Anı</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>355</v>
+        <v>381</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789944482073</t>
+          <t>9786055154882</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Birçok Yaşam Birçok Üstat</t>
+          <t>Işığın Doğuşu</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>375</v>
+        <v>562</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786059397407</t>
+          <t>9786059397506</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Acımasız Dünyaya Meydan Okumak</t>
+          <t>Dile Gelmeyen Bir Sesle</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>300</v>
+        <v>478</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786059397421</t>
+          <t>9786059397513</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Yaşamın Anahtarları</t>
+          <t>Rüya Görme Sanatı</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>310</v>
+        <v>432</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786059397346</t>
+          <t>9786059397520</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Kadının Bedeni, Kadının Bilgeliği</t>
+          <t>Babil’in En Zengin Adamı</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>828</v>
+        <v>390</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786059397384</t>
+          <t>9789944482073</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Uyanışa Üç Adım</t>
+          <t>Birçok Yaşam Birçok Üstat</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>338</v>
+        <v>375</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786059397209</t>
+          <t>9786059397407</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Cesur Minik Rakun</t>
+          <t>Acımasız Dünyaya Meydan Okumak</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>195</v>
+        <v>300</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786059397254</t>
+          <t>9786059397421</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Ustalık Gerektiren Kafaya Takmama Sanatı</t>
+          <t>Yeni Bir Yaşamın Anahtarları</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>384</v>
+        <v>310</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786059397124</t>
+          <t>9786059397346</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Genç Bir İşadamına</t>
+          <t>Kadının Bedeni, Kadının Bilgeliği</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>473</v>
+        <v>828</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786055154998</t>
+          <t>9786059397384</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Güce Karşı Kuvvet</t>
+          <t>Uyanışa Üç Adım</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>460</v>
+        <v>338</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786059397131</t>
+          <t>9786059397209</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Fısıldadıkları</t>
+          <t>Cesur Minik Rakun</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>279</v>
+        <v>215</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786055154981</t>
+          <t>9786059397254</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Çakra Kitabı</t>
+          <t>Ustalık Gerektiren Kafaya Takmama Sanatı</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>400</v>
+        <v>424</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786059397056</t>
+          <t>9786059397124</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Kilo Vermenin Kolay Yolu</t>
+          <t>Genç Bir İşadamına</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>376</v>
+        <v>473</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786055154271</t>
+          <t>9786055154998</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Tarotu</t>
+          <t>Güce Karşı Kuvvet</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>869</v>
+        <v>460</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786055154721</t>
+          <t>9786059397131</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Işığın Elleri : İnsan Enerji Alanıyla Şifa Rehberi</t>
+          <t>Şeytanın Fısıldadıkları</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>656</v>
+        <v>279</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786055154745</t>
+          <t>9786055154981</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Kendi Tercihlerinizle Yaşamak</t>
+          <t>Çakra Kitabı</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>372</v>
+        <v>400</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786055154639</t>
+          <t>9786059397056</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Don Juan'ın Öğretileri</t>
+          <t>Kilo Vermenin Kolay Yolu</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>412</v>
+        <v>376</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
+          <t>9786055154271</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm Tarotu</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9786055154721</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Işığın Elleri : İnsan Enerji Alanıyla Şifa Rehberi</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9786055154745</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Kendi Tercihlerinizle Yaşamak</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9786055154639</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Don Juan'ın Öğretileri</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
           <t>9786055154714</t>
         </is>
       </c>
-      <c r="B491" s="1" t="inlineStr">
+      <c r="B495" s="1" t="inlineStr">
         <is>
           <t>Enerji Kehanet Kartları</t>
         </is>
       </c>
-      <c r="C491" s="1">
+      <c r="C495" s="1">
         <v>869</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>