--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -304,51 +304,51 @@
         <is>
           <t>9786259989440</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259989549</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Sultan Vahidüddin (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259989501</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Yeniçeri (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259989419</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>