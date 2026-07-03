--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -94,2536 +94,2536 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789944144940</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Çile (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789758180134</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Son Devrin Din Mazlumları : 40 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789758180844</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Sahte Kahramanlar : 10 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789758180219</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Rabıta-i Şerife : 47 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>205</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789758180172</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Dünya Bir İnkılap Bekliyor : 29 - 32 Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057151353</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sahte Kahramanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259989402</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dünya Bir İnkılap Bekliyor (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259502304</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Meş'um Yakut</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259989495</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259989488</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259989471</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259989464</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>310</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259989457</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259989440</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259989549</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Sultan Vahidüddin (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259989501</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Yeniçeri (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259989419</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Doğru Yolun Sapık Kolları (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259989518</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Ulu Hakan II. Abdülhamid Han (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259989556</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Son Devrin Din Mazlumları (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259989525</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Türkiye'nin Manzarası (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259989532</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Tarih Boyunca Büyük Mazlumlar (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786259989587</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Hac (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259989594</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Esselam (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259989563</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Peygamber Halkası (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259989570</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Hitabeler (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786259989426</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Bâbıâli (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057151360</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Batı Tefekkürü ve İslâm Tasavvufu (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057151391</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Aynadaki Yalan (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057151384</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Moskof (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>340</v>
+        <v>425</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057151377</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>İhtilâl (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>390</v>
+        <v>480</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057151346</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>O ve Ben (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057151339</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Bir Adam Yaratmak (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057151322</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Rüya Gibi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057151315</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Ruh Hayatım</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>230</v>
+        <v>275</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059535458</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Creating A Man</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059535465</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Mis Historias</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059535489</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Sizinle Başbaşa</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789758180301</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Ulu Hakan : 43 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789944144186</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Ufuk Çizgisi : 88 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789758180196</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Türkiye’nin Manzarası : 29 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789758180066</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Tohum : 15 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789758180486</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Tasavvuf Bahçeleri : 50 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789758180394</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Tarih Boyunca Büyük Mazlumlar : 28 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789758180059</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Peygamber Halkası : 23 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789758180905</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Parmaksız Salih : 51 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789758180073</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Para : 9 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789758180028</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Öfke ve Hiciv : 41 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789758180417</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Nur Harmanı : 31 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789944144216</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : 105 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789758180509</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Namık Kemal : 52 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789758180202</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Mümin - Kafir : 37 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789758180592</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Müdafaalarım : 33 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789944144063</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Mukaddes Emanet : 45 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789758180288</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Moskof : 15 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789758180004</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Hücum ve Polemik :53 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789758180585</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Hitabeler : 21 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>260</v>
+        <v>325</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789758180233</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Hikayelerim : 1 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>315</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789758180158</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Hesaplaşma : 24 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789758180257</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Hazret-i Ali : 11 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789758180837</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Hadiselerin Muhasebesi 3 : 68 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789758180677</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Hadiselerin Muhasebesi 2 : 67 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>265</v>
+        <v>330</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789758180660</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Hadiselerin Muhasebesi 1 : 66 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>260</v>
+        <v>325</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789758180189</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Hac'dan Çizgiler, Renkler ve Sesler : 27 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789758180165</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Esselam : 25 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789758180103</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Cinnet Mustatili : 2 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789944144179</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Canım İstanbul : 87 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789944144230</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Büyük Doğu Cemiyeti : 107 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789758180318</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Bir Adam Yaratmak : 3 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789758180431</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Benim Gözümde Menderes : 35 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>335</v>
+        <v>420</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789944144223</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Bediüzzaman Said Nursi : 106 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789758180639</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Başmakalelerim 3 : 62 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>265</v>
+        <v>330</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789758180615</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Başmakalelerim 2 : 61 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>260</v>
+        <v>325</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789758180578</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Babıali : 20 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789758180141</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>At'a Senfoni : 8 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>205</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789758180899</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Ahşap Konak : 56 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>135</v>
+        <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789758180783</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Abdülhamid Han : 54 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789758180929</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Savaş Yazıları 2 : 76 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>330</v>
+        <v>415</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789758180912</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Savaş Yazıları 1 : 75 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789758180479</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Başmakalelerim 1 : 69 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>260</v>
+        <v>325</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789758180455</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Başbuğ Velilerden 33 : 44 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789758180325</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>İdeolocya Örgüsü : 36 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>375</v>
+        <v>470</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789758180271</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Batı Tefekkürü ve İslam Tasavvufu : 18 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>205</v>
+        <v>260</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789944144964</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>O ve Ben: 152 - Necip Fazıl Bütün Eserleri (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789758180240</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>O ve Ben: 6 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789758180400</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 1 : 95 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>265</v>
+        <v>330</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9789758180264</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Tanrı Kulundan Dinlediklerim : 12 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9789758180608</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Reşahat : 59 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>330</v>
+        <v>415</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789758180226</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Doğru Yolun Sapık Kolları : 57 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>185</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>8699197570223</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Necip Fazıl Kutulu Set Edebiyat (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>3510</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>8699197570230</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Necip Fazıl Kutulu Set Klasik (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>4600</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>8699197570193</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Necip Fazıl Kısakürek (5 Kitap Takım - Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>5100</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789758180110</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Reis Bey : 17 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9789758180097</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Aynadaki Yalan : 16 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789944144148</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Deprem : 84 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786059535229</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Çile (Hatıra Baskısı) (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>500</v>
+        <v>655</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>8699197570209</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Necip Fazıl Kısakürek (7 Kitap Takım - Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>4890</v>
+        <v>6050</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786059535014</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>İdeolocya Örgüsü (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789758180080</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Yunus Emre : 7 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789758180042</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>İbrahim Ethem : 24 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>8699197570216</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Necip Fazıl Kutulu Set Tasavvuf (7 Kitap Takım - Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>4200</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>8699197570117</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Necip Fazıl Kısakürek Bütün Eserleri 100 Kitap Takım</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>22250</v>
+        <v>27780</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786059535243</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Rabıta-i Şerife - 407 - Abdülhakim Arvasi Üçışık Eserleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>185</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786059535205</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Er-Riyazü't-Tasavvufiye : 406 - Abdülhakim Arvasi Üçışık Eserleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786059535236</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Çöle İnen Nur (Hatıra Baskısı) (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>560</v>
+        <v>700</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786059535175</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Rabıta-i Şerife (Deri Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>440</v>
+        <v>550</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786059535137</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Tiyatro Eserleri (3 Cilt Takım - Sıvama Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786059535120</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Tiyatro Eserleri 3 (Deri Cilt)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>850</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786059535113</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Tiyatro Eserleri 2 (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>850</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786059535106</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Tiyatro Eserleri 1 (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>850</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786059535168</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Tasavvuf Bahçeleri Necip Fazıl Bütün Eserleri (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>440</v>
+        <v>550</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786059535144</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Gönül Nimetleri (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>850</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786059535151</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Esselam (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>440</v>
+        <v>550</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786059535090</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Tiyatro Eserleri (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>2550</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786059535083</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Reşahat (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>625</v>
+        <v>750</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786059535069</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Başbuğ Velilerden 33 (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>530</v>
+        <v>650</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786059535076</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Veliler Ordusundan 333 (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786059535052</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Hikayelerim (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>530</v>
+        <v>650</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786059535045</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Aynadaki Yalan (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>430</v>
+        <v>550</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786059535038</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Ulu Hakan 51 - Necip Fazıl Bütün Eserleri (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>1100</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786059535021</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>İman ve İslam Atlası (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>1100</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786054955992</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Ashab-ı Kiram : 405 - Abdülhakim Arvasi Üçışık Eserleri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786054955633</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Sefer-i Ahiret : 404 - Abdülhakim Arvasi Üçışık Eserleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786054955985</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Ruh Risalesi : 403 - Abdülhakim Arvasi Üçışık Eserleri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786059535007</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Dil ve Edebiyat: 108 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>250</v>
+        <v>315</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9789944144926</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Tiyatro ve Tesiri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9789944144957</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Çöle İnen Nur (Deri Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789758180622</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Mektubat : 63 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789944144070</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Künye : 49 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789758180363</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Konuşmalar : 46 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789944144131</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Katibim : 83 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9789758180943</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Kanlı Sarık : 30 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9789758180332</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Kafa Kağıdı : 5 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>205</v>
+        <v>260</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9789758180882</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>İstanbula Hasret : 101 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9789758180424</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>İman ve İslam Atlası : 32 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789758180851</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>İman ve Aksiyon : 46 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789758180561</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Gönül Nimetleri : 64 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9789758180295</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>İhtilâl: 14 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789758180554</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Yeniçeri : 58 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9789758180936</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Yahudilik - Masonluk Dönmelik : 102 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789944144155</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Villa Semer : 85 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789944144209</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Vesikalar Konuşuyor : 104 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9789758180349</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Veliler Ordusundan 333 : 34 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9789944144162</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Vatan Şairi Namık Kemal : 86 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9789944144322</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Vatan Dostu Sultan Vahidüddin : 90 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9786054955961</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Hal Tercümesi : 401 - Abdülhakim Arvasi Üçışık Eserleri</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>135</v>
+        <v>170</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9789758180387</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Çepçevre Sosyalizm, Komünizm ve İnsanlık : 20 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789758180745</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Siyah Pelerinli Adam : 64 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789758180011</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Sabır Taşı : 42 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789944144049</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Rapor 9/10 : 73 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789944144032</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Rapor 7/8 : 72 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>185</v>
+        <v>230</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9789944144025</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Rapor 5/6 : 71 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9789944144018</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Rapor 3/4 : 70 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>185</v>
+        <v>230</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789944144056</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Rapor 11/12/13 : 74 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9789944144001</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Rapor 1/2 : 69 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9789758180820</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Püf Noktası : 57 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9789944144193</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>En Kötü Patron : 89 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9789758180356</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Edebiyat Mahkemeleri: 65 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9789944144087</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Dininizi Öğreniniz : 103 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9789758180035</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Çöle İnen Nur</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>415</v>
+        <v>520</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9789758180127</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Çile</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9789944144094</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 6 : 82 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>265</v>
+        <v>330</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9789758180653</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 5 : 81 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9789758180646</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 4 : 80 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>260</v>
+        <v>325</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9789758180493</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 3 : 79 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9789758180462</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Çerçeve 2 : 78 - Necip Fazıl Bütün Eserleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>260</v>
+        <v>325</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786054955978</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Ebeveyn-i Resulullah : 402 - Abdülhakim Arvasi Üçışık Eserleri</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9789944144933</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Necip Fazıl Bibliyografyası</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>