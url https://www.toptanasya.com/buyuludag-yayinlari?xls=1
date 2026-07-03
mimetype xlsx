--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259619439</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Frekans</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>480</v>
+        <v>578</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259427607</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Süt Damlası</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786056558887</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -199,171 +199,171 @@
         <is>
           <t>9786057440617</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Yine</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058510869</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>İnsan Hakları ve Diplomasi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>295</v>
+        <v>384</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058510852</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Hoşçakal Şam</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>395</v>
+        <v>432</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786056217197</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Haziran Günleri - Gezi Notları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>195</v>
+        <v>257</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786056217159</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Deniz - Güneşin Çocukları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>295</v>
+        <v>424</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786056217111</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bir Adı Cehennem</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>295</v>
+        <v>352</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056217104</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Ararat'ın Laneti</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>295</v>
+        <v>559</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786056217128</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Yamalı Yürekli Aşk</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>299</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058510807</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Sanatçı Kadınlar Pansiyonu</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>473</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786058510814</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mevsimlerle Yemek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>495</v>
+        <v>570</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056217142</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Glemşe</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>195</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>