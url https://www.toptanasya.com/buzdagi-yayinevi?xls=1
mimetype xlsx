--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -85,1075 +85,1090 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259580708</t>
+          <t>9786259580715</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 10</t>
+          <t>Ses</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>199</v>
+        <v>499</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057260079</t>
+          <t>9786259580708</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 9</t>
+          <t>Güvercin Posta Teşkilatı 10</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259855295</t>
+          <t>9786057260079</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 8</t>
+          <t>Güvercin Posta Teşkilatı 9</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259855288</t>
+          <t>9786259855295</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 7</t>
+          <t>Güvercin Posta Teşkilatı 8</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259855271</t>
+          <t>9786259855288</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 6</t>
+          <t>Güvercin Posta Teşkilatı 7</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259855264</t>
+          <t>9786259855271</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 5</t>
+          <t>Güvercin Posta Teşkilatı 6</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259855257</t>
+          <t>9786259855264</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Öfke Makinesi</t>
+          <t>Güvercin Posta Teşkilatı 5</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056902420</t>
+          <t>9786259855257</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Python ile Derin Öğrenme (Ciltli)</t>
+          <t>Öfke Makinesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1200</v>
+        <v>699</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056902413</t>
+          <t>9786056902420</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Pomodoro Tekniği</t>
+          <t>Python ile Derin Öğrenme (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058213258</t>
+          <t>9786056902413</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çıplak İstatistik</t>
+          <t>Pomodoro Tekniği</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>550</v>
+        <v>399</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058213289</t>
+          <t>9786058213258</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Zirve</t>
+          <t>Çıplak İstatistik</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050624830</t>
+          <t>9786058213289</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık İçin Yapay Zeka</t>
+          <t>Zirve</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056902437</t>
+          <t>9786050624830</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Radikal Samimiyet</t>
+          <t>İnsanlık İçin Yapay Zeka</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259855240</t>
+          <t>9786056902437</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Python'da Modelleme ve Simülasyon</t>
+          <t>Radikal Samimiyet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1200</v>
+        <v>599</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259855233</t>
+          <t>9786259855240</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Makine Öğrenmesi Sistemleri Tasarlamak</t>
+          <t>Python'da Modelleme ve Simülasyon</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259855226</t>
+          <t>9786259855233</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tepkisel Ebeveynlikten Kurtulun</t>
+          <t>Makine Öğrenmesi Sistemleri Tasarlamak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057260024</t>
+          <t>9786259855226</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Sincap Öz Güven</t>
+          <t>Tepkisel Ebeveynlikten Kurtulun</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>199</v>
+        <v>499</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057260000</t>
+          <t>9786057260024</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Sincap Dostluk</t>
+          <t>Beyaz Sincap Öz Güven</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057260017</t>
+          <t>9786057260000</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Sincap Azim</t>
+          <t>Beyaz Sincap Dostluk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058213203</t>
+          <t>9786057260017</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çin Ekonomisi</t>
+          <t>Beyaz Sincap Azim</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259855219</t>
+          <t>9786058213203</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 4</t>
+          <t>Çin Ekonomisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>199</v>
+        <v>599</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259855202</t>
+          <t>9786259855219</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 3</t>
+          <t>Güvercin Posta Teşkilatı 4</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057260086</t>
+          <t>9786259855202</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 1</t>
+          <t>Güvercin Posta Teşkilatı 3</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057260093</t>
+          <t>9786057260086</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 2</t>
+          <t>Güvercin Posta Teşkilatı 1</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057260062</t>
+          <t>9786057260093</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Voltaj Etkisi</t>
+          <t>Güvercin Posta Teşkilatı 2</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057260048</t>
+          <t>9786057260062</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Sosyal Beceri Aktiviteleri</t>
+          <t>Voltaj Etkisi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>550</v>
+        <v>499</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057260055</t>
+          <t>9786057260048</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Duygularım - Çocukların Kendilerini Anlamaları ve İfade Etmeleri için Bir Rehber</t>
+          <t>Çocuklar için Sosyal Beceri Aktiviteleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>599</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057260031</t>
+          <t>9786057260055</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Cumhuriyeti - Çocuğunuzun Potansiyeline Ulaşmasının Önündeki Engelleri Kaldırın</t>
+          <t>Ben ve Duygularım - Çocukların Kendilerini Anlamaları ve İfade Etmeleri için Bir Rehber</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>550</v>
+        <v>499</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786050624823</t>
+          <t>9786057260031</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Scikit-Learn, Keras ve TensorFlow ile Uygulamalı Makine Öğrenmesi (Ciltli)</t>
+          <t>Anne Baba Cumhuriyeti - Çocuğunuzun Potansiyeline Ulaşmasının Önündeki Engelleri Kaldırın</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>2400</v>
+        <v>599</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050624885</t>
+          <t>9786050624823</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sayılar Her Yerde</t>
+          <t>Scikit-Learn, Keras ve TensorFlow ile Uygulamalı Makine Öğrenmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>199</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786050624878</t>
+          <t>9786050624885</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Şekiller Dünyadır</t>
+          <t>Sayılar Her Yerde</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050624892</t>
+          <t>9786050624878</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kelimeler Her Şeydir</t>
+          <t>Şekiller Dünyadır</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>199</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050624861</t>
+          <t>9786050624892</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Python ile Sıkıcı İşleri Anında Bitir</t>
+          <t>Kelimeler Her Şeydir</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050624854</t>
+          <t>9786050624861</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kapsamlı Python Kursu</t>
+          <t>Python ile Sıkıcı İşleri Anında Bitir</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050624847</t>
+          <t>9786050624854</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Geri Sayım</t>
+          <t>Kapsamlı Python Kursu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056902444</t>
+          <t>9786050624847</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik</t>
+          <t>Geri Sayım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1200</v>
+        <v>499</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058213296</t>
+          <t>9786056902444</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Derin Öğrenme</t>
+          <t>Siber Güvenlik</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>2400</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050624816</t>
+          <t>9786058213296</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sevmek Yetmez</t>
+          <t>Derin Öğrenme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>450</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050624809</t>
+          <t>9786050624816</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Anların Gücü</t>
+          <t>Sevmek Yetmez</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>499</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056902499</t>
+          <t>9786050624809</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kötü Kan</t>
+          <t>Anların Gücü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>550</v>
+        <v>499</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056902482</t>
+          <t>9786056902499</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yaratmak</t>
+          <t>Kötü Kan</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056902451</t>
+          <t>9786056902482</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şifre Kitabı</t>
+          <t>Zaman Yaratmak</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>650</v>
+        <v>599</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056902475</t>
+          <t>9786056902451</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kültürün Şifresi</t>
+          <t>Şifre Kitabı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>450</v>
+        <v>699</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056902468</t>
+          <t>9786056902475</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Önemli Olanı Ölç</t>
+          <t>Kültürün Şifresi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>550</v>
+        <v>499</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056902406</t>
+          <t>9786056902468</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Elon Musk - Geleceğin Dahilerine</t>
+          <t>Önemli Olanı Ölç</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>450</v>
+        <v>599</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058487420</t>
+          <t>9786056902406</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kromozom</t>
+          <t>Elon Musk - Geleceğin Dahilerine</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>450</v>
+        <v>499</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058213272</t>
+          <t>9786058487420</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Zaman Neden Akar?</t>
+          <t>Kayıp Kromozom</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>550</v>
+        <v>499</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058213265</t>
+          <t>9786058213272</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Pixar ve Ötesine</t>
+          <t>Zaman Neden Akar?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058213241</t>
+          <t>9786058213265</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Otuz Milyon Kelime</t>
+          <t>Pixar ve Ötesine</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>450</v>
+        <v>599</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058213234</t>
+          <t>9786058213241</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Boşluk: Hiçliğin Tuhaf Fiziği</t>
+          <t>Otuz Milyon Kelime</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>499</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058213210</t>
+          <t>9786058213234</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İslami Finans ve Yeni Finansal Sistem</t>
+          <t>Boşluk: Hiçliğin Tuhaf Fiziği</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>450</v>
+        <v>399</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056685897</t>
+          <t>9786058213210</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hayatımızdaki Algoritmalar</t>
+          <t>İslami Finans ve Yeni Finansal Sistem</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>650</v>
+        <v>499</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056685880</t>
+          <t>9786056685897</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yalın Ürün El Kitabı</t>
+          <t>Hayatımızdaki Algoritmalar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>550</v>
+        <v>699</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056685873</t>
+          <t>9786056685880</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Akış: Mutluluk Bilimi</t>
+          <t>Yalın Ürün El Kitabı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056685866</t>
+          <t>9786056685873</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Psikotest</t>
+          <t>Akış: Mutluluk Bilimi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056685859</t>
+          <t>9786056685866</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Savaş Makinesi</t>
+          <t>Psikotest</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056685835</t>
+          <t>9786056685859</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kriptopara Çağı</t>
+          <t>Amerikan Savaş Makinesi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>650</v>
+        <v>599</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056685828</t>
+          <t>9786056685835</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Aklında Kalsın: Başarılı Öğrenme Bilimi</t>
+          <t>Kriptopara Çağı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>450</v>
+        <v>699</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056685811</t>
+          <t>9786056685828</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2023'e 7 Kala</t>
+          <t>Aklında Kalsın: Başarılı Öğrenme Bilimi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>499</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058213227</t>
+          <t>9786056685811</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sprint</t>
+          <t>2023'e 7 Kala</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>450</v>
+        <v>399</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058487499</t>
+          <t>9786058213227</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Redstone Mürekkep Testi</t>
+          <t>Sprint</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>550</v>
+        <v>499</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058487475</t>
+          <t>9786058487499</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Scrum - İki Katı İşi Yarı Zamanda Yapma Sanatı</t>
+          <t>Redstone Mürekkep Testi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>450</v>
+        <v>599</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058487468</t>
+          <t>9786058487475</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Robotik Savaş</t>
+          <t>Scrum - İki Katı İşi Yarı Zamanda Yapma Sanatı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>650</v>
+        <v>499</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058487451</t>
+          <t>9786058487468</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Generaller</t>
+          <t>Robotik Savaş</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>650</v>
+        <v>699</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058487444</t>
+          <t>9786058487451</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Enerji</t>
+          <t>Generaller</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>450</v>
+        <v>699</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058487413</t>
+          <t>9786058487444</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hasta Toplumlar</t>
+          <t>Nükleer Enerji</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>550</v>
+        <v>499</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058487406</t>
+          <t>9786058487413</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Senkron</t>
+          <t>Hasta Toplumlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058487437</t>
+          <t>9786058487406</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik ve Siber Savaş</t>
+          <t>Senkron</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>550</v>
+        <v>499</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
+          <t>9786058487437</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Siber Güvenlik ve Siber Savaş</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
           <t>9786056685842</t>
         </is>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Elon Musk: Tesla SpaceX ve Muhteşem Geleceğin Peşinde</t>
         </is>
       </c>
-      <c r="C70" s="1">
-        <v>650</v>
+      <c r="C71" s="1">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>