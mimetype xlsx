--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1090 +85,1240 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259580715</t>
+          <t>9786259580753</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ses</t>
+          <t>Good Pigeons Telecom 4</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>499</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259580708</t>
+          <t>9786259209517</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 10</t>
+          <t>Good Pigeons Telecom 10</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057260079</t>
+          <t>9786259209500</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 9</t>
+          <t>Good Pigeons Telecom 9</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259855295</t>
+          <t>9786259580791</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 8</t>
+          <t>Good Pigeons Telecom 8</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259855288</t>
+          <t>9786259580784</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 7</t>
+          <t>Good Pigeons Telecom 7</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259855271</t>
+          <t>9786259580777</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 6</t>
+          <t>Good Pigeons Telecom 6</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259855264</t>
+          <t>9786259580760</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 5</t>
+          <t>Good Pigeons Telecom 5</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259855257</t>
+          <t>9786259580746</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Öfke Makinesi</t>
+          <t>Good Pigeons Telecom 3</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>699</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056902420</t>
+          <t>9786259580739</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Python ile Derin Öğrenme (Ciltli)</t>
+          <t>Good Pigeons Telecom 2</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056902413</t>
+          <t>9786259580722</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Pomodoro Tekniği</t>
+          <t>Good Pigeons Telecom 1</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>399</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058213258</t>
+          <t>9786259580715</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çıplak İstatistik</t>
+          <t>Ses</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058213289</t>
+          <t>9786259580708</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zirve</t>
+          <t>Güvercin Posta Teşkilatı 10</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>599</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050624830</t>
+          <t>9786057260079</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık İçin Yapay Zeka</t>
+          <t>Güvercin Posta Teşkilatı 9</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>599</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056902437</t>
+          <t>9786259855295</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Radikal Samimiyet</t>
+          <t>Güvercin Posta Teşkilatı 8</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>599</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259855240</t>
+          <t>9786259855288</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Python'da Modelleme ve Simülasyon</t>
+          <t>Güvercin Posta Teşkilatı 7</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259855233</t>
+          <t>9786259855271</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Makine Öğrenmesi Sistemleri Tasarlamak</t>
+          <t>Güvercin Posta Teşkilatı 6</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>1400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259855226</t>
+          <t>9786259855264</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tepkisel Ebeveynlikten Kurtulun</t>
+          <t>Güvercin Posta Teşkilatı 5</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>499</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057260024</t>
+          <t>9786259855257</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Sincap Öz Güven</t>
+          <t>Öfke Makinesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>699</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057260000</t>
+          <t>9786056902420</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Sincap Dostluk</t>
+          <t>Python ile Derin Öğrenme (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057260017</t>
+          <t>9786056902413</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Sincap Azim</t>
+          <t>Pomodoro Tekniği</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>220</v>
+        <v>399</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058213203</t>
+          <t>9786058213258</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çin Ekonomisi</t>
+          <t>Çıplak İstatistik</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>599</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259855219</t>
+          <t>9786058213289</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 4</t>
+          <t>Zirve</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>599</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259855202</t>
+          <t>9786050624830</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 3</t>
+          <t>İnsanlık İçin Yapay Zeka</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>599</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057260086</t>
+          <t>9786056902437</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 1</t>
+          <t>Radikal Samimiyet</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>599</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057260093</t>
+          <t>9786259855240</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Posta Teşkilatı 2</t>
+          <t>Python'da Modelleme ve Simülasyon</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057260062</t>
+          <t>9786259855233</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Voltaj Etkisi</t>
+          <t>Makine Öğrenmesi Sistemleri Tasarlamak</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>499</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057260048</t>
+          <t>9786259855226</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Sosyal Beceri Aktiviteleri</t>
+          <t>Tepkisel Ebeveynlikten Kurtulun</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057260055</t>
+          <t>9786057260024</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Duygularım - Çocukların Kendilerini Anlamaları ve İfade Etmeleri için Bir Rehber</t>
+          <t>Beyaz Sincap Öz Güven</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>499</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057260031</t>
+          <t>9786057260000</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Cumhuriyeti - Çocuğunuzun Potansiyeline Ulaşmasının Önündeki Engelleri Kaldırın</t>
+          <t>Beyaz Sincap Dostluk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>599</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050624823</t>
+          <t>9786057260017</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Scikit-Learn, Keras ve TensorFlow ile Uygulamalı Makine Öğrenmesi (Ciltli)</t>
+          <t>Beyaz Sincap Azim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>2800</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786050624885</t>
+          <t>9786058213203</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sayılar Her Yerde</t>
+          <t>Çin Ekonomisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>599</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050624878</t>
+          <t>9786259855219</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şekiller Dünyadır</t>
+          <t>Güvercin Posta Teşkilatı 4</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050624892</t>
+          <t>9786259855202</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kelimeler Her Şeydir</t>
+          <t>Güvercin Posta Teşkilatı 3</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050624861</t>
+          <t>9786057260086</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Python ile Sıkıcı İşleri Anında Bitir</t>
+          <t>Güvercin Posta Teşkilatı 1</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050624854</t>
+          <t>9786057260093</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kapsamlı Python Kursu</t>
+          <t>Güvercin Posta Teşkilatı 2</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050624847</t>
+          <t>9786057260062</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Geri Sayım</t>
+          <t>Voltaj Etkisi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056902444</t>
+          <t>9786057260048</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik</t>
+          <t>Çocuklar için Sosyal Beceri Aktiviteleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>1400</v>
+        <v>599</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058213296</t>
+          <t>9786057260055</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Derin Öğrenme</t>
+          <t>Ben ve Duygularım - Çocukların Kendilerini Anlamaları ve İfade Etmeleri için Bir Rehber</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>2800</v>
+        <v>499</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050624816</t>
+          <t>9786057260031</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sevmek Yetmez</t>
+          <t>Anne Baba Cumhuriyeti - Çocuğunuzun Potansiyeline Ulaşmasının Önündeki Engelleri Kaldırın</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>499</v>
+        <v>599</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050624809</t>
+          <t>9786050624823</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Anların Gücü</t>
+          <t>Scikit-Learn, Keras ve TensorFlow ile Uygulamalı Makine Öğrenmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>499</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056902499</t>
+          <t>9786050624885</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kötü Kan</t>
+          <t>Sayılar Her Yerde</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>599</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056902482</t>
+          <t>9786050624878</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yaratmak</t>
+          <t>Şekiller Dünyadır</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>599</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056902451</t>
+          <t>9786050624892</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şifre Kitabı</t>
+          <t>Kelimeler Her Şeydir</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>699</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056902475</t>
+          <t>9786050624861</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kültürün Şifresi</t>
+          <t>Python ile Sıkıcı İşleri Anında Bitir</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>499</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056902468</t>
+          <t>9786050624854</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Önemli Olanı Ölç</t>
+          <t>Kapsamlı Python Kursu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>599</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056902406</t>
+          <t>9786050624847</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Elon Musk - Geleceğin Dahilerine</t>
+          <t>Geri Sayım</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058487420</t>
+          <t>9786056902444</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kromozom</t>
+          <t>Siber Güvenlik</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>499</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058213272</t>
+          <t>9786058213296</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zaman Neden Akar?</t>
+          <t>Derin Öğrenme</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>599</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058213265</t>
+          <t>9786050624816</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Pixar ve Ötesine</t>
+          <t>Sevmek Yetmez</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058213241</t>
+          <t>9786050624809</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Otuz Milyon Kelime</t>
+          <t>Anların Gücü</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058213234</t>
+          <t>9786056902499</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Boşluk: Hiçliğin Tuhaf Fiziği</t>
+          <t>Kötü Kan</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>399</v>
+        <v>599</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058213210</t>
+          <t>9786056902482</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İslami Finans ve Yeni Finansal Sistem</t>
+          <t>Zaman Yaratmak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>499</v>
+        <v>599</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056685897</t>
+          <t>9786056902451</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hayatımızdaki Algoritmalar</t>
+          <t>Şifre Kitabı</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>699</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056685880</t>
+          <t>9786056902475</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yalın Ürün El Kitabı</t>
+          <t>Kültürün Şifresi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056685873</t>
+          <t>9786056902468</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Akış: Mutluluk Bilimi</t>
+          <t>Önemli Olanı Ölç</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>599</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056685866</t>
+          <t>9786056902406</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Psikotest</t>
+          <t>Elon Musk - Geleceğin Dahilerine</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056685859</t>
+          <t>9786058487420</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Savaş Makinesi</t>
+          <t>Kayıp Kromozom</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056685835</t>
+          <t>9786058213272</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kriptopara Çağı</t>
+          <t>Zaman Neden Akar?</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>699</v>
+        <v>599</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056685828</t>
+          <t>9786058213265</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aklında Kalsın: Başarılı Öğrenme Bilimi</t>
+          <t>Pixar ve Ötesine</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>499</v>
+        <v>599</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056685811</t>
+          <t>9786058213241</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2023'e 7 Kala</t>
+          <t>Otuz Milyon Kelime</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>399</v>
+        <v>499</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058213227</t>
+          <t>9786058213234</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sprint</t>
+          <t>Boşluk: Hiçliğin Tuhaf Fiziği</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>499</v>
+        <v>399</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058487499</t>
+          <t>9786058213210</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Redstone Mürekkep Testi</t>
+          <t>İslami Finans ve Yeni Finansal Sistem</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058487475</t>
+          <t>9786056685897</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Scrum - İki Katı İşi Yarı Zamanda Yapma Sanatı</t>
+          <t>Hayatımızdaki Algoritmalar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>499</v>
+        <v>699</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058487468</t>
+          <t>9786056685880</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Robotik Savaş</t>
+          <t>Yalın Ürün El Kitabı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>699</v>
+        <v>599</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058487451</t>
+          <t>9786056685873</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Generaller</t>
+          <t>Akış: Mutluluk Bilimi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>699</v>
+        <v>599</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058487444</t>
+          <t>9786056685866</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Enerji</t>
+          <t>Psikotest</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>499</v>
+        <v>599</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058487413</t>
+          <t>9786056685859</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hasta Toplumlar</t>
+          <t>Amerikan Savaş Makinesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058487406</t>
+          <t>9786056685835</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Senkron</t>
+          <t>Kriptopara Çağı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>499</v>
+        <v>699</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058487437</t>
+          <t>9786056685828</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik ve Siber Savaş</t>
+          <t>Aklında Kalsın: Başarılı Öğrenme Bilimi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
+          <t>9786056685811</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>2023'e 7 Kala</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786058213227</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Sprint</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786058487499</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Redstone Mürekkep Testi</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786058487475</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Scrum - İki Katı İşi Yarı Zamanda Yapma Sanatı</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786058487468</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Robotik Savaş</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786058487451</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Generaller</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786058487444</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Nükleer Enerji</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786058487413</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Hasta Toplumlar</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786058487406</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Senkron</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786058487437</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Siber Güvenlik ve Siber Savaş</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
           <t>9786056685842</t>
         </is>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Elon Musk: Tesla SpaceX ve Muhteşem Geleceğin Peşinde</t>
         </is>
       </c>
-      <c r="C71" s="1">
+      <c r="C81" s="1">
         <v>699</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>