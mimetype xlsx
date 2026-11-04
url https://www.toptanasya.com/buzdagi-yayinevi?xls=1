--- v2 (2026-07-03)
+++ v3 (2026-11-04)
@@ -244,51 +244,51 @@
         <is>
           <t>9786259580722</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Good Pigeons Telecom 1</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259580715</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Ses</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>499</v>
+        <v>599</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259580708</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Güvercin Posta Teşkilatı 10</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057260079</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -1234,51 +1234,51 @@
         <is>
           <t>9786058487444</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Nükleer Enerji</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786058487413</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Hasta Toplumlar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786058487406</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Senkron</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786058487437</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>