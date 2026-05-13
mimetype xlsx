--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,535 +85,550 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057343994</t>
+          <t>9786259363820</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Esma Bir Teselli</t>
+          <t>Güneşin Mezarı - Üç Işığın Üçüncüsü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057343963</t>
+          <t>9786057343994</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Maksimum Başarı Bilinçaltını Keşfet</t>
+          <t>Bir Esma Bir Teselli</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057343956</t>
+          <t>9786057343963</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Maksimum Hafıza ve Öğrenme Teknikleri</t>
+          <t>Maksimum Başarı Bilinçaltını Keşfet</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>325</v>
+        <v>275</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057343987</t>
+          <t>9786057343956</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Abese Ruhu</t>
+          <t>Maksimum Hafıza ve Öğrenme Teknikleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057343970</t>
+          <t>9786057343987</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sınav Terapileri</t>
+          <t>Abese Ruhu</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059883511</t>
+          <t>9786057343970</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Melekler</t>
+          <t>Sınav Terapileri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057343949</t>
+          <t>9786059883511</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kendine Bir Güzellik Yap</t>
+          <t>Kanatsız Melekler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057343932</t>
+          <t>9786057343949</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dokunmak</t>
+          <t>Kendine Bir Güzellik Yap</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057343918</t>
+          <t>9786057343932</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sıla</t>
+          <t>Hayata Dokunmak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055109134</t>
+          <t>9786057343918</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İnsan Okursa</t>
+          <t>Sıla</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059883405</t>
+          <t>9786055109134</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Erica Ana Çanakkalenin Beyaz Meleği İbrahim Karahan</t>
+          <t>İnsan Okursa</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>45</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059883153</t>
+          <t>9786059883405</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti'nin Gençlik Politikaları ve Gençlik Teşkilatı 1946 1960</t>
+          <t>Erica Ana Çanakkalenin Beyaz Meleği İbrahim Karahan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>230</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055109653</t>
+          <t>9786059883153</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sınav Terapileri</t>
+          <t>Demokrat Parti'nin Gençlik Politikaları ve Gençlik Teşkilatı 1946 1960</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>110</v>
+        <v>230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055109103</t>
+          <t>9786055109653</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel Öğrenci</t>
+          <t>Sınav Terapileri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059883641</t>
+          <t>9786055109103</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dahi Kankiler Olimpiyatlarda</t>
+          <t>Profesyonel Öğrenci</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>55</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057037893</t>
+          <t>9786059883641</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dahi Kankiler 4 - Bermuda Sırlar Adası</t>
+          <t>Dahi Kankiler Olimpiyatlarda</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055109011</t>
+          <t>9786057037893</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dahi Kankiler 2 - Tehlikeli Oyun</t>
+          <t>Dahi Kankiler 4 - Bermuda Sırlar Adası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>55</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059891851</t>
+          <t>9786055109011</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Okuma</t>
+          <t>Dahi Kankiler 2 - Tehlikeli Oyun</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>175</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055109622</t>
+          <t>9786059891851</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ses Dili'nin Gücü</t>
+          <t>Hızlı Okuma</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>175</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059883276</t>
+          <t>9786055109622</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Bayiliği</t>
+          <t>Ses Dili'nin Gücü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055109950</t>
+          <t>9786059883276</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Tatilde</t>
+          <t>Felsefe Bayiliği</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059883467</t>
+          <t>9786055109950</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Engelli Bireylerin Din ve Değerler Eğitimi</t>
+          <t>Şeytan Tatilde</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059883504</t>
+          <t>9786059883467</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Engelliler ve Din</t>
+          <t>Engelli Bireylerin Din ve Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055109165</t>
+          <t>9786059883504</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Topal Öyküler</t>
+          <t>Engelliler ve Din</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057343901</t>
+          <t>9786055109165</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yetiştirilmiş Hayatlar</t>
+          <t>Topal Öyküler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055109912</t>
+          <t>9786057343901</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Engeloji Aliye Yücel</t>
+          <t>Yetiştirilmiş Hayatlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055109820</t>
+          <t>9786055109912</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Küçük Hanımların Ahlak ve Din Eğitimi</t>
+          <t>Engeloji Aliye Yücel</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055109813</t>
+          <t>9786055109820</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Küçük Beylerin Ahlak ve Din Eğitimi</t>
+          <t>Küçük Hanımların Ahlak ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055109752</t>
+          <t>9786055109813</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Aslan Babam Baba Dediğin Böyle Olur</t>
+          <t>Küçük Beylerin Ahlak ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059883146</t>
+          <t>9786055109752</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Doğru ve Etkili İletişim</t>
+          <t>Aslan Babam Baba Dediğin Böyle Olur</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>275</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055109936</t>
+          <t>9786059883146</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitiminde İdeal Anne ve Baba</t>
+          <t>Çocuklarla Doğru ve Etkili İletişim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059883368</t>
+          <t>9786055109936</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Arafta Kalan Kahkahalar</t>
+          <t>Çocuk Eğitiminde İdeal Anne ve Baba</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9786059883368</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Arafta Kalan Kahkahalar</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
           <t>9786259363813</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Hayatın Kalbinden Tutanlar</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>