--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -109,111 +109,111 @@
         <is>
           <t>9786259363820</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Güneşin Mezarı - Üç Işığın Üçüncüsü</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057343994</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bir Esma Bir Teselli</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057343963</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Maksimum Başarı Bilinçaltını Keşfet</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>275</v>
+        <v>340</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057343956</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Maksimum Hafıza ve Öğrenme Teknikleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>325</v>
+        <v>375</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057343987</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Abese Ruhu</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057343970</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sınav Terapileri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059883511</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kanatsız Melekler</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057343949</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
@@ -229,51 +229,51 @@
         <is>
           <t>9786057343932</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Hayata Dokunmak</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057343918</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Sıla</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786055109134</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>İnsan Okursa</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059883405</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
@@ -304,51 +304,51 @@
         <is>
           <t>9786055109653</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Sınav Terapileri</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786055109103</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Profesyonel Öğrenci</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786059883641</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Dahi Kankiler Olimpiyatlarda</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057037893</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
@@ -364,96 +364,96 @@
         <is>
           <t>9786055109011</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Dahi Kankiler 2 - Tehlikeli Oyun</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059891851</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Hızlı Okuma</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>175</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786055109622</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Ses Dili'nin Gücü</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059883276</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Felsefe Bayiliği</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786055109950</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Şeytan Tatilde</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786059883467</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Engelli Bireylerin Din ve Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059883504</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
@@ -499,136 +499,136 @@
         <is>
           <t>9786055109912</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Engeloji Aliye Yücel</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786055109820</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Küçük Hanımların Ahlak ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786055109813</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Küçük Beylerin Ahlak ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786055109752</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Aslan Babam Baba Dediğin Böyle Olur</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786059883146</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Çocuklarla Doğru ve Etkili İletişim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786055109936</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Çocuk Eğitiminde İdeal Anne ve Baba</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059883368</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Arafta Kalan Kahkahalar</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786259363813</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Hayatın Kalbinden Tutanlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>