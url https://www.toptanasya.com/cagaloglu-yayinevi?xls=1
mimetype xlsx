--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -85,2845 +85,2905 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256352643</t>
+          <t>9786256185333</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kalemimin Rengi</t>
+          <t>Yazım ve Anlatım Sanatı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>670</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256185173</t>
+          <t>9786259250601</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hurufat</t>
+          <t>Otonom Araçların Trafik Akımı Üzerine Etkisinin İncelenmesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>750</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256185111</t>
+          <t>9786259250618</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Çikolata Bir Umut</t>
+          <t>Yeni Ulaştırma Endüstrisi ve Teknolojileri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>750</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259558431</t>
+          <t>9786057427199</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Silivri’den Masallar -3</t>
+          <t>Sosyo Tekno Kent Mühendisliği</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>370</v>
+        <v>750</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259558424</t>
+          <t>9786256352643</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Silivri’den Masallar -2</t>
+          <t>Kalemimin Rengi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>370</v>
+        <v>670</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259558417</t>
+          <t>9786256185173</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Silivri’den Masallar -1</t>
+          <t>Hurufat</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>370</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259558448</t>
+          <t>9786256185111</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Silivri’den Masallar -4</t>
+          <t>Bir Çikolata Bir Umut</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>370</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259584621</t>
+          <t>9786259558431</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Güldürücü ve Düşündürücü Gerçekler</t>
+          <t>Silivri’den Masallar -3</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256185159</t>
+          <t>9786259558424</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’la Konuşan Şair</t>
+          <t>Silivri’den Masallar -2</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256185098</t>
+          <t>9786259558417</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gezdiklerim Gördüklerim III</t>
+          <t>Silivri’den Masallar -1</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256185104</t>
+          <t>9786259558448</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da Türk Olmak ve Türk Kalabilmek</t>
+          <t>Silivri’den Masallar -4</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256185074</t>
+          <t>9786259584621</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bahar Esintisi</t>
+          <t>Güldürücü ve Düşündürücü Gerçekler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259959771</t>
+          <t>9786256185159</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Biriktiriyorum</t>
+          <t>Kur’an’la Konuşan Şair</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256352575</t>
+          <t>9786256185098</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Şiiri</t>
+          <t>Gezdiklerim Gördüklerim III</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>270</v>
+        <v>390</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256352629</t>
+          <t>9786256185104</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Söz ve Fikir Mahkeme Karşısında - Sezai Karakoç Yargılamaları</t>
+          <t>Avrupa'da Türk Olmak ve Türk Kalabilmek</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>290</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057427175</t>
+          <t>9786256185074</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Su - Suyun Sesini Duydum</t>
+          <t>Bahar Esintisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256352612</t>
+          <t>9786259959771</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hanaton'nun Hücümuna Karşı</t>
+          <t>Mutluluk Biriktiriyorum</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256352827</t>
+          <t>9786256352575</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yörük Kızı</t>
+          <t>Matematiğin Şiiri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>190</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256352834</t>
+          <t>9786256352629</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Yön Veren Kahraman Hanımlar</t>
+          <t>Söz ve Fikir Mahkeme Karşısında - Sezai Karakoç Yargılamaları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259441948</t>
+          <t>9786057427175</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Heybemden Şiirler</t>
+          <t>Su - Suyun Sesini Duydum</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259441955</t>
+          <t>9786256352612</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Moana</t>
+          <t>Hanaton'nun Hücümuna Karşı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256352261</t>
+          <t>9786256352827</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Akif'ten Asım’a</t>
+          <t>Yörük Kızı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256352599</t>
+          <t>9786256352834</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış Harekatı ve 91. Alay</t>
+          <t>Tarihe Yön Veren Kahraman Hanımlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256352636</t>
+          <t>9786259441948</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hapishaneden Şarkılar</t>
+          <t>Türkmen Heybemden Şiirler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786250079959</t>
+          <t>9786259441955</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Vergi Tekniği</t>
+          <t>Moana</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>600</v>
+        <v>270</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259441931</t>
+          <t>9786256352261</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kalemim Dile Geldi</t>
+          <t>Akif'ten Asım’a</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256352216</t>
+          <t>9786256352599</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Aşk - III</t>
+          <t>Sarıkamış Harekatı ve 91. Alay</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256352209</t>
+          <t>9786256352636</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Akıl - II</t>
+          <t>Hapishaneden Şarkılar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256352193</t>
+          <t>9786250079959</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kadın Ruhu - I</t>
+          <t>Vergi Tekniği</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259959733</t>
+          <t>9786259441931</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir Damla Yeşil</t>
+          <t>Kalemim Dile Geldi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259959740</t>
+          <t>9786256352216</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ayı Bobo ve Vız Vız Arılar</t>
+          <t>Kadın ve Aşk - III</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056832987</t>
+          <t>9786256352209</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ay Nereye Kayboldu?</t>
+          <t>Kadın ve Akıl - II</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256352292</t>
+          <t>9786256352193</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesile Hayat Rehberi</t>
+          <t>Kadın Ruhu - I</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>380</v>
+        <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259959702</t>
+          <t>9786259959733</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Seni Kendimden Sakladım</t>
+          <t>Bir Damla Yeşil</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057153920</t>
+          <t>9786259959740</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Kaftanbıyık</t>
+          <t>Ayı Bobo ve Vız Vız Arılar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>390</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259959726</t>
+          <t>9786056832987</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Zürafa İle Fil</t>
+          <t>Ay Nereye Kayboldu?</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256352544</t>
+          <t>9786256352292</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sabrın Öteki Ülkesi</t>
+          <t>Yeni Nesile Hayat Rehberi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256352513</t>
+          <t>9786259959702</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Rahibe Kety</t>
+          <t>Seni Kendimden Sakladım</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>340</v>
+        <v>290</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259441917</t>
+          <t>9786057153920</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sevmeler Bilmeden Olur</t>
+          <t>Kaptan Kaftanbıyık</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256352568</t>
+          <t>9786259959726</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sakın Acında Kaybolma</t>
+          <t>Kraliçe Zürafa İle Fil</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057153951</t>
+          <t>9786256352544</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yeşeren Bir Düşünüz Olsun</t>
+          <t>Sabrın Öteki Ülkesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057427168</t>
+          <t>9786256352513</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ulaştırmaya Çok Yönlü Bir Bakış</t>
+          <t>Rahibe Kety</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>700</v>
+        <v>380</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256352490</t>
+          <t>9786259441917</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hanım Türkmen’in Ellerinden Avusturya'nın Geleneksel Yemekleri</t>
+          <t>Sevmeler Bilmeden Olur</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057094025</t>
+          <t>9786256352568</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tabipsen Sağlık Şürası 2023 Şüra Raporu (Ciltli)</t>
+          <t>Sakın Acında Kaybolma</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>550</v>
+        <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256352520</t>
+          <t>9786057153951</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hediyyetü’l İhvan</t>
+          <t>Yeşeren Bir Düşünüz Olsun</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256352483</t>
+          <t>9786057427168</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Sefer Bin Zafer - Mohaç</t>
+          <t>Ulaştırmaya Çok Yönlü Bir Bakış</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>290</v>
+        <v>750</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256352285</t>
+          <t>9786256352490</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Gördüklerim ve Düşündüklerim</t>
+          <t>Hanım Türkmen’in Ellerinden Avusturya'nın Geleneksel Yemekleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256352445</t>
+          <t>9786057094025</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İncir Ağacım</t>
+          <t>Tabipsen Sağlık Şürası 2023 Şüra Raporu (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057217684</t>
+          <t>9786256352520</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Toprağın Şarkısı</t>
+          <t>Hediyyetü’l İhvan</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057153999</t>
+          <t>9786256352483</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Kazandım Ama?</t>
+          <t>Bir Sefer Bin Zafer - Mohaç</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256352308</t>
+          <t>9786256352285</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hisseni Aldın Mı?</t>
+          <t>Gördüklerim ve Düşündüklerim</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057217646</t>
+          <t>9786256352445</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Bir Güledir Aşk</t>
+          <t>İncir Ağacım</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786050671933</t>
+          <t>9786057217684</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sılaya Dönüş</t>
+          <t>Toprağın Şarkısı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256352278</t>
+          <t>9786057153999</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Venüs ve Veteriner Hekimi</t>
+          <t>Nasıl Kazandım Ama?</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>160</v>
+        <v>370</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256352063</t>
+          <t>9786256352308</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Hz. Muhammed'in Hayatı</t>
+          <t>Hisseni Aldın Mı?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256352117</t>
+          <t>9786057217646</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Derin Dostluk</t>
+          <t>Dikenli Bir Güledir Aşk</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057217622</t>
+          <t>9786050671933</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Her Şiir Bir Hikaye</t>
+          <t>Sılaya Dönüş</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256352254</t>
+          <t>9786256352278</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gül Demeti</t>
+          <t>Venüs ve Veteriner Hekimi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256352247</t>
+          <t>9786256352063</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıyısında Yaşayanlara Mektup</t>
+          <t>Peygamberimiz Hz. Muhammed'in Hayatı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256352230</t>
+          <t>9786256352117</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Elçileri</t>
+          <t>Derin Dostluk</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256352131</t>
+          <t>9786057217622</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>The soul of music</t>
+          <t>Her Şiir Bir Hikaye</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057217639</t>
+          <t>9786256352254</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sana İstanbul'u Bırakıyorum</t>
+          <t>Gül Demeti</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059502948</t>
+          <t>9786256352247</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Müziğin Ruhu</t>
+          <t>Zamanın Kıyısında Yaşayanlara Mektup</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256352148</t>
+          <t>9786256352230</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dukh muzyki</t>
+          <t>Allah’ın Elçileri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256352124</t>
+          <t>9786256352131</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Die Seele De Musik</t>
+          <t>The soul of music</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059502702</t>
+          <t>9786057217639</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Mısır Apartmanı ve Mehmet Akif Ersoy</t>
+          <t>Sana İstanbul'u Bırakıyorum</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256352087</t>
+          <t>9786059502948</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Kız Çocuğum Büyüdü</t>
+          <t>Müziğin Ruhu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256352094</t>
+          <t>9786256352148</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Yankıları</t>
+          <t>Dukh muzyki</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256352100</t>
+          <t>9786256352124</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>1915 – Çanakkale Kale-i Sultaniye</t>
+          <t>Die Seele De Musik</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256352032</t>
+          <t>9786059502702</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Şahin Yolu</t>
+          <t>Mısır Apartmanı ve Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057427120</t>
+          <t>9786256352087</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Türkyolu</t>
+          <t>Eyvah! Kız Çocuğum Büyüdü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057153937</t>
+          <t>9786256352094</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Saçlı Aslan Zozo</t>
+          <t>Diriliş Yankıları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786056891359</t>
+          <t>9786256352100</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Çengeline Takıldım</t>
+          <t>1915 – Çanakkale Kale-i Sultaniye</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>190</v>
+        <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256352025</t>
+          <t>9786256352032</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Hiç Hali</t>
+          <t>Şahin Yolu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786050671940</t>
+          <t>9786057427120</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik Bekçisi</t>
+          <t>Medeniyet Türkyolu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>190</v>
+        <v>750</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057153968</t>
+          <t>9786057153937</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Melis'in Misafiri Alya</t>
+          <t>Kırmızı Saçlı Aslan Zozo</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057153944</t>
+          <t>9786056891359</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>10 Macera</t>
+          <t>İstanbul’un Çengeline Takıldım</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059502818</t>
+          <t>9786256352025</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bir Su Rüyası</t>
+          <t>Aşkın Hiç Hali</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050671988</t>
+          <t>9786050671940</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Lahitte Bir Rölyefin Suskunluğu</t>
+          <t>Sensizlik Bekçisi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056891328</t>
+          <t>9786057153968</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Babalar Çılgınlık Yapar Mı? (Ciltli)</t>
+          <t>Melis'in Misafiri Alya</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059502825</t>
+          <t>9786057153944</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Destanı Çanakkale</t>
+          <t>10 Macera</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059502528</t>
+          <t>9786059502818</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Akif'ten Gençliğe Öyküler 1</t>
+          <t>Bir Su Rüyası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>80</v>
+        <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056891335</t>
+          <t>9786050671988</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Küçük Nasreddin'in Köyü Hortu</t>
+          <t>Lahitte Bir Rölyefin Suskunluğu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056891366</t>
+          <t>9786056891328</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Arif İle Taha</t>
+          <t>Babalar Çılgınlık Yapar Mı? (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>220</v>
+        <v>550</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057153913</t>
+          <t>9786059502825</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hayretengiz Şeyler Uzay</t>
+          <t>Diriliş Destanı Çanakkale</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059502313</t>
+          <t>9786059502528</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Meryem</t>
+          <t>Akif'ten Gençliğe Öyküler 1</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059502801</t>
+          <t>9786056891335</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Felsefesi (Ciltli)</t>
+          <t>Küçük Nasreddin'in Köyü Hortu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>570</v>
+        <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059502795</t>
+          <t>9786056891366</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehir Masalı - Pişmaniye</t>
+          <t>Arif İle Taha</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059502757</t>
+          <t>9786057153913</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bereket Masalı</t>
+          <t>Hayretengiz Şeyler Uzay</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059502771</t>
+          <t>9786059502313</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Eğitimin Altın Anahtarı</t>
+          <t>Meryem</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057427113</t>
+          <t>9786059502801</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hababam Sınıfı</t>
+          <t>Diriliş Felsefesi (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>390</v>
+        <v>750</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059502696</t>
+          <t>9786059502795</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hızır Reis</t>
+          <t>Bir Şehir Masalı - Pişmaniye</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059502788</t>
+          <t>9786059502757</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kaç Çileden Çıkar Bir Hayat</t>
+          <t>Bereket Masalı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057006523</t>
+          <t>9786059502771</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'de ve Peygamber Kıssaları</t>
+          <t>Eğitimin Altın Anahtarı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050301786</t>
+          <t>9786057427113</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Vergi Tekniği ve Mütalaat (Ciltli)</t>
+          <t>Hababam Sınıfı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059502726</t>
+          <t>9786059502696</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hazan Mevsimi</t>
+          <t>Hızır Reis</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059502740</t>
+          <t>9786059502788</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Tenha Seferler</t>
+          <t>Kaç Çileden Çıkar Bir Hayat</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059502733</t>
+          <t>9786057006523</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hece Taşları</t>
+          <t>Kur'an-ı Kerim'de ve Peygamber Kıssaları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059502719</t>
+          <t>9786050301786</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>4X 4 Gazi 4 Dayı</t>
+          <t>Vergi Tekniği ve Mütalaat (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>4440000000898</t>
+          <t>9786059502726</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Oyun Gezegeni</t>
+          <t>Hazan Mevsimi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059502689</t>
+          <t>9786059502740</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İki Yaka İki Dost - İstanbul</t>
+          <t>Tenha Seferler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059502153</t>
+          <t>9786059502733</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Mutlu Çocukları</t>
+          <t>Hece Taşları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>15</v>
+        <v>270</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059502504</t>
+          <t>9786059502719</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Mirasında Kılıç ve Kalem Tutan Hanımlar</t>
+          <t>4X 4 Gazi 4 Dayı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056649196</t>
+          <t>4440000000898</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Hızlı Demiryolları Ve Bölgesel Entegrasyon Perspektifi</t>
+          <t>Oyun Gezegeni</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789759363844</t>
+          <t>9786059502689</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz / Black White Ebru</t>
+          <t>İki Yaka İki Dost - İstanbul</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>1300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056891397</t>
+          <t>9786059502153</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İlk Zafer - Kahramanmaraş Destanı 1920</t>
+          <t>Dünyanın En Mutlu Çocukları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>220</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056891304</t>
+          <t>9786059502504</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tembel mi O da Kim?</t>
+          <t>Türk Kültür Mirasında Kılıç ve Kalem Tutan Hanımlar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056832949</t>
+          <t>9786056649196</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Onlardan Biri</t>
+          <t>Yüksek Hızlı Demiryolları Ve Bölgesel Entegrasyon Perspektifi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786056832925</t>
+          <t>9789759363844</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Karakaçan 1</t>
+          <t>Siyah Beyaz / Black White Ebru</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>40</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786058305434</t>
+          <t>9786056891397</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Almira ve Arda'nın Üsküdar Rüyası</t>
+          <t>İlk Zafer - Kahramanmaraş Destanı 1920</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>15</v>
+        <v>290</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056832901</t>
+          <t>9786056891304</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Ninem Korkut - Kuş Tüyü Nasihatler</t>
+          <t>Tembel mi O da Kim?</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056832932</t>
+          <t>9786056832949</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan’ın Fendi</t>
+          <t>Onlardan Biri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059138277</t>
+          <t>9786056832925</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Kuş ve Ben</t>
+          <t>Keloğlan ile Karakaçan 1</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786058080614</t>
+          <t>9786058305434</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Ay Nereye Kayboldu?</t>
+          <t>Almira ve Arda'nın Üsküdar Rüyası</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>270</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786058305472</t>
+          <t>9786056832901</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Diriliş</t>
+          <t>Ninem Korkut - Kuş Tüyü Nasihatler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059502092</t>
+          <t>9786056832932</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy'un Risaleleri 1</t>
+          <t>Keloğlan’ın Fendi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786058305403</t>
+          <t>9786059138277</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Risaleler 1 (Günümüz Türkçesiyle)</t>
+          <t>Vahşi Kuş ve Ben</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786056649134</t>
+          <t>9786058080614</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İman ve İtikad</t>
+          <t>Ay Nereye Kayboldu?</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>15</v>
+        <v>270</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786056649127</t>
+          <t>9786058305472</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hiddet</t>
+          <t>Yeniden Diriliş</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>15</v>
+        <v>270</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786056649103</t>
+          <t>9786059502092</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hakk'a Götüren Aşk</t>
+          <t>Tolstoy'un Risaleleri 1</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>17</v>
+        <v>45</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056649110</t>
+          <t>9786058305403</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Cemil Meriç ile Nur Sohbetleri</t>
+          <t>Risaleler 1 (Günümüz Türkçesiyle)</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786058305410</t>
+          <t>9786056649134</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Sırrı</t>
+          <t>İman ve İtikad</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>270</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786058138803</t>
+          <t>9786056649127</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Ulaşım Bağlamında Mühendislik Mimarlık</t>
+          <t>Hiddet</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>700</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059502238</t>
+          <t>9786056649103</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Siyah Zamanlar</t>
+          <t>Hakk'a Götüren Aşk</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059502252</t>
+          <t>9786056649110</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Git Konuş Onunla</t>
+          <t>Cemil Meriç ile Nur Sohbetleri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>270</v>
+        <v>25</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059502016</t>
+          <t>9786058305410</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Susuz Aşk Yaşanmaz</t>
+          <t>Aşkın Sırrı</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059502078</t>
+          <t>9786058138803</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Başardım Ama!</t>
+          <t>Kentsel Ulaşım Bağlamında Mühendislik Mimarlık</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>25</v>
+        <v>750</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059502412</t>
+          <t>9786059502238</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteyi Nasıl Kazandım?</t>
+          <t>Siyah Zamanlar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059502351</t>
+          <t>9786059502252</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Secdeye Götüren Aşk</t>
+          <t>Git Konuş Onunla</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059502146</t>
+          <t>9786059502016</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kendi Rengini Yaşamak</t>
+          <t>Susuz Aşk Yaşanmaz</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056649158</t>
+          <t>9786059502078</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Dua</t>
+          <t>Nasıl Başardım Ama!</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059502207</t>
+          <t>9786059502412</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Besmeleli İstavroz</t>
+          <t>Üniversiteyi Nasıl Kazandım?</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059502245</t>
+          <t>9786059502351</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Ardındaki Sanal Bedenler</t>
+          <t>Secdeye Götüren Aşk</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059502405</t>
+          <t>9786059502146</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Gönül Çağlayanı Yunus Emre</t>
+          <t>Kendi Rengini Yaşamak</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059502436</t>
+          <t>9786056649158</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Suya Düşen Gölgeler</t>
+          <t>Dua</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059502184</t>
+          <t>9786059502207</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Gökteki Ay Üşüyor</t>
+          <t>Besmeleli İstavroz</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059502177</t>
+          <t>9786059502245</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Vakti</t>
+          <t>Gözlerin Ardındaki Sanal Bedenler</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059502191</t>
+          <t>9786059502405</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Muhabbet Faslı</t>
+          <t>Gönül Çağlayanı Yunus Emre</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786050659528</t>
+          <t>9786059502436</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Musikimize Renk Katanlar</t>
+          <t>Suya Düşen Gölgeler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>350</v>
+        <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786056519024</t>
+          <t>9786059502184</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'da Aşk Kırgülü</t>
+          <t>Gökteki Ay Üşüyor</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059502023</t>
+          <t>9786059502177</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy'un Risaleleri 2</t>
+          <t>Ayrılık Vakti</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056649141</t>
+          <t>9786059502191</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ruh</t>
+          <t>Muhabbet Faslı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786058305427</t>
+          <t>9786050659528</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Seçim Kültürü</t>
+          <t>Musikimize Renk Katanlar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057427106</t>
+          <t>9786056519024</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Vergi İncelemelerinde Muhasebe Revizyonu</t>
+          <t>İstanbul'da Aşk Kırgülü</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059502115</t>
+          <t>9786059502023</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kurucu Bir Unsur Olarak İnşaat Disiplini</t>
+          <t>Tolstoy'un Risaleleri 2</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>700</v>
+        <v>45</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059502030</t>
+          <t>9786056649141</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Ruh</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059502214</t>
+          <t>9786058305427</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Açık Kapı 1 - Şatahat</t>
+          <t>Osmanlı'dan Günümüze Seçim Kültürü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786056649165</t>
+          <t>9786057427106</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kelam</t>
+          <t>Vergi İncelemelerinde Muhasebe Revizyonu</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>15</v>
+        <v>750</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059502672</t>
+          <t>9786059502115</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Şiraz ve Şehzade</t>
+          <t>Kurucu Bir Unsur Olarak İnşaat Disiplini</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>220</v>
+        <v>750</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059502610</t>
+          <t>9786059502030</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Refakatçisi</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>240</v>
+        <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057094001</t>
+          <t>9786059502214</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mustafa İslamoğlu Eleştirisi</t>
+          <t>Açık Kapı 1 - Şatahat</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057006509</t>
+          <t>9786056649165</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Koreli Ahmet</t>
+          <t>Kelam</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>170</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786058080676</t>
+          <t>9786059502672</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yöre Yöre Ninniler</t>
+          <t>Şiraz ve Şehzade</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786056832956</t>
+          <t>9786059502610</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Meyvis</t>
+          <t>Yalnızlığın Refakatçisi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786052459539</t>
+          <t>9786057094001</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Vergi İncelemelerinde Muhasebe Revizyon (Ciltli)</t>
+          <t>Mustafa İslamoğlu Eleştirisi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789759363833</t>
+          <t>9786057006509</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Efsun Çiçeği</t>
+          <t>Koreli Ahmet</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>1300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786050625004</t>
+          <t>9786058080676</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın Varlığını İspat</t>
+          <t>Yöre Yöre Ninniler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786056891380</t>
+          <t>9786056832956</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Our Story Book Set Called Atari And Susan (6 Kitap Takım)</t>
+          <t>Meyvis</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059502559</t>
+          <t>9786052459539</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Cemil Meriç ile Baş Başa</t>
+          <t>Vergi İncelemelerinde Muhasebe Revizyon (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>270</v>
+        <v>600</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059502542</t>
+          <t>9789759363833</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Merdivenli Sokak</t>
+          <t>Efsun Çiçeği</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059502481</t>
+          <t>9786050625004</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Akif'ten Gençliğe Öyküler 2</t>
+          <t>Allah'ın Varlığını İspat</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786058080683</t>
+          <t>9786056891380</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Esma’nın Dünyası</t>
+          <t>Our Story Book Set Called Atari And Susan (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786056376832</t>
+          <t>9786059502559</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Esma i Hüsna (Ciltli)</t>
+          <t>Cemil Meriç ile Baş Başa</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>2700</v>
+        <v>320</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789759363895</t>
+          <t>9786059502542</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Elif (Ciltli)</t>
+          <t>Merdivenli Sokak</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>3700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789759363819</t>
+          <t>9786059502481</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>The Dream Of Water Ebru (Ciltli)</t>
+          <t>Akif'ten Gençliğe Öyküler 2</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>2700</v>
+        <v>320</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786050671919</t>
+          <t>9786058080683</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Dilemma</t>
+          <t>Esma’nın Dünyası</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786050671926</t>
+          <t>9786056376832</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Özgür Esaret</t>
+          <t>Esma i Hüsna (Ciltli)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>220</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786050671902</t>
+          <t>9789759363895</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Aşkım Sana Emanet</t>
+          <t>Elif (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>220</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786050659504</t>
+          <t>9789759363819</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sanat İçinde Sanat</t>
+          <t>The Dream Of Water Ebru (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>270</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786050659511</t>
+          <t>9786050671919</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Çınarlı Folkloru</t>
+          <t>Dilemma</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>400</v>
+        <v>290</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059502009</t>
+          <t>9786050671926</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenler Odası - Yok Hocam</t>
+          <t>Özgür Esaret</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786058305441</t>
+          <t>9786050671902</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Denizi Arayan Kuş</t>
+          <t>Aşkım Sana Emanet</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>15</v>
+        <v>280</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059502382</t>
+          <t>9786050659504</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehir Masalı - Pişmaniye</t>
+          <t>Sanat İçinde Sanat</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>30</v>
+        <v>270</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059502603</t>
+          <t>9786050659511</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Gönüllere Sürgün Şair Mehmet Akif Ersoy</t>
+          <t>Geçmişten Geleceğe Çınarlı Folkloru</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>290</v>
+        <v>400</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059502498</t>
+          <t>9786059502009</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bizim Sözümüz</t>
+          <t>Öğretmenler Odası - Yok Hocam</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058138841</t>
+          <t>9786058305441</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Hokand Hanlığı’nın Son Hükümdarı Hüdayar Han ve Dönemi</t>
+          <t>Denizi Arayan Kuş</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>600</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786058080669</t>
+          <t>9786059502382</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Fatih'in Günlüğü - Benim Günlüğüm</t>
+          <t>Bir Şehir Masalı - Pişmaniye</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>30</v>
+        <v>290</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059502573</t>
+          <t>9786059502603</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Akif’ten Gençliğe Öyküler</t>
+          <t>Gönüllere Sürgün Şair Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>260</v>
+        <v>370</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059502450</t>
+          <t>9786059502498</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Ölüm Üzerine Düşünceler</t>
+          <t>Bizim Sözümüz</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>30</v>
+        <v>270</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059502276</t>
+          <t>9786058138841</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Sanal Suikast</t>
+          <t>Hokand Hanlığı’nın Son Hükümdarı Hüdayar Han ve Dönemi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>370</v>
+        <v>600</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059502535</t>
+          <t>9786058080669</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Sesi</t>
+          <t>Fatih'in Günlüğü - Benim Günlüğüm</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>220</v>
+        <v>30</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059502061</t>
+          <t>9786059502573</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ceplerime Gün Işığı Doldurdum</t>
+          <t>Akif’ten Gençliğe Öyküler</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059502962</t>
+          <t>9786059502450</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kuşların Diliyle Masallar</t>
+          <t>Yaşam ve Ölüm Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786056832963</t>
+          <t>9786059502276</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Değirmenci Dede</t>
+          <t>Sanal Suikast</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>210</v>
+        <v>370</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786058138810</t>
+          <t>9786059502535</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Perwerdeye (Kurdi,Tırki,İngilisi) Sözlük</t>
+          <t>Bozkırın Sesi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>650</v>
+        <v>220</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786058138827</t>
+          <t>9786059502061</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Yenilikçi Teknoloji Bağlamında İnşaat Bilimi</t>
+          <t>Ceplerime Gün Işığı Doldurdum</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>700</v>
+        <v>290</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
+          <t>9786059502962</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Kuşların Diliyle Masallar</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786056832963</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Değirmenci Dede</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786058138810</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Ferhenga Perwerdeye (Kurdi,Tırki,İngilisi) Sözlük</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786058138827</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Yenilikçi Teknoloji Bağlamında İnşaat Bilimi</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
           <t>9786058138834</t>
         </is>
       </c>
-      <c r="B188" s="1" t="inlineStr">
+      <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Courage Motivation &amp; Knowledge</t>
         </is>
       </c>
-      <c r="C188" s="1">
+      <c r="C192" s="1">
         <v>80</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>