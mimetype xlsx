--- v1 (2026-05-13)
+++ v2 (2026-09-12)
@@ -85,2905 +85,2935 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256185333</t>
+          <t>9786256185388</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yazım ve Anlatım Sanatı</t>
+          <t>Vazgeçemediklerimiz, Acı Gülümseyiş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259250601</t>
+          <t>9786259584683</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Otonom Araçların Trafik Akımı Üzerine Etkisinin İncelenmesi</t>
+          <t>Uğur Böceği Nokti</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>750</v>
+        <v>390</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259250618</t>
+          <t>9786256185333</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ulaştırma Endüstrisi ve Teknolojileri</t>
+          <t>Yazım ve Anlatım Sanatı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>750</v>
+        <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057427199</t>
+          <t>9786259250601</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sosyo Tekno Kent Mühendisliği</t>
+          <t>Otonom Araçların Trafik Akımı Üzerine Etkisinin İncelenmesi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256352643</t>
+          <t>9786259250618</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kalemimin Rengi</t>
+          <t>Yeni Ulaştırma Endüstrisi ve Teknolojileri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>670</v>
+        <v>750</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256185173</t>
+          <t>9786057427199</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hurufat</t>
+          <t>Sosyo Tekno Kent Mühendisliği</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>290</v>
+        <v>750</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256185111</t>
+          <t>9786256352643</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Çikolata Bir Umut</t>
+          <t>Kalemimin Rengi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>320</v>
+        <v>670</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259558431</t>
+          <t>9786256185173</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Silivri’den Masallar -3</t>
+          <t>Hurufat</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>380</v>
+        <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259558424</t>
+          <t>9786256185111</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Silivri’den Masallar -2</t>
+          <t>Bir Çikolata Bir Umut</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259558417</t>
+          <t>9786259558431</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Silivri’den Masallar -1</t>
+          <t>Silivri’den Masallar -3</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259558448</t>
+          <t>9786259558424</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Silivri’den Masallar -4</t>
+          <t>Silivri’den Masallar -2</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259584621</t>
+          <t>9786259558417</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Güldürücü ve Düşündürücü Gerçekler</t>
+          <t>Silivri’den Masallar -1</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256185159</t>
+          <t>9786259558448</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’la Konuşan Şair</t>
+          <t>Silivri’den Masallar -4</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256185098</t>
+          <t>9786259584621</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gezdiklerim Gördüklerim III</t>
+          <t>Güldürücü ve Düşündürücü Gerçekler</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256185104</t>
+          <t>9786256185159</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da Türk Olmak ve Türk Kalabilmek</t>
+          <t>Kur’an’la Konuşan Şair</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256185074</t>
+          <t>9786256185098</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bahar Esintisi</t>
+          <t>Gezdiklerim Gördüklerim III</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>320</v>
+        <v>390</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259959771</t>
+          <t>9786256185104</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Biriktiriyorum</t>
+          <t>Avrupa'da Türk Olmak ve Türk Kalabilmek</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>290</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256352575</t>
+          <t>9786256185074</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Şiiri</t>
+          <t>Bahar Esintisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256352629</t>
+          <t>9786259959771</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Söz ve Fikir Mahkeme Karşısında - Sezai Karakoç Yargılamaları</t>
+          <t>Mutluluk Biriktiriyorum</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057427175</t>
+          <t>9786256352575</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Su - Suyun Sesini Duydum</t>
+          <t>Matematiğin Şiiri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256352612</t>
+          <t>9786256352629</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hanaton'nun Hücümuna Karşı</t>
+          <t>Söz ve Fikir Mahkeme Karşısında - Sezai Karakoç Yargılamaları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256352827</t>
+          <t>9786057427175</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yörük Kızı</t>
+          <t>Su - Suyun Sesini Duydum</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256352834</t>
+          <t>9786256352612</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Yön Veren Kahraman Hanımlar</t>
+          <t>Hanaton'nun Hücümuna Karşı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259441948</t>
+          <t>9786256352827</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Heybemden Şiirler</t>
+          <t>Yörük Kızı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259441955</t>
+          <t>9786256352834</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Moana</t>
+          <t>Tarihe Yön Veren Kahraman Hanımlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256352261</t>
+          <t>9786259441948</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Akif'ten Asım’a</t>
+          <t>Türkmen Heybemden Şiirler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256352599</t>
+          <t>9786259441955</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış Harekatı ve 91. Alay</t>
+          <t>Moana</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256352636</t>
+          <t>9786256352261</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hapishaneden Şarkılar</t>
+          <t>Akif'ten Asım’a</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786250079959</t>
+          <t>9786256352599</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Vergi Tekniği</t>
+          <t>Sarıkamış Harekatı ve 91. Alay</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259441931</t>
+          <t>9786256352636</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kalemim Dile Geldi</t>
+          <t>Hapishaneden Şarkılar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256352216</t>
+          <t>9786250079959</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Aşk - III</t>
+          <t>Vergi Tekniği</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>290</v>
+        <v>600</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256352209</t>
+          <t>9786259441931</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Akıl - II</t>
+          <t>Kalemim Dile Geldi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256352193</t>
+          <t>9786256352216</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kadın Ruhu - I</t>
+          <t>Kadın ve Aşk - III</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259959733</t>
+          <t>9786256352209</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Damla Yeşil</t>
+          <t>Kadın ve Akıl - II</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>380</v>
+        <v>290</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259959740</t>
+          <t>9786256352193</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ayı Bobo ve Vız Vız Arılar</t>
+          <t>Kadın Ruhu - I</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>390</v>
+        <v>290</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056832987</t>
+          <t>9786259959733</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ay Nereye Kayboldu?</t>
+          <t>Bir Damla Yeşil</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256352292</t>
+          <t>9786259959740</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesile Hayat Rehberi</t>
+          <t>Ayı Bobo ve Vız Vız Arılar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259959702</t>
+          <t>9786056832987</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Seni Kendimden Sakladım</t>
+          <t>Ay Nereye Kayboldu?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057153920</t>
+          <t>9786256352292</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Kaftanbıyık</t>
+          <t>Yeni Nesile Hayat Rehberi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>290</v>
+        <v>380</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259959726</t>
+          <t>9786259959702</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Zürafa İle Fil</t>
+          <t>Seni Kendimden Sakladım</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256352544</t>
+          <t>9786057153920</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sabrın Öteki Ülkesi</t>
+          <t>Kaptan Kaftanbıyık</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256352513</t>
+          <t>9786259959726</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Rahibe Kety</t>
+          <t>Kraliçe Zürafa İle Fil</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259441917</t>
+          <t>9786256352544</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sevmeler Bilmeden Olur</t>
+          <t>Sabrın Öteki Ülkesi</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256352568</t>
+          <t>9786256352513</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sakın Acında Kaybolma</t>
+          <t>Rahibe Kety</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057153951</t>
+          <t>9786259441917</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yeşeren Bir Düşünüz Olsun</t>
+          <t>Sevmeler Bilmeden Olur</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057427168</t>
+          <t>9786256352568</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ulaştırmaya Çok Yönlü Bir Bakış</t>
+          <t>Sakın Acında Kaybolma</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>750</v>
+        <v>380</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256352490</t>
+          <t>9786057153951</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hanım Türkmen’in Ellerinden Avusturya'nın Geleneksel Yemekleri</t>
+          <t>Yeşeren Bir Düşünüz Olsun</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>550</v>
+        <v>380</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057094025</t>
+          <t>9786057427168</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tabipsen Sağlık Şürası 2023 Şüra Raporu (Ciltli)</t>
+          <t>Ulaştırmaya Çok Yönlü Bir Bakış</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256352520</t>
+          <t>9786256352490</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hediyyetü’l İhvan</t>
+          <t>Hanım Türkmen’in Ellerinden Avusturya'nın Geleneksel Yemekleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>380</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256352483</t>
+          <t>9786057094025</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir Sefer Bin Zafer - Mohaç</t>
+          <t>Tabipsen Sağlık Şürası 2023 Şüra Raporu (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256352285</t>
+          <t>9786256352520</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gördüklerim ve Düşündüklerim</t>
+          <t>Hediyyetü’l İhvan</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256352445</t>
+          <t>9786256352483</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İncir Ağacım</t>
+          <t>Bir Sefer Bin Zafer - Mohaç</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057217684</t>
+          <t>9786256352285</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Toprağın Şarkısı</t>
+          <t>Gördüklerim ve Düşündüklerim</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>290</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057153999</t>
+          <t>9786256352445</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Kazandım Ama?</t>
+          <t>İncir Ağacım</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256352308</t>
+          <t>9786057217684</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hisseni Aldın Mı?</t>
+          <t>Toprağın Şarkısı</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057217646</t>
+          <t>9786057153999</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Bir Güledir Aşk</t>
+          <t>Nasıl Kazandım Ama?</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786050671933</t>
+          <t>9786256352308</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sılaya Dönüş</t>
+          <t>Hisseni Aldın Mı?</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256352278</t>
+          <t>9786057217646</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Venüs ve Veteriner Hekimi</t>
+          <t>Dikenli Bir Güledir Aşk</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256352063</t>
+          <t>9786050671933</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Hz. Muhammed'in Hayatı</t>
+          <t>Sılaya Dönüş</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256352117</t>
+          <t>9786256352278</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Derin Dostluk</t>
+          <t>Venüs ve Veteriner Hekimi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057217622</t>
+          <t>9786256352063</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Her Şiir Bir Hikaye</t>
+          <t>Peygamberimiz Hz. Muhammed'in Hayatı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256352254</t>
+          <t>9786256352117</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gül Demeti</t>
+          <t>Derin Dostluk</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256352247</t>
+          <t>9786057217622</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıyısında Yaşayanlara Mektup</t>
+          <t>Her Şiir Bir Hikaye</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256352230</t>
+          <t>9786256352254</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Elçileri</t>
+          <t>Gül Demeti</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256352131</t>
+          <t>9786256352247</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>The soul of music</t>
+          <t>Zamanın Kıyısında Yaşayanlara Mektup</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057217639</t>
+          <t>9786256352230</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sana İstanbul'u Bırakıyorum</t>
+          <t>Allah’ın Elçileri</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059502948</t>
+          <t>9786256352131</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Müziğin Ruhu</t>
+          <t>The soul of music</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256352148</t>
+          <t>9786057217639</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dukh muzyki</t>
+          <t>Sana İstanbul'u Bırakıyorum</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256352124</t>
+          <t>9786059502948</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Die Seele De Musik</t>
+          <t>Müziğin Ruhu</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059502702</t>
+          <t>9786256352148</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Mısır Apartmanı ve Mehmet Akif Ersoy</t>
+          <t>Dukh muzyki</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256352087</t>
+          <t>9786256352124</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Kız Çocuğum Büyüdü</t>
+          <t>Die Seele De Musik</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256352094</t>
+          <t>9786059502702</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Yankıları</t>
+          <t>Mısır Apartmanı ve Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256352100</t>
+          <t>9786256352087</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>1915 – Çanakkale Kale-i Sultaniye</t>
+          <t>Eyvah! Kız Çocuğum Büyüdü</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256352032</t>
+          <t>9786256352094</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şahin Yolu</t>
+          <t>Diriliş Yankıları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057427120</t>
+          <t>9786256352100</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Türkyolu</t>
+          <t>1915 – Çanakkale Kale-i Sultaniye</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>750</v>
+        <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057153937</t>
+          <t>9786256352032</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Saçlı Aslan Zozo</t>
+          <t>Şahin Yolu</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>290</v>
+        <v>380</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056891359</t>
+          <t>9786057427120</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Çengeline Takıldım</t>
+          <t>Medeniyet Türkyolu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>190</v>
+        <v>750</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256352025</t>
+          <t>9786057153937</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Hiç Hali</t>
+          <t>Kırmızı Saçlı Aslan Zozo</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050671940</t>
+          <t>9786056891359</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik Bekçisi</t>
+          <t>İstanbul’un Çengeline Takıldım</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>280</v>
+        <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057153968</t>
+          <t>9786256352025</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Melis'in Misafiri Alya</t>
+          <t>Aşkın Hiç Hali</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057153944</t>
+          <t>9786050671940</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>10 Macera</t>
+          <t>Sensizlik Bekçisi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>390</v>
+        <v>280</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059502818</t>
+          <t>9786057153968</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bir Su Rüyası</t>
+          <t>Melis'in Misafiri Alya</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050671988</t>
+          <t>9786057153944</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Lahitte Bir Rölyefin Suskunluğu</t>
+          <t>10 Macera</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>270</v>
+        <v>390</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056891328</t>
+          <t>9786059502818</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Babalar Çılgınlık Yapar Mı? (Ciltli)</t>
+          <t>Bir Su Rüyası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>550</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059502825</t>
+          <t>9786050671988</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Destanı Çanakkale</t>
+          <t>Lahitte Bir Rölyefin Suskunluğu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059502528</t>
+          <t>9786056891328</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Akif'ten Gençliğe Öyküler 1</t>
+          <t>Babalar Çılgınlık Yapar Mı? (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>80</v>
+        <v>550</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056891335</t>
+          <t>9786059502825</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Küçük Nasreddin'in Köyü Hortu</t>
+          <t>Diriliş Destanı Çanakkale</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056891366</t>
+          <t>9786059502528</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Arif İle Taha</t>
+          <t>Akif'ten Gençliğe Öyküler 1</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>320</v>
+        <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057153913</t>
+          <t>9786056891335</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hayretengiz Şeyler Uzay</t>
+          <t>Küçük Nasreddin'in Köyü Hortu</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059502313</t>
+          <t>9786056891366</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Meryem</t>
+          <t>Arif İle Taha</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059502801</t>
+          <t>9786057153913</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Felsefesi (Ciltli)</t>
+          <t>Hayretengiz Şeyler Uzay</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>750</v>
+        <v>240</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059502795</t>
+          <t>9786059502313</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehir Masalı - Pişmaniye</t>
+          <t>Meryem</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059502757</t>
+          <t>9786059502801</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bereket Masalı</t>
+          <t>Diriliş Felsefesi (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>290</v>
+        <v>750</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059502771</t>
+          <t>9786059502795</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Eğitimin Altın Anahtarı</t>
+          <t>Bir Şehir Masalı - Pişmaniye</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057427113</t>
+          <t>9786059502757</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hababam Sınıfı</t>
+          <t>Bereket Masalı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>550</v>
+        <v>290</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059502696</t>
+          <t>9786059502771</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hızır Reis</t>
+          <t>Eğitimin Altın Anahtarı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059502788</t>
+          <t>9786057427113</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kaç Çileden Çıkar Bir Hayat</t>
+          <t>Hababam Sınıfı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057006523</t>
+          <t>9786059502696</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'de ve Peygamber Kıssaları</t>
+          <t>Hızır Reis</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050301786</t>
+          <t>9786059502788</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Vergi Tekniği ve Mütalaat (Ciltli)</t>
+          <t>Kaç Çileden Çıkar Bir Hayat</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>600</v>
+        <v>290</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059502726</t>
+          <t>9786057006523</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hazan Mevsimi</t>
+          <t>Kur'an-ı Kerim'de ve Peygamber Kıssaları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059502740</t>
+          <t>9786050301786</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Tenha Seferler</t>
+          <t>Vergi Tekniği ve Mütalaat (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>270</v>
+        <v>600</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059502733</t>
+          <t>9786059502726</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Hece Taşları</t>
+          <t>Hazan Mevsimi</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059502719</t>
+          <t>9786059502740</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>4X 4 Gazi 4 Dayı</t>
+          <t>Tenha Seferler</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>420</v>
+        <v>270</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>4440000000898</t>
+          <t>9786059502733</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Oyun Gezegeni</t>
+          <t>Hece Taşları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059502689</t>
+          <t>9786059502719</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İki Yaka İki Dost - İstanbul</t>
+          <t>4X 4 Gazi 4 Dayı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059502153</t>
+          <t>4440000000898</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Mutlu Çocukları</t>
+          <t>Oyun Gezegeni</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059502504</t>
+          <t>9786059502689</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Mirasında Kılıç ve Kalem Tutan Hanımlar</t>
+          <t>İki Yaka İki Dost - İstanbul</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>290</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056649196</t>
+          <t>9786059502153</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Hızlı Demiryolları Ve Bölgesel Entegrasyon Perspektifi</t>
+          <t>Dünyanın En Mutlu Çocukları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>320</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789759363844</t>
+          <t>9786059502504</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz / Black White Ebru</t>
+          <t>Türk Kültür Mirasında Kılıç ve Kalem Tutan Hanımlar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>1300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056891397</t>
+          <t>9786056649196</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İlk Zafer - Kahramanmaraş Destanı 1920</t>
+          <t>Yüksek Hızlı Demiryolları Ve Bölgesel Entegrasyon Perspektifi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056891304</t>
+          <t>9789759363844</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Tembel mi O da Kim?</t>
+          <t>Siyah Beyaz / Black White Ebru</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>340</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056832949</t>
+          <t>9786056891397</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Onlardan Biri</t>
+          <t>İlk Zafer - Kahramanmaraş Destanı 1920</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786056832925</t>
+          <t>9786056891304</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Karakaçan 1</t>
+          <t>Tembel mi O da Kim?</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>40</v>
+        <v>340</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786058305434</t>
+          <t>9786056832949</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Almira ve Arda'nın Üsküdar Rüyası</t>
+          <t>Onlardan Biri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>15</v>
+        <v>280</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056832901</t>
+          <t>9786056832925</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ninem Korkut - Kuş Tüyü Nasihatler</t>
+          <t>Keloğlan ile Karakaçan 1</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>210</v>
+        <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056832932</t>
+          <t>9786058305434</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan’ın Fendi</t>
+          <t>Almira ve Arda'nın Üsküdar Rüyası</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059138277</t>
+          <t>9786056832901</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Kuş ve Ben</t>
+          <t>Ninem Korkut - Kuş Tüyü Nasihatler</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>120</v>
+        <v>210</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786058080614</t>
+          <t>9786056832932</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ay Nereye Kayboldu?</t>
+          <t>Keloğlan’ın Fendi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058305472</t>
+          <t>9786059138277</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Diriliş</t>
+          <t>Vahşi Kuş ve Ben</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>270</v>
+        <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059502092</t>
+          <t>9786058080614</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy'un Risaleleri 1</t>
+          <t>Ay Nereye Kayboldu?</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>45</v>
+        <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058305403</t>
+          <t>9786058305472</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Risaleler 1 (Günümüz Türkçesiyle)</t>
+          <t>Yeniden Diriliş</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>25</v>
+        <v>270</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056649134</t>
+          <t>9786059502092</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İman ve İtikad</t>
+          <t>Tolstoy'un Risaleleri 1</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056649127</t>
+          <t>9786058305403</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Hiddet</t>
+          <t>Risaleler 1 (Günümüz Türkçesiyle)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786056649103</t>
+          <t>9786056649134</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Hakk'a Götüren Aşk</t>
+          <t>İman ve İtikad</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786056649110</t>
+          <t>9786056649127</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Cemil Meriç ile Nur Sohbetleri</t>
+          <t>Hiddet</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786058305410</t>
+          <t>9786056649103</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Sırrı</t>
+          <t>Hakk'a Götüren Aşk</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>270</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786058138803</t>
+          <t>9786056649110</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Ulaşım Bağlamında Mühendislik Mimarlık</t>
+          <t>Cemil Meriç ile Nur Sohbetleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>750</v>
+        <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059502238</t>
+          <t>9786058305410</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Siyah Zamanlar</t>
+          <t>Aşkın Sırrı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059502252</t>
+          <t>9786058138803</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Git Konuş Onunla</t>
+          <t>Kentsel Ulaşım Bağlamında Mühendislik Mimarlık</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>270</v>
+        <v>750</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059502016</t>
+          <t>9786059502238</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Susuz Aşk Yaşanmaz</t>
+          <t>Siyah Zamanlar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059502078</t>
+          <t>9786059502252</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Başardım Ama!</t>
+          <t>Git Konuş Onunla</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>25</v>
+        <v>270</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059502412</t>
+          <t>9786059502016</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteyi Nasıl Kazandım?</t>
+          <t>Susuz Aşk Yaşanmaz</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>50</v>
+        <v>270</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059502351</t>
+          <t>9786059502078</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Secdeye Götüren Aşk</t>
+          <t>Nasıl Başardım Ama!</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059502146</t>
+          <t>9786059502412</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kendi Rengini Yaşamak</t>
+          <t>Üniversiteyi Nasıl Kazandım?</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>270</v>
+        <v>50</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786056649158</t>
+          <t>9786059502351</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Dua</t>
+          <t>Secdeye Götüren Aşk</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059502207</t>
+          <t>9786059502146</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Besmeleli İstavroz</t>
+          <t>Kendi Rengini Yaşamak</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059502245</t>
+          <t>9786056649158</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Ardındaki Sanal Bedenler</t>
+          <t>Dua</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059502405</t>
+          <t>9786059502207</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Gönül Çağlayanı Yunus Emre</t>
+          <t>Besmeleli İstavroz</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059502436</t>
+          <t>9786059502245</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Suya Düşen Gölgeler</t>
+          <t>Gözlerin Ardındaki Sanal Bedenler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059502184</t>
+          <t>9786059502405</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Gökteki Ay Üşüyor</t>
+          <t>Gönül Çağlayanı Yunus Emre</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059502177</t>
+          <t>9786059502436</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Vakti</t>
+          <t>Suya Düşen Gölgeler</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>250</v>
+        <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059502191</t>
+          <t>9786059502184</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Muhabbet Faslı</t>
+          <t>Gökteki Ay Üşüyor</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786050659528</t>
+          <t>9786059502177</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Musikimize Renk Katanlar</t>
+          <t>Ayrılık Vakti</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786056519024</t>
+          <t>9786059502191</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'da Aşk Kırgülü</t>
+          <t>Muhabbet Faslı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059502023</t>
+          <t>9786050659528</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy'un Risaleleri 2</t>
+          <t>Musikimize Renk Katanlar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>45</v>
+        <v>350</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786056649141</t>
+          <t>9786056519024</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ruh</t>
+          <t>İstanbul'da Aşk Kırgülü</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786058305427</t>
+          <t>9786059502023</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Seçim Kültürü</t>
+          <t>Tolstoy'un Risaleleri 2</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>290</v>
+        <v>45</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057427106</t>
+          <t>9786056649141</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Vergi İncelemelerinde Muhasebe Revizyonu</t>
+          <t>Ruh</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>750</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059502115</t>
+          <t>9786058305427</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kurucu Bir Unsur Olarak İnşaat Disiplini</t>
+          <t>Osmanlı'dan Günümüze Seçim Kültürü</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>750</v>
+        <v>290</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059502030</t>
+          <t>9786057427106</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Vergi İncelemelerinde Muhasebe Revizyonu</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>25</v>
+        <v>750</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059502214</t>
+          <t>9786059502115</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Açık Kapı 1 - Şatahat</t>
+          <t>Kurucu Bir Unsur Olarak İnşaat Disiplini</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786056649165</t>
+          <t>9786059502030</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kelam</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059502672</t>
+          <t>9786059502214</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Şiraz ve Şehzade</t>
+          <t>Açık Kapı 1 - Şatahat</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059502610</t>
+          <t>9786056649165</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Refakatçisi</t>
+          <t>Kelam</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>240</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057094001</t>
+          <t>9786059502672</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Mustafa İslamoğlu Eleştirisi</t>
+          <t>Şiraz ve Şehzade</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057006509</t>
+          <t>9786059502610</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Koreli Ahmet</t>
+          <t>Yalnızlığın Refakatçisi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786058080676</t>
+          <t>9786057094001</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yöre Yöre Ninniler</t>
+          <t>Mustafa İslamoğlu Eleştirisi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>290</v>
+        <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786056832956</t>
+          <t>9786057006509</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Meyvis</t>
+          <t>Koreli Ahmet</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786052459539</t>
+          <t>9786058080676</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Vergi İncelemelerinde Muhasebe Revizyon (Ciltli)</t>
+          <t>Yöre Yöre Ninniler</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>600</v>
+        <v>290</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789759363833</t>
+          <t>9786056832956</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Efsun Çiçeği</t>
+          <t>Meyvis</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>1300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786050625004</t>
+          <t>9786052459539</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın Varlığını İspat</t>
+          <t>Vergi İncelemelerinde Muhasebe Revizyon (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>220</v>
+        <v>600</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786056891380</t>
+          <t>9789759363833</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Our Story Book Set Called Atari And Susan (6 Kitap Takım)</t>
+          <t>Efsun Çiçeği</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>380</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059502559</t>
+          <t>9786050625004</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Cemil Meriç ile Baş Başa</t>
+          <t>Allah'ın Varlığını İspat</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059502542</t>
+          <t>9786056891380</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Merdivenli Sokak</t>
+          <t>Our Story Book Set Called Atari And Susan (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059502481</t>
+          <t>9786059502559</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Akif'ten Gençliğe Öyküler 2</t>
+          <t>Cemil Meriç ile Baş Başa</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786058080683</t>
+          <t>9786059502542</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Esma’nın Dünyası</t>
+          <t>Merdivenli Sokak</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786056376832</t>
+          <t>9786059502481</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Esma i Hüsna (Ciltli)</t>
+          <t>Akif'ten Gençliğe Öyküler 2</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>2700</v>
+        <v>320</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789759363895</t>
+          <t>9786058080683</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Elif (Ciltli)</t>
+          <t>Esma’nın Dünyası</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>3700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789759363819</t>
+          <t>9786056376832</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>The Dream Of Water Ebru (Ciltli)</t>
+          <t>Esma i Hüsna (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>2700</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786050671919</t>
+          <t>9789759363895</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Dilemma</t>
+          <t>Elif (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>290</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786050671926</t>
+          <t>9789759363819</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Özgür Esaret</t>
+          <t>The Dream Of Water Ebru (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>270</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786050671902</t>
+          <t>9786050671919</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Aşkım Sana Emanet</t>
+          <t>Dilemma</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786050659504</t>
+          <t>9786050671926</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Sanat İçinde Sanat</t>
+          <t>Özgür Esaret</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786050659511</t>
+          <t>9786050671902</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Çınarlı Folkloru</t>
+          <t>Aşkım Sana Emanet</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059502009</t>
+          <t>9786050659504</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenler Odası - Yok Hocam</t>
+          <t>Sanat İçinde Sanat</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>280</v>
+        <v>270</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058305441</t>
+          <t>9786050659511</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Denizi Arayan Kuş</t>
+          <t>Geçmişten Geleceğe Çınarlı Folkloru</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>15</v>
+        <v>400</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059502382</t>
+          <t>9786059502009</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehir Masalı - Pişmaniye</t>
+          <t>Öğretmenler Odası - Yok Hocam</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059502603</t>
+          <t>9786058305441</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Gönüllere Sürgün Şair Mehmet Akif Ersoy</t>
+          <t>Denizi Arayan Kuş</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>370</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059502498</t>
+          <t>9786059502382</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Bizim Sözümüz</t>
+          <t>Bir Şehir Masalı - Pişmaniye</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786058138841</t>
+          <t>9786059502603</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Hokand Hanlığı’nın Son Hükümdarı Hüdayar Han ve Dönemi</t>
+          <t>Gönüllere Sürgün Şair Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>600</v>
+        <v>370</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786058080669</t>
+          <t>9786059502498</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Fatih'in Günlüğü - Benim Günlüğüm</t>
+          <t>Bizim Sözümüz</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>30</v>
+        <v>270</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059502573</t>
+          <t>9786058138841</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Akif’ten Gençliğe Öyküler</t>
+          <t>Hokand Hanlığı’nın Son Hükümdarı Hüdayar Han ve Dönemi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059502450</t>
+          <t>9786058080669</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Ölüm Üzerine Düşünceler</t>
+          <t>Fatih'in Günlüğü - Benim Günlüğüm</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059502276</t>
+          <t>9786059502573</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Sanal Suikast</t>
+          <t>Akif’ten Gençliğe Öyküler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>370</v>
+        <v>320</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059502535</t>
+          <t>9786059502450</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Sesi</t>
+          <t>Yaşam ve Ölüm Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>220</v>
+        <v>30</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059502061</t>
+          <t>9786059502276</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ceplerime Gün Işığı Doldurdum</t>
+          <t>Sanal Suikast</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059502962</t>
+          <t>9786059502535</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kuşların Diliyle Masallar</t>
+          <t>Bozkırın Sesi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>470</v>
+        <v>220</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786056832963</t>
+          <t>9786059502061</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Değirmenci Dede</t>
+          <t>Ceplerime Gün Işığı Doldurdum</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786058138810</t>
+          <t>9786059502962</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Perwerdeye (Kurdi,Tırki,İngilisi) Sözlük</t>
+          <t>Kuşların Diliyle Masallar</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>650</v>
+        <v>470</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786058138827</t>
+          <t>9786056832963</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yenilikçi Teknoloji Bağlamında İnşaat Bilimi</t>
+          <t>Değirmenci Dede</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>750</v>
+        <v>320</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
+          <t>9786058138810</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Ferhenga Perwerdeye (Kurdi,Tırki,İngilisi) Sözlük</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786058138827</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Yenilikçi Teknoloji Bağlamında İnşaat Bilimi</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
           <t>9786058138834</t>
         </is>
       </c>
-      <c r="B192" s="1" t="inlineStr">
+      <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Courage Motivation &amp; Knowledge</t>
         </is>
       </c>
-      <c r="C192" s="1">
+      <c r="C194" s="1">
         <v>80</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>