--- v1 (2026-05-05)
+++ v2 (2026-11-01)
@@ -229,126 +229,126 @@
         <is>
           <t>9786057027627</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057027665</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Annelik İbadettir</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786050684698</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057027641</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Aşıkpaşazade Tarihi  - Osmanoğullarının Tarihi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057027603</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Satranç</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057027610</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Hacı Murat</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057027658</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>El-Medinetü’l Fazıla - İdeal Toplum</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786050684674</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Fütuhu'l Gayb</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056991127</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
@@ -364,51 +364,51 @@
         <is>
           <t>9786058517875</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Mantıku't Tayr - Kuş Dili</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056991110</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Buhranlarımız ve İçtimai Hayatımız</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786056991103</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Ahlak-ı Alai ve Devlet Ahlakı</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786058517899</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>