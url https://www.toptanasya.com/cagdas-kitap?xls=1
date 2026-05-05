--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -229,51 +229,51 @@
         <is>
           <t>9786057027627</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057027665</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Annelik İbadettir</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786050684698</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057027641</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>