--- v1 (2026-03-15)
+++ v2 (2026-11-01)
@@ -1294,51 +1294,51 @@
         <is>
           <t>9789754361391</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>İşbirlikli Öğrenme Ortamlarında Fen Öğretimi: Kuramdan Uygulamaya - Öğretmen Kılavuz Kitabı</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>875</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789754362152</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Dijital Dönüşümlü İklimi Yönetim, Ekonomi ve Uluslararası İlişkiler Perspektifi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789754362114</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Cisimlerin Mukavemeti - Teori ve Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789754362107</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>