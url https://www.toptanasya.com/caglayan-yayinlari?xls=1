--- v2 (2026-03-15)
+++ v3 (2026-05-05)
@@ -109,96 +109,96 @@
         <is>
           <t>9786259589633</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Bilim Aynasında Görünen Aşikâr Sır</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259589626</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bir Psikoloğun Şükür Güncesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259589619</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Metaforlarla İyileştirici Masallar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>362</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057359520</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bir Subayın 28 Şubat Hatıratı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259589602</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Psiko-Manevi Açıdan Ayrışmalarım</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>264</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057359599</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>İslam Perspektifinden Başarı Hitabet Beden Dili</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>405</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057359544</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>